--- v0 (2025-11-15)
+++ v1 (2026-08-19)
@@ -1,326 +1,319 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Nayak Preeta\Illustratives 2018\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nctreasurer365-my.sharepoint.com/personal/luke_henkhaus_nctreasurer_com/Documents/Documents/Website Edits/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5054802-F822-46B5-92B7-586C5247335C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16350" windowHeight="4845"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="General Info &amp; Instructions" sheetId="9" r:id="rId1"/>
     <sheet name="LGC-109" sheetId="1" r:id="rId2"/>
     <sheet name="1-Outstanding Bonds" sheetId="3" r:id="rId3"/>
     <sheet name="2A-Proposed Financing" sheetId="6" r:id="rId4"/>
     <sheet name="2B-Introduced but not Adopted" sheetId="8" r:id="rId5"/>
     <sheet name="3-Authorized &amp; Unissued" sheetId="7" r:id="rId6"/>
     <sheet name="4-Debt NOT evidenced by Bonds" sheetId="2" r:id="rId7"/>
     <sheet name="Purpose Codes " sheetId="5" state="hidden" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'4-Debt NOT evidenced by Bonds'!$A$3:$A$1545</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Purpose Codes '!$A$1:$A$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'General Info &amp; Instructions'!$A$1:$H$31</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcOnSave="0"/>
+  <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D43" i="1" l="1"/>
   <c r="D34" i="1"/>
   <c r="D9" i="8" l="1"/>
   <c r="D44" i="1" s="1"/>
   <c r="E93" i="1" l="1"/>
   <c r="E94" i="1" s="1"/>
   <c r="D9" i="6"/>
   <c r="D35" i="1" s="1"/>
   <c r="D36" i="1" s="1"/>
   <c r="D11" i="7"/>
   <c r="D54" i="1" s="1"/>
   <c r="D74" i="1" l="1"/>
   <c r="D17" i="3"/>
   <c r="D25" i="1"/>
   <c r="D17" i="2" l="1"/>
   <c r="D75" i="1" s="1"/>
   <c r="D53" i="1"/>
   <c r="D55" i="1" s="1"/>
   <c r="D26" i="1"/>
   <c r="D27" i="1" s="1"/>
   <c r="D45" i="1" l="1"/>
   <c r="E91" i="1" s="1"/>
   <c r="D76" i="1" l="1"/>
   <c r="E78" i="1" l="1"/>
   <c r="E92" i="1" s="1"/>
   <c r="E96" i="1" l="1"/>
   <c r="E95" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Darrus Cofield</author>
   </authors>
   <commentList>
-    <comment ref="D4" authorId="0" shapeId="0">
+    <comment ref="D4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Darrus Cofield:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Insert name of unit in the grey box. </t>
         </r>
       </text>
     </comment>
-    <comment ref="D5" authorId="0" shapeId="0">
+    <comment ref="D5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000002000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Darrus Cofield:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Insert current fiscal year assessed value here. </t>
         </r>
       </text>
     </comment>
-    <comment ref="D8" authorId="0" shapeId="0">
+    <comment ref="D8" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000003000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Darrus Cofield:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 General Obligation Bonds</t>
         </r>
       </text>
     </comment>
-    <comment ref="D39" authorId="0" shapeId="0">
+    <comment ref="D39" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000004000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Darrus Cofield:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 bonds authorized by orders introduced but not yet adopted. </t>
         </r>
       </text>
     </comment>
-    <comment ref="D48" authorId="0" shapeId="0">
+    <comment ref="D48" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000005000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Darrus Cofield:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Unissued bonds authorizd by adopted orders.
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="D57" authorId="0" shapeId="0">
+    <comment ref="D57" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000006000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Darrus Cofield:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Lease purchase agreements; Limited Obligation Bonds; Installment Purchase agreements; Financing Contracts
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="120">
   <si>
     <t>3).Authorized/Unissued bonds:</t>
   </si>
   <si>
     <t>A). GROSS DEBT</t>
   </si>
   <si>
     <t>1).Outstanding Debt evidenced by bonds:</t>
   </si>
   <si>
     <t xml:space="preserve">B). DEDUCTIONS </t>
   </si>
   <si>
     <t>4).Outstanding  Debt NOT evidenced by bonds:</t>
   </si>
   <si>
-    <t xml:space="preserve">3). Amount held in sinking funds or otherwise for the payment of gross debt other than debt incurred for water, gas, electric light or power purposes or sanitary sewer purposes (to the extent deductible under Section 159-55[b] of the Local Government Bond Act), or two or more of these purposes.
-[...14 lines deleted...]
-  <si>
     <t xml:space="preserve">Total Gross Debt: </t>
   </si>
   <si>
     <t>TOTAL DEDUCTIONS:</t>
-  </si>
-[...1 lines deleted...]
-    <t>2). Funding and refunding bonds authorized but not issued.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>D).</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ASSESSED VALUE</t>
     </r>
@@ -557,53 +550,50 @@
     <t>2).Proposed Financings</t>
   </si>
   <si>
     <t>2b).Bond orders introduced but not adopted</t>
   </si>
   <si>
     <t>2A).Proposed Financing(s)</t>
   </si>
   <si>
     <t>DESCRIPTION:</t>
   </si>
   <si>
     <t>DESCRIPTION</t>
   </si>
   <si>
     <t>PURPOSE (NOTE):</t>
   </si>
   <si>
     <t>Note: When listing debt below with multiple purposes, list issue amount by purpose to facilitate deducting appropriate amounts.</t>
   </si>
   <si>
     <t>Total From Tab 2B</t>
   </si>
   <si>
     <t>Total From Tab 2A</t>
-  </si>
-[...1 lines deleted...]
-    <t>call 919-814-4282 for any questions or concerns</t>
   </si>
   <si>
     <t>E). Debt Limit of 8%  [NCGS 159-55 (c) ]</t>
   </si>
   <si>
     <t>F). Legal Debt Margin (E - C)</t>
   </si>
   <si>
     <t xml:space="preserve">G). PERCENTAGE THAT NET DEBT  BEARS TO ASSESSED VALUE  OF PROPERTY SUBJECT TO TAXATION [NCGS 159-55 (a)(5)]  </t>
   </si>
   <si>
     <t>THIS IS THE AMOUNT THAT IS REQUIRED TO BE DISCLOSED IN YOUR FINANCIAL STATEMENTS</t>
   </si>
   <si>
     <t>CALCULATION OF LEGAL DEBT MARGIN</t>
   </si>
   <si>
     <t>STATEMENT OF DEBT - FORM LGC-109 &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">The debt described below should not include debt incurred or to be incurred in anticipation of the collection of taxes or other revenues or in anticipation of the sale of bonds other than funding or refunding bonds.  The debt described below should not include revenue bonds or special obligation bonds.                                                                                                                                           </t>
   </si>
   <si>
     <t>EXPLANATION OF THE TABS BELOW:</t>
   </si>
@@ -995,55 +985,77 @@
       </rPr>
       <t xml:space="preserve"> amount in the Management Discussion and Analysis (MDA) and in the Debt note that is part of the basic financial statements.  The modified appendix to NCGA Interpretation 6 includes a suggested sequencing of notes for governmental units.  This sequencing of notes includes a disclosure of </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>legal debt margin</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">.  Financial statement preparers may use this tool as a guideline for calculating the amounts required for financial reporting purposes. </t>
     </r>
   </si>
+  <si>
+    <t>call 919-814-4279 for any questions or concerns</t>
+  </si>
+  <si>
+    <t>2). Funding and refunding bonds authorized but not yet issued.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3). Amount held in sinking funds or otherwise for the payment of any part of the principal of gross debt other than debt incurred for water, gas, electric light or power purposes or sanitary sewer purposes (to the extent that the bonds are deductible under Section 159-55[b] of the Local Government Bond Act), or two or more of these purposes.
+</t>
+  </si>
+  <si>
+    <t>4). Bonded debt included in gross debt and incurred, or to be incurred, for water, gas or electric light or power purposes, or any two or more of these purposes.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5). Bonded debt included in gross debt and incurred, or to be incurred, for sanitary sewer system purposes to the extent that the debt is made deductible under Section 159-55[b] of The Local Government Bond Act. </t>
+  </si>
+  <si>
+    <t>6).  Uncollected special assessments levied for local improvements for which any part of the gross debt (that is not otherwise deducted) was or is to be incurred, to the extent that the assessments will be applied, when collected, to the payment of any part of the gross debt.</t>
+  </si>
+  <si>
+    <t>7). Estimate of special assessments to be levied for local improvements for which any part of the gross debt (that is not otherwise deducted) was or is to be incurred, to the extent that the special assessments, when collected, will be applied to the payment of any part of the gross debt.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
       <name val="Calibri"/>
@@ -1989,575 +2001,575 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="9" max="9" width="5.7109375" customWidth="1"/>
     <col min="10" max="10" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="60" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="61"/>
       <c r="H1" s="61"/>
       <c r="I1" s="61"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
       <c r="D2" s="61"/>
       <c r="E2" s="61"/>
       <c r="F2" s="61"/>
       <c r="G2" s="61"/>
       <c r="H2" s="61"/>
       <c r="I2" s="61"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="61" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="B3" s="61"/>
       <c r="C3" s="61"/>
       <c r="D3" s="61"/>
       <c r="E3" s="61"/>
       <c r="F3" s="61"/>
       <c r="G3" s="61"/>
       <c r="H3" s="61"/>
       <c r="I3" s="61"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="61" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="B4" s="61"/>
       <c r="C4" s="61"/>
       <c r="D4" s="61"/>
       <c r="E4" s="61"/>
       <c r="F4" s="61"/>
       <c r="G4" s="61"/>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="61" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="B5" s="61"/>
       <c r="C5" s="61"/>
       <c r="D5" s="61"/>
       <c r="E5" s="61"/>
       <c r="F5" s="61"/>
       <c r="G5" s="61"/>
       <c r="H5" s="61"/>
       <c r="I5" s="61"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="61" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="B6" s="61"/>
       <c r="C6" s="61"/>
       <c r="D6" s="61"/>
       <c r="E6" s="61"/>
       <c r="F6" s="61"/>
       <c r="G6" s="61"/>
       <c r="H6" s="61"/>
       <c r="I6" s="61"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="61" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="B7" s="61"/>
       <c r="C7" s="61"/>
       <c r="D7" s="61"/>
       <c r="E7" s="61"/>
       <c r="F7" s="61"/>
       <c r="G7" s="61"/>
       <c r="H7" s="61"/>
       <c r="I7" s="61"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="61" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B8" s="61"/>
       <c r="C8" s="61"/>
       <c r="D8" s="61"/>
       <c r="E8" s="61"/>
       <c r="F8" s="61"/>
       <c r="G8" s="61"/>
       <c r="H8" s="61"/>
       <c r="I8" s="61"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="61" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="B9" s="61"/>
       <c r="C9" s="61"/>
       <c r="D9" s="61"/>
       <c r="E9" s="61"/>
       <c r="F9" s="61"/>
       <c r="G9" s="61"/>
       <c r="H9" s="61"/>
       <c r="I9" s="61"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="61" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="B10" s="61"/>
       <c r="C10" s="61"/>
       <c r="D10" s="61"/>
       <c r="E10" s="61"/>
       <c r="F10" s="61"/>
       <c r="G10" s="61"/>
       <c r="H10" s="61"/>
       <c r="I10" s="61"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="61" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="B11" s="61"/>
       <c r="C11" s="61"/>
       <c r="D11" s="61"/>
       <c r="E11" s="61"/>
       <c r="F11" s="61"/>
       <c r="G11" s="61"/>
       <c r="H11" s="61"/>
       <c r="I11" s="61"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="61" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="B12" s="61"/>
       <c r="C12" s="61"/>
       <c r="D12" s="61"/>
       <c r="E12" s="61"/>
       <c r="F12" s="61"/>
       <c r="G12" s="61"/>
       <c r="H12" s="61"/>
       <c r="I12" s="61"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="61" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="B13" s="61"/>
       <c r="C13" s="61"/>
       <c r="D13" s="61"/>
       <c r="E13" s="61"/>
       <c r="F13" s="61"/>
       <c r="G13" s="61"/>
       <c r="H13" s="61"/>
       <c r="I13" s="61"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="61"/>
       <c r="B14" s="61"/>
       <c r="C14" s="61"/>
       <c r="D14" s="61"/>
       <c r="E14" s="61"/>
       <c r="F14" s="61"/>
       <c r="G14" s="61"/>
       <c r="H14" s="61"/>
       <c r="I14" s="61"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="61" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="B15" s="61"/>
       <c r="C15" s="61"/>
       <c r="D15" s="61"/>
       <c r="E15" s="61"/>
       <c r="F15" s="61"/>
       <c r="G15" s="61"/>
       <c r="H15" s="61"/>
       <c r="I15" s="61"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="61" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B16" s="61"/>
       <c r="C16" s="61"/>
       <c r="D16" s="61"/>
       <c r="E16" s="61"/>
       <c r="F16" s="61"/>
       <c r="G16" s="61"/>
       <c r="H16" s="61"/>
       <c r="I16" s="61"/>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="62" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="B17" s="61"/>
       <c r="C17" s="61"/>
       <c r="D17" s="61"/>
       <c r="E17" s="61"/>
       <c r="F17" s="61"/>
       <c r="G17" s="61"/>
       <c r="H17" s="61"/>
       <c r="I17" s="61"/>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18" s="61" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="B18" s="61"/>
       <c r="C18" s="61"/>
       <c r="D18" s="61"/>
       <c r="E18" s="61"/>
       <c r="F18" s="61"/>
       <c r="G18" s="61"/>
       <c r="H18" s="61"/>
       <c r="I18" s="61"/>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A19" s="61"/>
       <c r="B19" s="61"/>
       <c r="C19" s="61"/>
       <c r="D19" s="61"/>
       <c r="E19" s="61"/>
       <c r="F19" s="61"/>
       <c r="G19" s="61"/>
       <c r="H19" s="61"/>
       <c r="I19" s="61"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="63" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="B20" s="63"/>
       <c r="C20" s="63"/>
       <c r="D20" s="61"/>
       <c r="E20" s="61"/>
       <c r="F20" s="61"/>
       <c r="G20" s="61"/>
       <c r="H20" s="61"/>
       <c r="I20" s="61"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" s="61" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B21" s="61"/>
       <c r="C21" s="61"/>
       <c r="D21" s="61"/>
       <c r="E21" s="61"/>
       <c r="F21" s="61"/>
       <c r="G21" s="61"/>
       <c r="H21" s="61"/>
       <c r="I21" s="61"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="61" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="B22" s="61"/>
       <c r="C22" s="61"/>
       <c r="D22" s="61"/>
       <c r="E22" s="61"/>
       <c r="F22" s="61"/>
       <c r="G22" s="61"/>
       <c r="H22" s="61"/>
       <c r="I22" s="61"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" s="61" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B23" s="61"/>
       <c r="C23" s="61"/>
       <c r="D23" s="61"/>
       <c r="E23" s="61"/>
       <c r="F23" s="61"/>
       <c r="G23" s="61"/>
       <c r="H23" s="61"/>
       <c r="I23" s="61"/>
       <c r="K23" s="59"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A24" s="61" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="B24" s="61"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="61"/>
       <c r="F24" s="61"/>
       <c r="G24" s="61"/>
       <c r="H24" s="61"/>
       <c r="I24" s="61"/>
       <c r="K24" s="59"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="61"/>
       <c r="B25" s="61"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A26" s="63" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="B26" s="64"/>
       <c r="C26" s="64"/>
       <c r="D26" s="61"/>
       <c r="E26" s="61"/>
       <c r="F26" s="61"/>
       <c r="G26" s="61"/>
       <c r="H26" s="61"/>
       <c r="I26" s="61"/>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A27" s="61" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="B27" s="61"/>
       <c r="C27" s="61"/>
       <c r="D27" s="61"/>
       <c r="E27" s="61"/>
       <c r="F27" s="61"/>
       <c r="G27" s="61"/>
       <c r="H27" s="61"/>
       <c r="I27" s="61"/>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" s="61" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="B28" s="61"/>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="61"/>
       <c r="F28" s="61"/>
       <c r="G28" s="61"/>
       <c r="H28" s="61"/>
       <c r="I28" s="61"/>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29" s="61" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="B29" s="61"/>
       <c r="C29" s="61"/>
       <c r="D29" s="61"/>
       <c r="E29" s="61"/>
       <c r="F29" s="61"/>
       <c r="G29" s="61"/>
       <c r="H29" s="61"/>
       <c r="I29" s="61"/>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="61" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="B30" s="61"/>
       <c r="C30" s="61"/>
       <c r="D30" s="61"/>
       <c r="E30" s="61"/>
       <c r="F30" s="61"/>
       <c r="G30" s="61"/>
       <c r="H30" s="61"/>
       <c r="I30" s="61"/>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31" s="61"/>
       <c r="B31" s="61"/>
       <c r="C31" s="61"/>
       <c r="D31" s="61"/>
       <c r="E31" s="61"/>
       <c r="F31" s="61"/>
       <c r="G31" s="61"/>
       <c r="H31" s="61"/>
       <c r="I31" s="61"/>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A32" s="63" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="B32" s="61"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="61"/>
       <c r="F32" s="61"/>
       <c r="G32" s="61"/>
       <c r="H32" s="61"/>
       <c r="I32" s="61"/>
     </row>
     <row r="33" spans="1:9" ht="137.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="70" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="B33" s="70"/>
       <c r="C33" s="70"/>
       <c r="D33" s="70"/>
       <c r="E33" s="70"/>
       <c r="F33" s="70"/>
       <c r="G33" s="70"/>
       <c r="H33" s="70"/>
       <c r="I33" s="70"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A33:I33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:J96"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:D1"/>
+    <sheetView tabSelected="1" topLeftCell="A62" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C84" sqref="C84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="31.42578125" customWidth="1"/>
     <col min="3" max="3" width="22.28515625" customWidth="1"/>
     <col min="4" max="4" width="52.140625" customWidth="1"/>
     <col min="5" max="5" width="55.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="48.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="73" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="B1" s="73"/>
       <c r="C1" s="73"/>
       <c r="D1" s="73"/>
     </row>
     <row r="2" spans="1:6" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="73" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="B2" s="73"/>
       <c r="C2" s="73"/>
       <c r="D2" s="73"/>
     </row>
     <row r="3" spans="1:6" ht="61.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="71" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="B3" s="71"/>
       <c r="C3" s="71"/>
       <c r="D3" s="72"/>
       <c r="E3" s="32" t="s">
-        <v>84</v>
+        <v>113</v>
       </c>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6" ht="21" x14ac:dyDescent="0.35">
       <c r="C4" s="14" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="D4" s="48"/>
       <c r="F4" s="2"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="C5" s="14" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D5" s="49"/>
       <c r="F5" s="2"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="D6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="2"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="29" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="B7" s="29"/>
       <c r="C7" s="29"/>
       <c r="D7" s="29"/>
       <c r="F7" s="2"/>
     </row>
     <row r="8" spans="1:6" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="13" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C8" s="13" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="2"/>
     </row>
     <row r="9" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A9" s="42"/>
       <c r="B9" s="42"/>
       <c r="C9" s="44"/>
       <c r="D9" s="37"/>
       <c r="F9" s="2"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="42"/>
       <c r="B10" s="42"/>
       <c r="C10" s="44"/>
       <c r="D10" s="45"/>
       <c r="F10" s="2"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="42"/>
       <c r="B11" s="42"/>
       <c r="C11" s="44"/>
       <c r="D11" s="45"/>
@@ -2622,271 +2634,271 @@
       <c r="A21" s="42"/>
       <c r="B21" s="42"/>
       <c r="C21" s="44"/>
       <c r="D21" s="45"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="42"/>
       <c r="B22" s="42"/>
       <c r="C22" s="44"/>
       <c r="D22" s="45"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="42"/>
       <c r="B23" s="42"/>
       <c r="C23" s="44"/>
       <c r="D23" s="45"/>
     </row>
     <row r="24" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="46"/>
       <c r="B24" s="46"/>
       <c r="C24" s="47"/>
       <c r="D24" s="45"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C25" s="7" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D25" s="19">
         <f>SUM(D9:D24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C26" s="7" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="D26" s="19">
         <f>('1-Outstanding Bonds'!D17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C27" s="11" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D27" s="22">
         <f>SUM(D25:D26)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:4" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="13" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B30" s="13" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C30" s="13" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A31" s="42"/>
       <c r="B31" s="35"/>
       <c r="C31" s="44"/>
       <c r="D31" s="43"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" s="42"/>
       <c r="B32" s="35"/>
       <c r="C32" s="44"/>
       <c r="D32" s="43"/>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="35"/>
       <c r="B33" s="35"/>
       <c r="C33" s="44"/>
       <c r="D33" s="43"/>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C34" s="7" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D34" s="21">
         <f>SUM(D31:D33)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C35" s="7" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="D35" s="19">
         <f>SUM('2A-Proposed Financing'!D9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C36" s="11" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D36" s="25">
         <f>SUM(D34:D35)</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A39" s="13" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B39" s="13" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C39" s="13" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A40" s="42"/>
       <c r="B40" s="42"/>
       <c r="C40" s="35"/>
       <c r="D40" s="43"/>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" s="35"/>
       <c r="B41" s="35"/>
       <c r="C41" s="35"/>
       <c r="D41" s="43"/>
     </row>
     <row r="42" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="38"/>
       <c r="B42" s="38"/>
       <c r="C42" s="38"/>
       <c r="D42" s="43"/>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C43" s="7" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D43" s="21">
         <f>SUM(D40:D42)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C44" s="7" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D44" s="19">
         <f>SUM('2B-Introduced but not Adopted'!D9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C45" s="11" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D45" s="25">
         <f>SUM(D43:D44)</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C46" s="11"/>
     </row>
     <row r="48" spans="1:4" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A48" s="13" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B48" s="13" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C48" s="13" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A49" s="35"/>
       <c r="B49" s="35"/>
       <c r="C49" s="36"/>
       <c r="D49" s="40"/>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" s="35"/>
       <c r="B50" s="35"/>
       <c r="C50" s="36"/>
       <c r="D50" s="41"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="35"/>
       <c r="B51" s="35"/>
       <c r="C51" s="36"/>
       <c r="D51" s="41"/>
     </row>
     <row r="52" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="38"/>
       <c r="B52" s="38"/>
       <c r="C52" s="39"/>
       <c r="D52" s="41"/>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C53" s="7" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D53" s="23">
         <f>SUM(D49:D52)</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C54" s="7" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="D54" s="19">
         <f>SUM('3-Authorized &amp; Unissued'!D11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C55" s="11" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D55" s="18">
         <f>SUM(D53:D54)</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A57" s="13" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B57" s="13" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C57" s="13" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A58" s="35"/>
       <c r="B58" s="35"/>
       <c r="C58" s="36"/>
       <c r="D58" s="37"/>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" s="35"/>
       <c r="B59" s="35"/>
       <c r="C59" s="36"/>
       <c r="D59" s="37"/>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" s="35"/>
       <c r="B60" s="35"/>
       <c r="C60" s="36"/>
       <c r="D60" s="37"/>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" s="35"/>
@@ -2946,253 +2958,253 @@
       <c r="A70" s="35"/>
       <c r="B70" s="35"/>
       <c r="C70" s="36"/>
       <c r="D70" s="37"/>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="35"/>
       <c r="B71" s="35"/>
       <c r="C71" s="36"/>
       <c r="D71" s="37"/>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="35"/>
       <c r="B72" s="35"/>
       <c r="C72" s="36"/>
       <c r="D72" s="37"/>
     </row>
     <row r="73" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A73" s="38"/>
       <c r="B73" s="38"/>
       <c r="C73" s="39"/>
       <c r="D73" s="37"/>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C74" s="7" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D74" s="10">
         <f>SUM(D58:D73)</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C75" s="7" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="D75" s="10">
         <f>('4-Debt NOT evidenced by Bonds'!D17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C76" s="11" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D76" s="10">
         <f>SUM(D74:D75)</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="D78" s="16" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="E78" s="24">
         <f>SUM(D27,D45,D55,D76)</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D82" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="83" spans="4:10" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D83" s="6"/>
     </row>
     <row r="84" spans="4:10" ht="33.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D84" s="26" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E84" s="34"/>
     </row>
     <row r="85" spans="4:10" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D85" s="26" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="E85" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="4:10" ht="91.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D86" s="26" t="s">
-        <v>5</v>
+        <v>115</v>
       </c>
       <c r="E86" s="33"/>
     </row>
     <row r="87" spans="4:10" ht="45" x14ac:dyDescent="0.25">
       <c r="D87" s="8" t="s">
-        <v>6</v>
+        <v>116</v>
       </c>
       <c r="E87" s="33"/>
     </row>
     <row r="88" spans="4:10" ht="60" x14ac:dyDescent="0.25">
       <c r="D88" s="8" t="s">
-        <v>7</v>
+        <v>117</v>
       </c>
       <c r="E88" s="33"/>
     </row>
     <row r="89" spans="4:10" ht="75" x14ac:dyDescent="0.25">
       <c r="D89" s="8" t="s">
-        <v>8</v>
+        <v>118</v>
       </c>
       <c r="E89" s="33"/>
     </row>
     <row r="90" spans="4:10" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D90" s="17" t="s">
-        <v>9</v>
+        <v>119</v>
       </c>
       <c r="E90" s="33"/>
     </row>
     <row r="91" spans="4:10" x14ac:dyDescent="0.25">
       <c r="D91" s="16" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="E91" s="24">
         <f>SUM(E84:E90)</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="4:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D92" s="9" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E92" s="18">
         <f>(E78-E91)</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="4:10" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D93" s="9" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E93" s="18">
         <f>(D5)</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="4:10" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D94" s="57" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="E94" s="18">
         <f>E93*0.08</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="4:10" ht="48.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D95" s="57" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="E95" s="18">
         <f>E94-E92</f>
         <v>0</v>
       </c>
       <c r="F95" s="74" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="G95" s="75"/>
       <c r="H95" s="75"/>
       <c r="I95" s="75"/>
       <c r="J95" s="75"/>
     </row>
     <row r="96" spans="4:10" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D96" s="58" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="E96" s="27" t="e">
         <f>E92/E93</f>
         <v>#DIV/0!</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" insertColumns="0" insertRows="0" deleteColumns="0" deleteRows="0"/>
   <mergeCells count="4">
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="F95:J95"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000000000000}">
           <x14:formula1>
             <xm:f>'Purpose Codes '!$A$2:$A$44</xm:f>
           </x14:formula1>
           <xm:sqref>C49:C52 C58:C73 C13:C24 C40:C42 C9:C11 C31:C33</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="38.28515625" customWidth="1"/>
     <col min="3" max="3" width="35.85546875" customWidth="1"/>
     <col min="4" max="4" width="37" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="13" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B2" s="13" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="C2" s="13" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
       <c r="B3" s="68"/>
       <c r="C3" s="44"/>
       <c r="D3" s="37"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="42"/>
       <c r="B4" s="68"/>
       <c r="C4" s="44"/>
       <c r="D4" s="45"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="42"/>
       <c r="B5" s="68"/>
       <c r="C5" s="44"/>
       <c r="D5" s="45"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="42"/>
       <c r="B6" s="68"/>
       <c r="C6" s="44"/>
       <c r="D6" s="45"/>
@@ -3239,303 +3251,303 @@
       <c r="C13" s="44"/>
       <c r="D13" s="45"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="42"/>
       <c r="B14" s="68"/>
       <c r="C14" s="44"/>
       <c r="D14" s="45"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="42"/>
       <c r="B15" s="68"/>
       <c r="C15" s="44"/>
       <c r="D15" s="45"/>
     </row>
     <row r="16" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="46"/>
       <c r="B16" s="69"/>
       <c r="C16" s="47"/>
       <c r="D16" s="45"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="66"/>
       <c r="B17" s="66"/>
       <c r="C17" s="67" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D17" s="65">
         <f>SUM(D3:D16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="15"/>
       <c r="B18" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0" insertColumns="0" insertRows="0" deleteColumns="0" deleteRows="0" sort="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000000000000}">
           <x14:formula1>
             <xm:f>'Purpose Codes '!$A$2:$A$44</xm:f>
           </x14:formula1>
           <xm:sqref>C3:C16</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.85546875" customWidth="1"/>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" customWidth="1"/>
     <col min="4" max="4" width="41.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="13" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B2" s="13" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C2" s="13" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
       <c r="B3" s="68"/>
       <c r="C3" s="35"/>
       <c r="D3" s="50"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="35"/>
       <c r="B4" s="68"/>
       <c r="C4" s="35"/>
       <c r="D4" s="51"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="35"/>
       <c r="B5" s="68"/>
       <c r="C5" s="35"/>
       <c r="D5" s="52"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="35"/>
       <c r="B6" s="68"/>
       <c r="C6" s="35"/>
       <c r="D6" s="52"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="35"/>
       <c r="B7" s="68"/>
       <c r="C7" s="35"/>
       <c r="D7" s="52"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="38"/>
       <c r="B8" s="69"/>
       <c r="C8" s="38"/>
       <c r="D8" s="53"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C9" s="7" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="D9" s="21">
         <f>SUM(D3:D8)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0" insertColumns="0" insertRows="0" deleteColumns="0" deleteRows="0" sort="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000000000000}">
           <x14:formula1>
             <xm:f>'Purpose Codes '!$A$2:$A$44</xm:f>
           </x14:formula1>
           <xm:sqref>C3:C8</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.85546875" customWidth="1"/>
     <col min="2" max="2" width="25.5703125" customWidth="1"/>
     <col min="3" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="41.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="13" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B2" s="13" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C2" s="13" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
       <c r="B3" s="68"/>
       <c r="C3" s="35"/>
       <c r="D3" s="50"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="35"/>
       <c r="B4" s="68"/>
       <c r="C4" s="35"/>
       <c r="D4" s="51"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="35"/>
       <c r="B5" s="68"/>
       <c r="C5" s="35"/>
       <c r="D5" s="52"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="35"/>
       <c r="B6" s="68"/>
       <c r="C6" s="35"/>
       <c r="D6" s="52"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="35"/>
       <c r="B7" s="68"/>
       <c r="C7" s="35"/>
       <c r="D7" s="52"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="38"/>
       <c r="B8" s="69"/>
       <c r="C8" s="38"/>
       <c r="D8" s="53"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C9" s="7" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="D9" s="21">
         <f>SUM(D3:D8)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0" insertRows="0" sort="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0400-000000000000}">
           <x14:formula1>
             <xm:f>'Purpose Codes '!$A$2:$A$44</xm:f>
           </x14:formula1>
           <xm:sqref>C3:C8</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="27.140625" customWidth="1"/>
     <col min="3" max="3" width="27.28515625" customWidth="1"/>
     <col min="4" max="4" width="35.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="13" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B2" s="13" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C2" s="13" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
       <c r="B3" s="68"/>
       <c r="C3" s="36"/>
       <c r="D3" s="40"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="35"/>
       <c r="B4" s="68"/>
       <c r="C4" s="36"/>
       <c r="D4" s="54"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="35"/>
       <c r="B5" s="68"/>
       <c r="C5" s="36"/>
       <c r="D5" s="54"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="35"/>
@@ -3547,105 +3559,105 @@
       <c r="A7" s="35"/>
       <c r="B7" s="68"/>
       <c r="C7" s="35"/>
       <c r="D7" s="54"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="35"/>
       <c r="B8" s="68"/>
       <c r="C8" s="35"/>
       <c r="D8" s="54"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="35"/>
       <c r="B9" s="68"/>
       <c r="C9" s="35"/>
       <c r="D9" s="54"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="38"/>
       <c r="B10" s="69"/>
       <c r="C10" s="38"/>
       <c r="D10" s="54"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C11" s="7" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D11" s="23">
         <f>SUM(D3:D6)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0" insertRows="0" sort="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0500-000000000000}">
           <x14:formula1>
             <xm:f>'Purpose Codes '!$A$2:$A$44</xm:f>
           </x14:formula1>
           <xm:sqref>C3:C5</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:D2733"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="24.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.42578125" customWidth="1"/>
     <col min="4" max="4" width="42.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="B1" s="31"/>
     </row>
     <row r="2" spans="1:4" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="13" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="B2" s="13" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C2" s="13" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
       <c r="B3" s="68"/>
       <c r="C3" s="44"/>
       <c r="D3" s="37"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="42"/>
       <c r="B4" s="68"/>
       <c r="C4" s="55"/>
       <c r="D4" s="45"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="42"/>
       <c r="B5" s="68"/>
       <c r="C5" s="55"/>
       <c r="D5" s="45"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="42"/>
@@ -3693,51 +3705,51 @@
       <c r="A13" s="42"/>
       <c r="B13" s="68"/>
       <c r="C13" s="55"/>
       <c r="D13" s="45"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="42"/>
       <c r="B14" s="68"/>
       <c r="C14" s="55"/>
       <c r="D14" s="45"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="42"/>
       <c r="B15" s="68"/>
       <c r="C15" s="55"/>
       <c r="D15" s="45"/>
     </row>
     <row r="16" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="46"/>
       <c r="B16" s="69"/>
       <c r="C16" s="56"/>
       <c r="D16" s="45"/>
     </row>
     <row r="17" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C17" s="7" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="D17" s="20">
         <f>SUM(D3:D16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="477" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C477" s="2"/>
     </row>
     <row r="1490" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1490" s="3"/>
       <c r="B1490" s="3"/>
     </row>
     <row r="1491" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1491" s="3"/>
       <c r="B1491" s="3"/>
     </row>
     <row r="1493" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1493" s="3"/>
       <c r="B1493" s="3"/>
     </row>
     <row r="1494" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1494" s="3"/>
       <c r="B1494" s="3"/>
     </row>
@@ -8682,331 +8694,337 @@
       <c r="B2729" s="3"/>
     </row>
     <row r="2730" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2730" s="4"/>
       <c r="B2730" s="3"/>
     </row>
     <row r="2731" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2731" s="4"/>
       <c r="B2731" s="3"/>
     </row>
     <row r="2732" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2732" s="4"/>
       <c r="B2732" s="3"/>
     </row>
     <row r="2733" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2733" s="4"/>
       <c r="B2733" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0" insertRows="0" sort="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0600-000000000000}">
           <x14:formula1>
             <xm:f>'Purpose Codes '!$A$2:$A$44</xm:f>
           </x14:formula1>
           <xm:sqref>C3:C16</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:A45"/>
   <sheetViews>
     <sheetView topLeftCell="A19" workbookViewId="0">
       <selection activeCell="A45" sqref="A45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:1" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:1" ht="45" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:1" ht="45" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:A24"/>
-  <sortState ref="A2:A44">
+  <autoFilter ref="A1:A24" xr:uid="{00000000-0009-0000-0000-000007000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:A44">
     <sortCondition ref="A2"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Y D A A B Q S w M E F A A C A A g A t V T t T B r 1 H x + m A A A A + Q A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + 9 D o I w G E V f h X S n P 4 j G k I 8 y u E p i Q j S u T a n Q C M X Q Y n k 3 B x / J V 5 B E M W y O 9 + Q M 5 7 4 e T 8 j G t g n u q r e 6 M y l i m K J A G d m V 2 l Q p G t w l 3 K K M w 0 H I q 6 h U M M n G J q M t U 1 Q 7 d 0 s I 8 d 5 j v 8 J d X 5 G I U k b O + b 6 Q t W o F + s n 6 v x x q Y 5 0 w U i E O p 0 8 M j 3 A U 4 5 h u 1 p j F l A G Z O e T a L J w p G V M g C w i 7 o X F D r 7 g y 4 b E A M k 8 g 3 x v 8 D V B L A w Q U A A I A C A C 1 V O 1 M D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A t V T t T C i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A t V T t T B r 1 H x + m A A A A + Q A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A L V U 7 U w P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A t V T t T C i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A P g I A A A A A N A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j x X b 3 J r Y m 9 v a 0 d y b 3 V w V H l w Z S B 4 c 2 k 6 b m l s P S J 0 c n V l I i A v P j w v U G V y b W l z c 2 l v b k x p c 3 Q + W Q E A A A A A A A A 3 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A N o A A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B s S K K q / p 5 c R o S A w Q a z H H L r A A A A A A I A A A A A A A N m A A D A A A A A E A A A A C e 1 M m Q 0 J F 9 V 4 w 3 a 3 a e G W E c A A A A A B I A A A K A A A A A Q A A A A 1 L 4 h w f P J R x Y P o T t 3 s A V X m l A A A A B 9 Y u u 0 9 a E 3 p b 8 j f 7 P R j h f E 0 q 3 0 0 g S M u w j G R 3 n i e C Q 8 f L i + i 5 e / w L 3 U x L b n g Z q d B x 5 b L b w v V v s 0 v H 7 V k a 8 Z Z U D J W 2 L F c y H K H A F O I z r w q T 2 w q x Q A A A A H f d B d h A D 2 6 / W y V C 0 7 r 1 0 Y t e Z B L g = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D383520A05FE5844B70615B1E5C81BDC" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="064a3071b00f5370446e0faef0408603">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="51695f7a-30da-46be-9d7d-612e0848efa3" xmlns:ns3="d4ea4015-5b02-447c-9074-d5807a41497e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a0f582af1640d49c75c57ce5e5a2eda2" ns2:_="" ns3:_="">
     <xsd:import namespace="51695f7a-30da-46be-9d7d-612e0848efa3"/>
     <xsd:import namespace="d4ea4015-5b02-447c-9074-d5807a41497e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Description0" minOccurs="0"/>
                 <xsd:element ref="ns2:Revision_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -9149,91 +9167,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Y D A A B Q S w M E F A A C A A g A t V T t T B r 1 H x + m A A A A + Q A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + 9 D o I w G E V f h X S n P 4 j G k I 8 y u E p i Q j S u T a n Q C M X Q Y n k 3 B x / J V 5 B E M W y O 9 + Q M 5 7 4 e T 8 j G t g n u q r e 6 M y l i m K J A G d m V 2 l Q p G t w l 3 K K M w 0 H I q 6 h U M M n G J q M t U 1 Q 7 d 0 s I 8 d 5 j v 8 J d X 5 G I U k b O + b 6 Q t W o F + s n 6 v x x q Y 5 0 w U i E O p 0 8 M j 3 A U 4 5 h u 1 p j F l A G Z O e T a L J w p G V M g C w i 7 o X F D r 7 g y 4 b E A M k 8 g 3 x v 8 D V B L A w Q U A A I A C A C 1 V O 1 M D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A t V T t T C i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A t V T t T B r 1 H x + m A A A A + Q A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A L V U 7 U w P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A t V T t T C i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A P g I A A A A A N A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j x X b 3 J r Y m 9 v a 0 d y b 3 V w V H l w Z S B 4 c 2 k 6 b m l s P S J 0 c n V l I i A v P j w v U G V y b W l z c 2 l v b k x p c 3 Q + W Q E A A A A A A A A 3 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A N o A A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B s S K K q / p 5 c R o S A w Q a z H H L r A A A A A A I A A A A A A A N m A A D A A A A A E A A A A C e 1 M m Q 0 J F 9 V 4 w 3 a 3 a e G W E c A A A A A B I A A A K A A A A A Q A A A A 1 L 4 h w f P J R x Y P o T t 3 s A V X m l A A A A B 9 Y u u 0 9 a E 3 p b 8 j f 7 P R j h f E 0 q 3 0 0 g S M u w j G R 3 n i e C Q 8 f L i + i 5 e / w L 3 U x L b n g Z q d B x 5 b L b w v V v s 0 v H 7 V k a 8 Z Z U D J W 2 L F c y H K H A F O I z r w q T 2 w q x Q A A A A H f d B d h A D 2 6 / W y V C 0 7 r 1 0 Y t e Z B L g = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...3 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Revision_x0020_Date xmlns="51695f7a-30da-46be-9d7d-612e0848efa3" xsi:nil="true"/>
     <Description0 xmlns="51695f7a-30da-46be-9d7d-612e0848efa3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE2B9839-343C-4906-A526-1992A805B957}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B9B290E-6095-4007-9E06-8532E9C5593A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7284CEC-6A2B-4858-A38E-DB69F614FFAC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7284CEC-6A2B-4858-A38E-DB69F614FFAC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="51695f7a-30da-46be-9d7d-612e0848efa3"/>
+    <ds:schemaRef ds:uri="d4ea4015-5b02-447c-9074-d5807a41497e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B9B290E-6095-4007-9E06-8532E9C5593A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE2B9839-343C-4906-A526-1992A805B957}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6763728D-2387-434A-AF6A-CFDB7DC5A05F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9B40EE2-FBFE-4745-BCF7-95C4A3B65FAD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="51695f7a-30da-46be-9d7d-612e0848efa3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9B40EE2-FBFE-4745-BCF7-95C4A3B65FAD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6763728D-2387-434A-AF6A-CFDB7DC5A05F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">