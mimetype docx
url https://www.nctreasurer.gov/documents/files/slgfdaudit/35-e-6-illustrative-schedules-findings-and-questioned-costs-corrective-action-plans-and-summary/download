--- v0 (2025-11-15)
+++ v1 (2026-10-03)
@@ -408,337 +408,544 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>schedule</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of findings and questioned costs and corrective action plan for a board of education.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BEF35F8" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42F61FC5" w14:textId="6C4D9AFD" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="00E9771C" w:rsidP="00C03229">
+    <w:p w14:paraId="42F61FC5" w14:textId="3BAD23A6" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="000A6DA0" w:rsidP="00C03229">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...52 lines deleted...]
-          <w:b/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E470B19" wp14:editId="79A9BBA0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37668170" wp14:editId="7C3D58A4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>38100</wp:posOffset>
+                  <wp:posOffset>7620</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>126365</wp:posOffset>
+                  <wp:posOffset>445135</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5924550" cy="981075"/>
-[...3 lines deleted...]
-                <wp:cNvGraphicFramePr/>
+                <wp:extent cx="5556885" cy="1104900"/>
+                <wp:effectExtent l="19050" t="19050" r="43815" b="38100"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1047611446" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
-                      <wps:spPr>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5924550" cy="981075"/>
+                          <a:ext cx="5556885" cy="1104900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="lt1"/>
+                          <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
-                        <a:ln w="6350" cmpd="dbl">
+                        <a:ln w="57150" cmpd="thinThick">
                           <a:solidFill>
-                            <a:prstClr val="black"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3D81D372" w14:textId="39B8CD7D" w:rsidR="004A34E1" w:rsidRPr="0077023F" w:rsidRDefault="004A34E1" w:rsidP="0077023F">
+                          <w:p w14:paraId="3BC6545C" w14:textId="33F4CA8D" w:rsidR="000A6DA0" w:rsidRPr="000A6DA0" w:rsidRDefault="000A6DA0" w:rsidP="000A6DA0">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000A6DA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The following illustrative schedules are in accordance with the Uniform Guidance and State Single Audit requirements as of </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000A6DA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
                                 <w:color w:val="0033CC"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                            </w:pPr>
-                            <w:r w:rsidRPr="0077023F">
+                              <w:t xml:space="preserve">June 30,2026.  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000A6DA0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">These requirements </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000A6DA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
                                 <w:color w:val="0033CC"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">The following illustrative schedules are in accordance </w:t>
+                              <w:t xml:space="preserve">changed </w:t>
                             </w:r>
-                            <w:r w:rsidR="0077023F" w:rsidRPr="0077023F">
+                            <w:r w:rsidRPr="000A6DA0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="0033CC"/>
+                                <w:b/>
+                                <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>with</w:t>
+                              <w:t>for federal single audits beginning with September 30, 2025, fiscal year ends and State Single Audits beginning with June 30, 2026, year ends.  Please refer to LGC Memorandum No. 2025-04</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0077023F">
+                            <w:r w:rsidRPr="000A6DA0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="0033CC"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> the Uniform Guidance and State Single Audit requirements as of June 30,2025.  These requirements will change for federal single audits beginning with September 30, 2025, fiscal year ends and State Single Audits beginning with June 30, 2026, year ends.  Please refer to LGC Memorandum</w:t>
-[...8 lines deleted...]
-                              <w:t xml:space="preserve"> No. 2025-04.</w:t>
+                              <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-                        </a:prstTxWarp>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelV relativeFrom="margin">
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="6E470B19" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="37668170" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:3pt;margin-top:9.95pt;width:466.5pt;height:77.25pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAowTCPgIAAIcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5xkSdsYcYosRYYB&#10;QVsgHXqWZSk2JouapMTOfv0o2flot9Owi0KK9CP1+Jj5fVsrchDWVaAzOhoMKRGaQ1HpXUa/v6w/&#10;3VHiPNMFU6BFRo/C0fvFxw/zxqRiDCWoQliCINqljclo6b1Jk8TxUtTMDcAIjUEJtmYeXbtLCssa&#10;RK9VMh4Ob5IGbGEscOEc3j50QbqI+FIK7p+kdMITlVHszcfTxjMPZ7KYs3RnmSkr3rfB/qGLmlUa&#10;i56hHphnZG+rP6DqiltwIP2AQ52AlBUX8Q34mtHw3Wu2JTMivgXJceZMk/t/sPzxsDXPlvj2C7Q4&#10;wEBIY1zq8DK8p5W2Dr/YKcE4Ung80yZaTzheTmfjyXSKIY6x2d1oeDsNMMnla2Od/yqgJsHIqMWx&#10;RLbYYeN8l3pKCcUcqKpYV0pFJ0hBrJQlB4ZDVD72iOBvspQmTUZvPsc2alNktMhVrPEmLVQ5Q+WK&#10;8R99p1dZCK00tn+hIVi+zduemxyKI1JmoVOTM3xdIe6GOf/MLMoHqcCV8E94SAXYF/QWJSXYX3+7&#10;D/k4VYxS0qAcM+p+7pkVlKhvGuc9G00mQb/RmUxvx+jY60h+HdH7egVI1giXz/BohnyvTqa0UL/i&#10;5ixDVQwxzbF2Rv3JXPluSXDzuFguYxIq1jC/0VvDA3QYTuDzpX1l1vSj9SiKRzgJl6XvJtzlhi81&#10;LPceZBXHHwjuWO15R7VHAfWbGdbp2o9Zl/+PxW8AAAD//wMAUEsDBBQABgAIAAAAIQD7FwEE2gAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbqrTgUBDiNgyokxLkEejbxkkSN&#10;16ltIPx9t6f2uG9GszPFenS9uGKInScN00kGAqn2tqNGw6HavqxAxGTImt4TarhjhHX5+FCY3Pob&#10;feB1nxrBIRRzo6FNaciljHWLzsSJH5BYO/vgTOIzNNIGc+Nw18vXLFtIZzriD60ZcNNi/bW/OA2y&#10;+653u1idg7/b40pV5D6nM62fn8b3NxAJx/Rnht/6XB1K7nTyF7JR9BoWvCQxVgoEy2qmGJwYLOdz&#10;kGUh/w8ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAAowTCPgIAAIcEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD7FwEE2gAAAAgBAAAPAAAA&#10;AAAAAAAAAAAAAJgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
-                <v:stroke linestyle="thinThin"/>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.6pt;margin-top:35.05pt;width:437.55pt;height:87pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqwb2MIwIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v2yAQ/j5p/wHxfbEdJW1qxam6dJkm&#10;dS9Sux+AMbZRgWNAYne/fgdO06jbvkzjA+K44+HuuefW16NW5CCcl2AqWsxySoTh0EjTVfT7w+7d&#10;ihIfmGmYAiMq+iQ8vd68fbMebCnm0INqhCMIYnw52Ir2IdgyyzzvhWZ+BlYYdLbgNAtoui5rHBsQ&#10;XatsnucX2QCusQ648B5vbycn3ST8thU8fG1bLwJRFcXcQtpd2uu4Z5s1KzvHbC/5MQ32D1loJg1+&#10;eoK6ZYGRvZO/QWnJHXhow4yDzqBtJRepBqymyF9Vc98zK1ItSI63J5r8/4PlXw739psjYXwPIzYw&#10;FeHtHfBHTwxse2Y6ceMcDL1gDX5cRMqywfry+DRS7UsfQerhMzTYZLYPkIDG1unICtZJEB0b8HQi&#10;XYyBcLxcLpcXq9WSEo6+osgXV3lqS8bK5+fW+fBRgCbxUFGHXU3w7HDnQ0yHlc8h8TcPSjY7qVQy&#10;XFdvlSMHhgrYpZUqeBWmDBkwl8tiiUlybZuKhl6aB5TF48TJX0HztP4EqmVAcSupK7o6BbEyMvnB&#10;NEl6gUk1nbEIZY7URjYnXsNYjxgYKa6heUKSHUwixqHDQw/uJyUDCrii/seeOUGJ+mSwUVfFYhEV&#10;n4zF8nKOhjv31OceZjhCYdGUTMdtmKZkb53sevxpkoaBG2xuKxPtL1kd80aRpm4cBypOwbmdol7G&#10;fvMLAAD//wMAUEsDBBQABgAIAAAAIQAgUR092wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqJMQ2hDiVBUSHJFoOXB04iW2Gq+j2G3D37Oc4Dia0cybZrv4UZxxji6QgnyV&#10;gUDqg3E0KPg4vNxVIGLSZPQYCBV8Y4Rte33V6NqEC73jeZ8GwSUUa63ApjTVUsbeotdxFSYk9r7C&#10;7HViOQ/SzPrC5X6URZatpdeOeMHqCZ8t9sf9ySs47voDPshUPVr3Vnafr5EWF5W6vVl2TyASLukv&#10;DL/4jA4tM3XhRCaKkXXBQQWbLAfBdrVZ34PoFBRlmYNsG/n/QPsDAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAasG9jCMCAAA+BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAIFEdPdsAAAAIAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" strokeweight="4.5pt">
+                <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3D81D372" w14:textId="39B8CD7D" w:rsidR="004A34E1" w:rsidRPr="0077023F" w:rsidRDefault="004A34E1" w:rsidP="0077023F">
+                    <w:p w14:paraId="3BC6545C" w14:textId="33F4CA8D" w:rsidR="000A6DA0" w:rsidRPr="000A6DA0" w:rsidRDefault="000A6DA0" w:rsidP="000A6DA0">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000A6DA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The following illustrative schedules are in accordance with the Uniform Guidance and State Single Audit requirements as of </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000A6DA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
                           <w:color w:val="0033CC"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                      </w:pPr>
-                      <w:r w:rsidRPr="0077023F">
+                        <w:t xml:space="preserve">June 30,2026.  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000A6DA0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">These requirements </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000A6DA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
                           <w:color w:val="0033CC"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">The following illustrative schedules are in accordance </w:t>
+                        <w:t xml:space="preserve">changed </w:t>
                       </w:r>
-                      <w:r w:rsidR="0077023F" w:rsidRPr="0077023F">
+                      <w:r w:rsidRPr="000A6DA0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="0033CC"/>
+                          <w:b/>
+                          <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>with</w:t>
+                        <w:t>for federal single audits beginning with September 30, 2025, fiscal year ends and State Single Audits beginning with June 30, 2026, year ends.  Please refer to LGC Memorandum No. 2025-04</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0077023F">
+                      <w:r w:rsidRPr="000A6DA0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="0033CC"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="24"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> the Uniform Guidance and State Single Audit requirements as of June 30,2025.  These requirements will change for federal single audits beginning with September 30, 2025, fiscal year ends and State Single Audits beginning with June 30, 2026, year ends.  Please refer to LGC Memorandum</w:t>
-[...8 lines deleted...]
-                        <w:t xml:space="preserve"> No. 2025-04.</w:t>
+                        <w:t>.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>35-E-6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F205A7" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F205A7" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Illustrative summary </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>schedule</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of prior audit findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772D96A3" w14:textId="23562A9A" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0135B16C" w14:textId="351282BA" w:rsidR="004A34E1" w:rsidRPr="002C2E1B" w:rsidRDefault="000A6DA0" w:rsidP="004A34E1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3AC759A3" w14:textId="77777777" w:rsidR="004A34E1" w:rsidRPr="004A34E1" w:rsidRDefault="004A34E1" w:rsidP="004A34E1">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5654B99A" wp14:editId="7F03F698">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>83820</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>189865</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5518785" cy="891540"/>
+                <wp:effectExtent l="19050" t="19050" r="43815" b="41910"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1316000137" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5518785" cy="891540"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="57150" cmpd="thinThick">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1EA36655" w14:textId="742369BE" w:rsidR="000A6DA0" w:rsidRPr="002C2E1B" w:rsidRDefault="000A6DA0" w:rsidP="000A6DA0">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000A6DA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>These illustrative schedules should be used with the corresponding Schedule of Expenditures of Federal and State Awards (SEFSA) (35</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>-E-5) located on the State Treasurer’s State and Local Government Finance Division’s Single Audit Reporting website.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5654B99A" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:6.6pt;margin-top:14.95pt;width:434.55pt;height:70.2pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGJjFRJQIAAEQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L46jZEmtOFWXLtOk&#10;rpvU7gMwxjYqcBmQ2NnX74LTNOq2l2l+QFxfOJxz7r3r60ErchDOSzAlzSdTSoThUEvTlvT74+7d&#10;ihIfmKmZAiNKehSeXm/evln3thAz6EDVwhEEMb7obUm7EGyRZZ53QjM/ASsMJhtwmgUMXZvVjvWI&#10;rlU2m07fZz242jrgwnv8ezsm6SbhN43g4WvTeBGIKilyC2l1aa3imm3WrGgds53kJxrsH1hoJg0+&#10;eoa6ZYGRvZO/QWnJHXhowoSDzqBpJBdJA6rJp6/UPHTMiqQFzfH2bJP/f7D8/vBgvzkShg8wYAGT&#10;CG/vgD95YmDbMdOKG+eg7wSr8eE8Wpb11henq9FqX/gIUvVfoMYis32ABDQ0TkdXUCdBdCzA8Wy6&#10;GALh+HOxyFfL1YISjrnVVb6Yp6pkrHi+bZ0PnwRoEjcldVjUhM4Odz5ENqx4PhIf86BkvZNKpcC1&#10;1VY5cmDYALv0JQGvjilDeqSyzBfIkWtblzR00jxiVzyNlvwVdJq+P4FqGbC3ldSo63yIFdHIj6ZO&#10;nReYVOMeRShzcjaaOdoahmogEtkk26PRFdRHtNrB2Mo4erjpwP2kpMc2Lqn/sWdOUKI+GyzXVT5H&#10;P0lIwXyxnGHgLjPVZYYZjlConZJxuw3jrOytk22HL40NYuAGS9zI5P4LqxN9bNVUlNNYxVm4jNOp&#10;l+Hf/AIAAP//AwBQSwMEFAAGAAgAAAAhAP5ZxzDbAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNyoQwI0CXGqCgmOSLQcenTiJbYar6PYbcPfs5zgOHqj2bfNZvGjOOMcXSAF&#10;96sMBFIfjKNBwef+9a4EEZMmo8dAqOAbI2za66tG1yZc6APPuzQIHqFYawU2pamWMvYWvY6rMCEx&#10;+wqz14njPEgz6wuP+1HmWfYkvXbEF6ye8MVif9ydvILjtt/jo0xlZd37Q3d4i7S4qNTtzbJ9BpFw&#10;SX9l+NVndWjZqQsnMlGMnIucmwryqgLBvCzzAkTHYJ0VINtG/v+g/QEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCGJjFRJQIAAEQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQD+Wccw2wAAAAkBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" strokeweight="4.5pt">
+                <v:stroke linestyle="thinThick"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1EA36655" w14:textId="742369BE" w:rsidR="000A6DA0" w:rsidRPr="002C2E1B" w:rsidRDefault="000A6DA0" w:rsidP="000A6DA0">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000A6DA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>These illustrative schedules should be used with the corresponding Schedule of Expenditures of Federal and State Awards (SEFSA) (35</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>-E-5) located on the State Treasurer’s State and Local Government Finance Division’s Single Audit Reporting website.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C844A7" w14:textId="7C2C62F4" w:rsidR="004A34E1" w:rsidRPr="002C2E1B" w:rsidRDefault="004A34E1" w:rsidP="004A34E1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E22E69" w14:textId="77777777" w:rsidR="000A6DA0" w:rsidRDefault="000A6DA0" w:rsidP="004A34E1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F9D752" w14:textId="77777777" w:rsidR="000A6DA0" w:rsidRPr="004A34E1" w:rsidRDefault="000A6DA0" w:rsidP="004A34E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AF8F5C2" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00295C4F" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00E9771C" w:rsidRPr="00295C4F" w:rsidSect="00325AD4">
           <w:footerReference w:type="even" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -786,104 +993,104 @@
         <w:t>City of Dogwood, North Carolina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6790128F" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Schedule of Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D24F72E" w14:textId="0C44E6DD" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="1D24F72E" w14:textId="77403A0C" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00816F05" w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00FD7ED8" w:rsidRPr="00276DA4">
+      <w:r w:rsidR="00232886">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2B6386" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5195CDEA" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -904,127 +1111,127 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Summary of Auditor’s Results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="358FA7BE" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="00E9771C" w:rsidP="002C2E1B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="630" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Financial Statements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E49F1C9" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="00E9771C" w:rsidP="005857F1">
+    <w:p w14:paraId="4E49F1C9" w14:textId="7BE5DECE" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="00E9771C" w:rsidP="005857F1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="630" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Type of</w:t>
       </w:r>
       <w:r w:rsidR="007851EE" w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report the auditor</w:t>
       </w:r>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> issued</w:t>
       </w:r>
       <w:r w:rsidR="00337F10" w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on whether the financial statements audited were prepared in accordance </w:t>
       </w:r>
+      <w:r w:rsidR="00EA73C8" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="00337F10" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GAAP</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00337F10" w:rsidRPr="002C2E1B">
-[...5 lines deleted...]
-        <w:t>to</w:t>
+      <w:r w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Un</w:t>
+      </w:r>
+      <w:r w:rsidR="00C546AD" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>modified</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00337F10" w:rsidRPr="002C2E1B">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3C1BB1FC" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="00E9771C" w:rsidP="005857F1">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="630" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Internal control over financial reporting:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B31891" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="00E9771C" w:rsidP="005857F1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1302,52 +1509,62 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005539A5" w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>____yes</w:t>
-      </w:r>
+        <w:t>____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1426,52 +1643,62 @@
         <w:t>Material weakness(es) identified?</w:t>
       </w:r>
       <w:r w:rsidR="00E37D1B" w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005539A5" w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>____yes</w:t>
-      </w:r>
+        <w:t>____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1579,60 +1806,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> reported</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCCAC7E" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="00E9771C" w:rsidP="005857F1">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="630" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Type of auditor’s report issued on compliance for major federal programs:  Un</w:t>
+        <w:t>Type of auditor’s report issued on compliance for major federal programs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Un</w:t>
       </w:r>
       <w:r w:rsidR="00C546AD" w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>modified</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4AD42A" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="00E9771C" w:rsidP="005857F1">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="634" w:hanging="634"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1732,52 +1969,62 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00575AC1" w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00575AC1" w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>____yes</w:t>
-      </w:r>
+        <w:t>____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1878,131 +2125,131 @@
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="630" w:hanging="630"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2E1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Names of Federal Program or Cluster</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00295C4F" w:rsidRPr="002C2E1B" w14:paraId="48FD6CAC" w14:textId="77777777" w:rsidTr="00E34FC0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2772" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42CAD447" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="00E9771C" w:rsidP="005857F1">
+          <w:p w14:paraId="42CAD447" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="00E9771C" w:rsidP="003F02E9">
             <w:pPr>
-              <w:spacing w:before="240"/>
-              <w:ind w:left="630" w:hanging="630"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="634" w:hanging="634"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2E1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>66.458</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A3E7437" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="00E9771C" w:rsidP="005857F1">
+          <w:p w14:paraId="7A3E7437" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="002C2E1B" w:rsidRDefault="00E9771C" w:rsidP="003F02E9">
             <w:pPr>
-              <w:spacing w:before="240"/>
-              <w:ind w:left="630" w:hanging="630"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="634" w:hanging="634"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2E1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Capitalization Grants for Drinking Water State Revolving Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C03229" w:rsidRPr="002C2E1B" w14:paraId="149424CD" w14:textId="77777777" w:rsidTr="00E34FC0">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2772" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3EE4B7" w14:textId="77777777" w:rsidR="004B7C4B" w:rsidRPr="002C2E1B" w:rsidRDefault="004B7C4B" w:rsidP="005857F1">
+          <w:p w14:paraId="3D3EE4B7" w14:textId="77777777" w:rsidR="004B7C4B" w:rsidRPr="002C2E1B" w:rsidRDefault="004B7C4B" w:rsidP="003F02E9">
             <w:pPr>
-              <w:spacing w:before="240"/>
-              <w:ind w:left="630" w:hanging="630"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="634" w:hanging="634"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2E1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>97.036</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30D91F57" w14:textId="77777777" w:rsidR="004B7C4B" w:rsidRPr="002C2E1B" w:rsidRDefault="005C16D3" w:rsidP="005857F1">
+          <w:p w14:paraId="30D91F57" w14:textId="77777777" w:rsidR="004B7C4B" w:rsidRPr="002C2E1B" w:rsidRDefault="005C16D3" w:rsidP="003F02E9">
             <w:pPr>
-              <w:spacing w:before="240"/>
-              <w:ind w:left="630" w:hanging="630"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="634" w:hanging="634"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2E1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Disaster Grants - </w:t>
             </w:r>
             <w:r w:rsidR="004B7C4B" w:rsidRPr="002C2E1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Assistance </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2E1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2013,172 +2260,175 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33D58B80" w14:textId="77777777" w:rsidR="005D2FA8" w:rsidRPr="002C2E1B" w:rsidRDefault="005D2FA8" w:rsidP="002C2E1B">
       <w:pPr>
         <w:pStyle w:val="Heading8"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dollar threshold used to distinguish</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22557595" w14:textId="6926BDD7" w:rsidR="005D2FA8" w:rsidRPr="002C2E1B" w:rsidRDefault="005D2FA8" w:rsidP="005D2FA8">
+    <w:p w14:paraId="22557595" w14:textId="11792788" w:rsidR="005D2FA8" w:rsidRPr="002C2E1B" w:rsidRDefault="005D2FA8" w:rsidP="005D2FA8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  between Type A and Type B Programs</w:t>
       </w:r>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>$__</w:t>
       </w:r>
+      <w:r w:rsidR="00B30AA1" w:rsidRPr="00B30AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1,00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>0,000</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2E1B" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438CA4ED" w14:textId="36210B23" w:rsidR="005D2FA8" w:rsidRPr="002C2E1B" w:rsidRDefault="005D2FA8" w:rsidP="005D2FA8">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...22 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Auditee qualified as low-risk auditee?</w:t>
+      </w:r>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Auditee qualified as </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>____</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>low-risk</w:t>
+        <w:t>yes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002C2E1B">
-[...31 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2233,68 +2483,135 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5572125" cy="1162050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="57150" cmpd="thinThick">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4BF03C45" w14:textId="1B9D4AAD" w:rsidR="00780087" w:rsidRPr="002C2E1B" w:rsidRDefault="00780087">
+                          <w:p w14:paraId="4BF03C45" w14:textId="6BEE42AB" w:rsidR="00780087" w:rsidRPr="002C2E1B" w:rsidRDefault="00780087">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002C2E1B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">The major programs generally would be listed in the order that they appear on the SEFSA.  The name of the program should be the federal program name and should be the same that is listed in the schedule of expenditures of federal and state awards.  For cluster of programs audited as major, auditors are required to list the name of the cluster and not each individual program within the cluster.  All the related </w:t>
+                              <w:t xml:space="preserve">The major programs generally would be listed in the order that they appear on the </w:t>
+                            </w:r>
+                            <w:r w:rsidR="009267BA" w:rsidRPr="009267BA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Schedule of Expenditures of Federal and State Awards (SEFSA)</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002C2E1B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.  The name of the program should be the federal program name and should be the same that is listed in the</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009267BA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="009267BA" w:rsidRPr="009267BA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>SEFSA</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002C2E1B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">.  For </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="002C2E1B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>cluster</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="002C2E1B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> of programs audited as major, auditors are required to list the name of the cluster and not each individual program within the cluster.  All the related </w:t>
                             </w:r>
                             <w:r w:rsidR="00E34FC0" w:rsidRPr="002C2E1B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Assistance Listing</w:t>
                             </w:r>
                             <w:r w:rsidRPr="002C2E1B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00E34FC0" w:rsidRPr="002C2E1B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
@@ -2304,94 +2621,180 @@
                             <w:r w:rsidRPr="002C2E1B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>o</w:t>
                             </w:r>
                             <w:r w:rsidR="00E34FC0" w:rsidRPr="002C2E1B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>s</w:t>
                             </w:r>
                             <w:r w:rsidRPr="002C2E1B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>. should be listed.</w:t>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B30AA1" w:rsidRPr="001D5AEB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">of the cluster </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002C2E1B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>should be listed.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1015606C" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:6.85pt;margin-top:17.65pt;width:438.75pt;height:91.5pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4FoTZJQIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv2yAQfp+0/4B4X2xHSdtZcaouXaZJ&#10;XTep3Q/AGNuowDEgsbNfvwOnadRtL9N4QBwH39333d3qetSK7IXzEkxFi1lOiTAcGmm6in5/3L67&#10;osQHZhqmwIiKHoSn1+u3b1aDLcUcelCNcARBjC8HW9E+BFtmmee90MzPwAqDzhacZgFN12WNYwOi&#10;a5XN8/wiG8A11gEX3uPt7eSk64TftoKHr23rRSCqophbSLtLex33bL1iZeeY7SU/psH+IQvNpMGg&#10;J6hbFhjZOfkblJbcgYc2zDjoDNpWcpE4IJsif8XmoWdWJC4ojrcnmfz/g+X3+wf7zZEwfoARC5hI&#10;eHsH/MkTA5uemU7cOAdDL1iDgYsoWTZYXx6/Rql96SNIPXyBBovMdgES0Ng6HVVBngTRsQCHk+hi&#10;DITj5XJ5OS/mS0o4+oriYp4vU1kyVj5/t86HTwI0iYeKOqxqgmf7Ox9iOqx8fhKjeVCy2UqlkuG6&#10;eqMc2TPsgG1aicGrZ8qQAXO5LDA44do2FQ29NI/YFk+TJn8FzdP6E6iWAZtbSV3Rq9MjVkYlP5om&#10;tV5gUk1nJKHMUdqo5qRrGOuRSMwm6R6VrqE5oNYOpl7G2cNDD+4nJQP2cUX9jx1zghL12WC93heL&#10;RWz8ZCxQazTcuac+9zDDEQq5UzIdN2Ealp11susx0tQhBm6wxq1M6r9kdUwfezUV5ThXcRjO7fTq&#10;ZfrXvwAAAP//AwBQSwMEFAAGAAgAAAAhAHlYth7cAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SNyo80MhDXGqCgmOSLQcODrxEluN11HstuHtWU5wHM1o5ptmu/hRnHGOLpCC&#10;fJWBQOqDcTQo+Di83FUgYtJk9BgIFXxjhG17fdXo2oQLveN5nwbBJRRrrcCmNNVSxt6i13EVJiT2&#10;vsLsdWI5D9LM+sLlfpRFlj1Irx3xgtUTPlvsj/uTV3Dc9Qdcy1RtrHu77z5fIy0uKnV7s+yeQCRc&#10;0l8YfvEZHVpm6sKJTBQj6/KRkwrKdQmC/WqTFyA6BUVelSDbRv5/0P4AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAOBaE2SUCAABFBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAeVi2HtwAAAAJAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" strokeweight="4.5pt">
+              <v:shape w14:anchorId="1015606C" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:6.85pt;margin-top:17.65pt;width:438.75pt;height:91.5pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZw+o3JgIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813uRnaQrr6PUqatK&#10;aVop6QewLOtFAYYC9q779R1Yx7HS9qUqD4hh4MzMmTPL61ErshfOSzA1LWY5JcJwaKXZ1vT74+bd&#10;FSU+MNMyBUbU9CA8vV69fbMcbCVK6EG1whEEMb4abE37EGyVZZ73QjM/AysMOjtwmgU03TZrHRsQ&#10;XauszPOLbADXWgdceI+3t5OTrhJ+1wkevnadF4GommJuIe0u7U3cs9WSVVvHbC/5MQ32D1loJg0G&#10;PUHdssDIzsnfoLTkDjx0YcZBZ9B1kotUA1ZT5K+qeeiZFakWJMfbE03+/8Hy+/2D/eZIGD/AiA1M&#10;RXh7B/zJEwPrnpmtuHEOhl6wFgMXkbJssL46fo1U+8pHkGb4Ai02me0CJKCxczqygnUSRMcGHE6k&#10;izEQjpeLxWVZlAtKOPqK4qLMF6ktGauev1vnwycBmsRDTR12NcGz/Z0PMR1WPT+J0Two2W6kUslw&#10;22atHNkzVMAmrVTBq2fKkAFzuSwwOOHatjUNvTSPKIuniZO/guZp/QlUy4DiVlLX9Or0iFWRyY+m&#10;TdILTKrpjEUoc6Q2sjnxGsZmJBKzKWOAyHQD7QG5djBpGWcPDz24n5QMqOOa+h875gQl6rPBfr0v&#10;5vMo/GTMkWs03LmnOfcwwxEKa6dkOq7DNCw76+S2x0iTQgzcYI87mdh/yeqYPmo1NeU4V3EYzu30&#10;6mX6V78AAAD//wMAUEsDBBQABgAIAAAAIQB5WLYe3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUjcqPNDIQ1xqgoJjki0HDg68RJbjddR7Lbh7VlOcBzNaOabZrv4UZxxji6Q&#10;gnyVgUDqg3E0KPg4vNxVIGLSZPQYCBV8Y4Rte33V6NqEC73jeZ8GwSUUa63ApjTVUsbeotdxFSYk&#10;9r7C7HViOQ/SzPrC5X6URZY9SK8d8YLVEz5b7I/7k1dw3PUHXMtUbax7u+8+XyMtLip1e7PsnkAk&#10;XNJfGH7xGR1aZurCiUwUI+vykZMKynUJgv1qkxcgOgVFXpUg20b+f9D+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAJnD6jcmAgAARQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHlYth7cAAAACQEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4BF03C45" w14:textId="1B9D4AAD" w:rsidR="00780087" w:rsidRPr="002C2E1B" w:rsidRDefault="00780087">
+                    <w:p w14:paraId="4BF03C45" w14:textId="6BEE42AB" w:rsidR="00780087" w:rsidRPr="002C2E1B" w:rsidRDefault="00780087">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002C2E1B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">The major programs generally would be listed in the order that they appear on the SEFSA.  The name of the program should be the federal program name and should be the same that is listed in the schedule of expenditures of federal and state awards.  For cluster of programs audited as major, auditors are required to list the name of the cluster and not each individual program within the cluster.  All the related </w:t>
+                        <w:t xml:space="preserve">The major programs generally would be listed in the order that they appear on the </w:t>
+                      </w:r>
+                      <w:r w:rsidR="009267BA" w:rsidRPr="009267BA">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Schedule of Expenditures of Federal and State Awards (SEFSA)</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002C2E1B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.  The name of the program should be the federal program name and should be the same that is listed in the</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009267BA">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="009267BA" w:rsidRPr="009267BA">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>SEFSA</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002C2E1B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">.  For </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="002C2E1B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>cluster</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="002C2E1B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> of programs audited as major, auditors are required to list the name of the cluster and not each individual program within the cluster.  All the related </w:t>
                       </w:r>
                       <w:r w:rsidR="00E34FC0" w:rsidRPr="002C2E1B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Assistance Listing</w:t>
                       </w:r>
                       <w:r w:rsidRPr="002C2E1B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00E34FC0" w:rsidRPr="002C2E1B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
@@ -2401,75 +2804,94 @@
                       <w:r w:rsidRPr="002C2E1B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>o</w:t>
                       </w:r>
                       <w:r w:rsidR="00E34FC0" w:rsidRPr="002C2E1B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>s</w:t>
                       </w:r>
                       <w:r w:rsidRPr="002C2E1B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>. should be listed.</w:t>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B30AA1" w:rsidRPr="001D5AEB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">of the cluster </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002C2E1B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>should be listed.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5076B54F" w14:textId="751666BF" w:rsidR="007361E8" w:rsidRPr="00295C4F" w:rsidRDefault="007361E8" w:rsidP="00052A32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77709F6D" w14:textId="77777777" w:rsidR="007361E8" w:rsidRPr="00295C4F" w:rsidRDefault="007361E8" w:rsidP="00052A32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:sectPr w:rsidR="007361E8" w:rsidRPr="00295C4F" w:rsidSect="00325AD4">
+        <w:sectPr w:rsidR="007361E8" w:rsidRPr="00295C4F" w:rsidSect="009267BA">
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61913AEC" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
@@ -2483,1552 +2905,3011 @@
         <w:t>City of Dogwood, North Carolina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8E4D66" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Schedule of Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3BF77B" w14:textId="5FBBE488" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="3D3BF77B" w14:textId="4FBCC0C3" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00816F05" w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00FD7ED8" w:rsidRPr="00276DA4">
+      <w:r w:rsidR="003F02E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4091F0B7" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4091F0B7" w14:textId="41B182C0" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="003722F9">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...28 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F20D9F1" wp14:editId="171442CF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F20D9F1" wp14:editId="5ED741BA">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:align>center</wp:align>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>596900</wp:posOffset>
+                  <wp:posOffset>281305</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5686425" cy="2076450"/>
-                <wp:effectExtent l="19050" t="19050" r="47625" b="38100"/>
+                <wp:extent cx="5848350" cy="2358390"/>
+                <wp:effectExtent l="19050" t="19050" r="38100" b="41910"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="19" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5686425" cy="2076450"/>
+                          <a:ext cx="5848350" cy="2358390"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="57150" cmpd="thinThick">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="25422F76" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087">
+                          <w:p w14:paraId="25422F76" w14:textId="649DFC95" w:rsidR="00780087" w:rsidRPr="00332640" w:rsidRDefault="00780087">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
+                                <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F0363B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Note to Preparer:  In cases where there are major State programs that are not matches on federal programs, the applicable State information should be included in this Section.  See illustrations for Carolina County and Carolina County Board of Education.</w:t>
+                              <w:t xml:space="preserve">Note to Preparer: </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00332640">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00332640" w:rsidRPr="00332640">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">f the only State awards tested as major </w:t>
+                            </w:r>
+                            <w:r w:rsidR="009267BA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>are</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00332640" w:rsidRPr="00332640">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> the match</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ing</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00332640" w:rsidRPr="00332640">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> of a federal program, a State Award section (and State Report) is not necessary.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00332640">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                            <w:r w:rsidR="009267BA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00332640">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>nformation on the program tested is stated in the Federal Award section and on the Federal Report.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="77238D64" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087" w:rsidP="00FD4733">
+                          <w:p w14:paraId="29F43921" w14:textId="5710D71E" w:rsidR="00780087" w:rsidRDefault="009267BA" w:rsidP="00FD4733">
                             <w:pPr>
                               <w:spacing w:before="120"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
+                                <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F0363B">
+                            <w:r w:rsidRPr="00127622">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
+                                <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">If the only the major State program(s) are federal programs with State matches, the auditor may only issue a federal </w:t>
+                              <w:t>According to the SEFSA</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-                            <w:r w:rsidRPr="00F0363B">
+                            <w:r w:rsidR="003305A6">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
+                                <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>report</w:t>
+                              <w:t xml:space="preserve"> (35-E-6)</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
-                            <w:r w:rsidRPr="00F0363B">
+                            <w:r w:rsidRPr="00127622">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
+                                <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> and it will serve as audited the State program.</w:t>
+                              <w:t xml:space="preserve">, three State programs/projects exceeded the State threshold for a major program </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00127622" w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">of </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>$1,000,000</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003722F9" w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.  T</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">he State Cashflow Loan program was tested as major in the previous </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>year</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003722F9" w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidR="003722F9" w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> therefore it is not required to be tested in the reporting period</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EA73C8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003722F9" w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">SCIF – Lakeside Building </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EA73C8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">was selected by the auditor </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003722F9" w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>as major, since it exceeded $1,000,000 threshold</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00127622" w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">.  </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EA73C8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>T</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00127622" w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">he auditor selected </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003722F9" w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Special Appropriations – Glenwood Sewer </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00127622" w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>to test as major</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EA73C8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="00EA73C8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>i</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EA73C8" w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>n order to</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidR="00EA73C8" w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> meet the percentage of coverage rule of forty percent (40%)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00127622" w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="29F43921" w14:textId="265D5D76" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087" w:rsidP="00FD4733">
+                          <w:p w14:paraId="0432956B" w14:textId="3CBFC6D5" w:rsidR="00095DC5" w:rsidRPr="00095DC5" w:rsidRDefault="00095DC5" w:rsidP="00FD4733">
                             <w:pPr>
                               <w:spacing w:before="120"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F0363B">
+                            <w:r w:rsidRPr="00095DC5">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Since Disaster Grants - Public Assistance</w:t>
-[...16 lines deleted...]
-                              <w:t>(97.036) was audited as major federal, State matching funds meet the requirement of having forty percent (40%) of the State dollars audited as major.</w:t>
+                              <w:t>The State Awards tested as matching of the Disaster Grants – Public Assistance (97.036) were included in the calculation of the percentage of coverage rule for State Awards.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1F20D9F1" id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:47pt;width:447.75pt;height:163.5pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS9T3IJwIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v2yAQ/j5p/wHxfbFj5W1WnapLl2lS&#10;101q9wMwxjEqcAxI7OzX78BpGnXbl2l8QBwHz90999zV9aAVOQjnJZiKTic5JcJwaKTZVfT74/bd&#10;ihIfmGmYAiMqehSeXq/fvrnqbSkK6EA1whEEMb7sbUW7EGyZZZ53QjM/ASsMOltwmgU03S5rHOsR&#10;XausyPNF1oNrrAMuvMfb29FJ1wm/bQUPX9vWi0BURTG3kHaX9jru2fqKlTvHbCf5KQ32D1loJg0G&#10;PUPdssDI3snfoLTkDjy0YcJBZ9C2kotUA1YzzV9V89AxK1ItSI63Z5r8/4Pl94cH+82RMHyAARuY&#10;ivD2DviTJwY2HTM7ceMc9J1gDQaeRsqy3vry9DVS7UsfQer+CzTYZLYPkICG1unICtZJEB0bcDyT&#10;LoZAOF7OF6vFrJhTwtFX5MvFbJ7akrHy+bt1PnwSoEk8VNRhVxM8O9z5ENNh5fOTGM2Dks1WKpUM&#10;t6s3ypEDQwVs00oVvHqmDOkxl+UUgxOubVPR0EnziLJ4Gjn5K2ie1p9AtQwobiV1RVfnR6yMTH40&#10;TZJeYFKNZyxCmRO1kc2R1zDUA5GYTREDRKZraI7ItYNRyzh7eOjA/aSkRx1X1P/YMycoUZ8N9uv9&#10;dDaLwk/GbL4s0HCXnvrSwwxHKKydkvG4CeOw7K2Tuw4jjQoxcIM9bmVi/yWrU/qo1dSU01zFYbi0&#10;06uX6V//AgAA//8DAFBLAwQUAAYACAAAACEAFZcvxdsAAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j9B2srcaNOqwQlIU5VIcERiZYDRydeYqvxOordNvw9ywlOq9GMZt42+8WP4opz&#10;dIEUbDcZCKQ+GEeDgo/Ty0MJIiZNRo+BUME3Rti3q7tG1ybc6B2vxzQILqFYawU2pamWMvYWvY6b&#10;MCGx9xVmrxPLeZBm1jcu96PcZdmj9NoRL1g94bPF/ny8eAXnQ3/CQqaysu4t7z5fIy0uKnW/Xg5P&#10;IBIu6S8Mv/iMDi0zdeFCJopRAT+SFFQ5X3bLqihAdAry3TYD2TbyP3/7AwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAFL1PcgnAgAARQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABWXL8XbAAAABwEAAA8AAAAAAAAAAAAAAAAAgQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" strokeweight="4.5pt">
+              <v:shape w14:anchorId="1F20D9F1" id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:22.15pt;width:460.5pt;height:185.7pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4LmhkJQIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjXNTXiFF26DAO6&#10;C9DuA2RZjoXKokYpsbuvLyWnadBtL8P0IIiidMhzSK6u+tawg0KvwRZ8MhpzpqyESttdwX/cb98t&#10;OfNB2EoYsKrgj8rzq/XbN6vO5WoKDZhKISMQ6/POFbwJweVZ5mWjWuFH4JQlZw3YikAm7rIKRUfo&#10;rcmm4/H7rAOsHIJU3tPtzeDk64Rf10qGb3XtVWCm4JRbSDumvYx7tl6JfIfCNVoe0xD/kEUrtKWg&#10;J6gbEQTbo/4NqtUSwUMdRhLaDOpaS5U4EJvJ+BWbu0Y4lbiQON6dZPL/D1Z+Pdy578hC/wF6KmAi&#10;4d0tyAfPLGwaYXfqGhG6RomKAk+iZFnnfH78GqX2uY8gZfcFKiqy2AdIQH2NbVSFeDJCpwI8nkRX&#10;fWCSLhfL+XK2IJck33S2WM4uU1kykT9/d+jDJwUti4eCI1U1wYvDrQ8xHZE/P4nRPBhdbbUxycBd&#10;uTHIDoI6YJtWYvDqmbGso1wuJimT1lUFD42299QWD4MmfwUdp/Un0FYHam6j24IvT49EHpX8aKvU&#10;ekFoM5yJhLFHaaOag66hL3umKZtZDBCVLqF6JK0Rhl6m2aNDA/iLs476uOD+516g4sx8tlSvy8l8&#10;Hhs/GfPFxZQMPPeU5x5hJUERd86G4yYMw7J3qHcNRRo6xMI11bjWSf2XrI7pU6+mohznKg7DuZ1e&#10;vUz/+gkAAP//AwBQSwMEFAAGAAgAAAAhADOGuHTbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/QdrK/VGnZQU2hCnqpDKEYmWA0cnXmKr8TqK3Tb8PcsJjjOzmnlb7SbfiyuO0QVS&#10;kC8zEEhtMI46BR+nw/0GREyajO4DoYJvjLCrZ3eVLk240Ttej6kTXEKx1ApsSkMpZWwteh2XYUDi&#10;7CuMXieWYyfNqG9c7nu5yrJH6bUjXrB6wBeL7fl48QrO+/aEa5k2W+veiubzNdLkolKL+bR/BpFw&#10;Sn/H8IvP6FAzUxMuZKLoFfAjSUFRPIDgdLvK2WjYyNdPIOtK/uevfwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQC4LmhkJQIAAEUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAzhrh02wAAAAcBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="25422F76" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087">
+                    <w:p w14:paraId="25422F76" w14:textId="649DFC95" w:rsidR="00780087" w:rsidRPr="00332640" w:rsidRDefault="00780087">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
+                          <w:color w:val="0000FF"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F0363B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>Note to Preparer:  In cases where there are major State programs that are not matches on federal programs, the applicable State information should be included in this Section.  See illustrations for Carolina County and Carolina County Board of Education.</w:t>
+                        <w:t xml:space="preserve">Note to Preparer: </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00332640">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00332640" w:rsidRPr="00332640">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">f the only State awards tested as major </w:t>
+                      </w:r>
+                      <w:r w:rsidR="009267BA">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>are</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00332640" w:rsidRPr="00332640">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> the match</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ing</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00332640" w:rsidRPr="00332640">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> of a federal program, a State Award section (and State Report) is not necessary.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00332640">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                      <w:r w:rsidR="009267BA">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00332640">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>nformation on the program tested is stated in the Federal Award section and on the Federal Report.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="77238D64" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087" w:rsidP="00FD4733">
+                    <w:p w14:paraId="29F43921" w14:textId="5710D71E" w:rsidR="00780087" w:rsidRDefault="009267BA" w:rsidP="00FD4733">
                       <w:pPr>
                         <w:spacing w:before="120"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
+                          <w:color w:val="0000FF"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00F0363B">
+                      <w:r w:rsidRPr="00127622">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
+                          <w:color w:val="0000FF"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">If the only the major State program(s) are federal programs with State matches, the auditor may only issue a federal </w:t>
+                        <w:t>According to the SEFSA</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
-                      <w:r w:rsidRPr="00F0363B">
+                      <w:r w:rsidR="003305A6">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
+                          <w:color w:val="0000FF"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>report</w:t>
+                        <w:t xml:space="preserve"> (35-E-6)</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramEnd"/>
-                      <w:r w:rsidRPr="00F0363B">
+                      <w:r w:rsidRPr="00127622">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
+                          <w:color w:val="0000FF"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> and it will serve as audited the State program.</w:t>
+                        <w:t xml:space="preserve">, three State programs/projects exceeded the State threshold for a major program </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00127622" w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">of </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>$1,000,000</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003722F9" w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.  T</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">he State Cashflow Loan program was tested as major in the previous </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>year</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003722F9" w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>,</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidR="003722F9" w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> therefore it is not required to be tested in the reporting period</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EA73C8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                      <w:r w:rsidR="003722F9" w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">SCIF – Lakeside Building </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EA73C8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">was selected by the auditor </w:t>
+                      </w:r>
+                      <w:r w:rsidR="003722F9" w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>as major, since it exceeded $1,000,000 threshold</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00127622" w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">.  </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EA73C8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>T</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00127622" w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">he auditor selected </w:t>
+                      </w:r>
+                      <w:r w:rsidR="003722F9" w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Special Appropriations – Glenwood Sewer </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00127622" w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>to test as major</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EA73C8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidR="00EA73C8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>i</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EA73C8" w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>n order to</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidR="00EA73C8" w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> meet the percentage of coverage rule of forty percent (40%)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00127622" w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="29F43921" w14:textId="265D5D76" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087" w:rsidP="00FD4733">
+                    <w:p w14:paraId="0432956B" w14:textId="3CBFC6D5" w:rsidR="00095DC5" w:rsidRPr="00095DC5" w:rsidRDefault="00095DC5" w:rsidP="00FD4733">
                       <w:pPr>
                         <w:spacing w:before="120"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="0000FF"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00F0363B">
+                      <w:r w:rsidRPr="00095DC5">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="0000FF"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>Since Disaster Grants - Public Assistance</w:t>
-[...16 lines deleted...]
-                        <w:t>(97.036) was audited as major federal, State matching funds meet the requirement of having forty percent (40%) of the State dollars audited as major.</w:t>
+                        <w:t>The State Awards tested as matching of the Disaster Grants – Public Assistance (97.036) were included in the calculation of the percentage of coverage rule for State Awards.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square" anchorx="page"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, which is a </w:t>
+    </w:p>
+    <w:p w14:paraId="4DF2E66A" w14:textId="32384E93" w:rsidR="00E9771C" w:rsidRPr="00127622" w:rsidRDefault="00E9771C" w:rsidP="008554D5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>State Awards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D72ECF" w14:textId="38D137B2" w:rsidR="00B30AA1" w:rsidRPr="00127622" w:rsidRDefault="00B30AA1" w:rsidP="00B30AA1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="630" w:hanging="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Internal control over major State:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222BAA2C" w14:textId="77777777" w:rsidR="00B30AA1" w:rsidRPr="00127622" w:rsidRDefault="00B30AA1" w:rsidP="00B30AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="630" w:hanging="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Material weakness(es) identified?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>____</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
-[...5 lines deleted...]
-        <w:t>State</w:t>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
-[...38 lines deleted...]
-        <w:pStyle w:val="Heading7"/>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="002C0DD7" w14:textId="77777777" w:rsidR="00B30AA1" w:rsidRPr="00127622" w:rsidRDefault="00B30AA1" w:rsidP="00B30AA1">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Significant Deficiency(s) identified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>____yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>none</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reported</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351B98E5" w14:textId="6C8F3959" w:rsidR="00B30AA1" w:rsidRPr="00127622" w:rsidRDefault="00B30AA1" w:rsidP="00B30AA1">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="630" w:hanging="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Type of auditor’s report issued on compliance for major State programs:  Unmodified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC54DF9" w14:textId="77777777" w:rsidR="00B30AA1" w:rsidRPr="00127622" w:rsidRDefault="00B30AA1" w:rsidP="00B30AA1">
+      <w:pPr>
         <w:spacing w:before="240"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="634" w:hanging="634"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Any audit findings disclosed that are</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724D4E4D" w14:textId="77777777" w:rsidR="00B30AA1" w:rsidRPr="00127622" w:rsidRDefault="00B30AA1" w:rsidP="00B30AA1">
+      <w:pPr>
+        <w:ind w:left="634" w:hanging="634"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  required to be reported in accordance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC1E220" w14:textId="2BF1E0F2" w:rsidR="00B30AA1" w:rsidRPr="00127622" w:rsidRDefault="00B30AA1" w:rsidP="00B30AA1">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="634" w:hanging="634"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  with the State Single Audit Implementation Act?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>MATERIAL WEAKNESS</w:t>
-[...22 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">X  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> – </w:t>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1B0CACBC" w14:textId="6E05B28D" w:rsidR="00B30AA1" w:rsidRPr="00127622" w:rsidRDefault="00B30AA1" w:rsidP="003F02E9">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="630" w:hanging="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00127622">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Identification of major State programs:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-90" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9270"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003F02E9" w:rsidRPr="00127622" w14:paraId="7D909E3B" w14:textId="77777777" w:rsidTr="006C0E4C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="783753A3" w14:textId="32DF57DD" w:rsidR="003F02E9" w:rsidRPr="00127622" w:rsidRDefault="003F02E9" w:rsidP="003F02E9">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="634" w:hanging="634"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00127622">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>State Program/Project:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F02E9" w:rsidRPr="00127622" w14:paraId="22C177E8" w14:textId="77777777" w:rsidTr="00D30D8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACF0360" w14:textId="1796D74D" w:rsidR="003F02E9" w:rsidRPr="00127622" w:rsidRDefault="003F02E9" w:rsidP="003F02E9">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="634" w:hanging="634"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00127622">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Disaster Grants - Public Assistance (Presidentially Declared Disasters) – State Match</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F02E9" w:rsidRPr="00127622" w14:paraId="36B7FC0B" w14:textId="77777777" w:rsidTr="00DB5831">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C32B74" w14:textId="77777777" w:rsidR="003F02E9" w:rsidRPr="00127622" w:rsidRDefault="003F02E9" w:rsidP="003F02E9">
+            <w:pPr>
+              <w:ind w:left="634" w:hanging="634"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00127622">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Special Appropriations – Glenwood Sewer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71D5EB7D" w14:textId="134263ED" w:rsidR="003F02E9" w:rsidRPr="00127622" w:rsidRDefault="003F02E9" w:rsidP="003F02E9">
+            <w:pPr>
+              <w:ind w:left="634" w:hanging="634"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00127622">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>State Capital Infrastructure Funds – Lakeside Building</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="63F4779F" w14:textId="1D586BD0" w:rsidR="00B30AA1" w:rsidRPr="001D5AEB" w:rsidRDefault="00B30AA1" w:rsidP="003F02E9">
+      <w:pPr>
+        <w:pStyle w:val="Heading8"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dollar threshold </w:t>
+      </w:r>
+      <w:r w:rsidR="003F02E9" w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for State Major Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00816F05" w:rsidRPr="005857F1">
-[...23 lines deleted...]
-        <w:t xml:space="preserve">  Segregation</w:t>
+      <w:r w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>$__</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
-[...635 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1,000,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349DFFD4" w14:textId="565A8654" w:rsidR="00127622" w:rsidRPr="001D5AEB" w:rsidRDefault="00B30AA1" w:rsidP="00127622">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...106 lines deleted...]
-        <w:pStyle w:val="BodyText3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auditee qualified as </w:t>
+      </w:r>
+      <w:r w:rsidR="003F02E9" w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>low-risk auditee?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="391DAC75" w14:textId="4A57AD7B" w:rsidR="00127622" w:rsidRDefault="009E735B" w:rsidP="00127622">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4A55A9B3" wp14:editId="68B2D7F6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3AA839AD" wp14:editId="604877A6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-19050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>303530</wp:posOffset>
+                  <wp:posOffset>283210</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5924550" cy="1438275"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="18" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5924550" cy="1438275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="57150" cmpd="thinThick">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="57C6B747" w14:textId="5D0CE672" w:rsidR="00780087" w:rsidRPr="005857F1" w:rsidRDefault="00780087">
+                          <w:p w14:paraId="383A4564" w14:textId="72F369DE" w:rsidR="00127622" w:rsidRPr="005857F1" w:rsidRDefault="00127622" w:rsidP="00127622">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005857F1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Note to preparer:  Audit findings must include a reference number in the format meeting the requirements of the data collection form submission to allow for easy referencing audit findings during follow-up.  Audit findings that relate to both the financial statement and federal and/or state awards must be reported in both section II and section III and/or section IV.  However, the reference in one section may be in summary form with a reference to a detailed reporting in the other section of the schedule.</w:t>
+                              <w:t xml:space="preserve">Note to preparer: Audit findings </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00095DC5" w:rsidRPr="00095DC5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">on page 35-E-6.3 </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005857F1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">must include a reference number in the format meeting the requirements of the data collection form submission to allow for easy </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="005857F1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>referencing audit findings</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="005857F1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> during follow-up</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00127622">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>(ex. 2026-001)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005857F1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Audit findings that relate to both the financial statement and federal and/or state awards must be reported in both section II and section III and/or section IV.  However, the reference in one section may be in summary form with a reference to </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="005857F1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>a detailed</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="005857F1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> reporting in the other section of the schedule.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4A55A9B3" id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:23.9pt;width:466.5pt;height:113.25pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCukOzJgIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOkzU14hRdugwD&#10;ugvQ7gNkWbaFSqImKbGzry8lp2l2exmmB0EUpcPDQ3J1PWhF9sJ5Caak+WRKiTAcamnakn572L5Z&#10;UuIDMzVTYERJD8LT6/XrV6veFmIGHahaOIIgxhe9LWkXgi2yzPNOaOYnYIVBZwNOs4Cma7PasR7R&#10;tcpm0+nbrAdXWwdceI+3t6OTrhN+0wgevjSNF4GokiK3kHaX9iru2XrFitYx20l+pMH+gYVm0mDQ&#10;E9QtC4zsnPwNSkvuwEMTJhx0Bk0juUg5YDb59Jds7jtmRcoFxfH2JJP/f7D88/7efnUkDO9gwAKm&#10;JLy9A/7oiYFNx0wrbpyDvhOsxsB5lCzrrS+OX6PUvvARpOo/QY1FZrsACWhonI6qYJ4E0bEAh5Po&#10;YgiE4+XiajZfLNDF0ZfPL5azy0WKwYrn79b58EGAJvFQUodVTfBsf+dDpMOK5ycxmgcl661UKhmu&#10;rTbKkT3DDtimdUT/6ZkypEcul3liom1d0tBJ84Bt8Thq8lfQaVp/AtUyYHMrqUu6PD1iRVTyvalT&#10;6wUm1XjGJJQ5ShvVHHUNQzUQiWwuYoCodAX1AbV2MPYyzh4eOnA/KOmxj0vqv++YE5SojwbrdZXP&#10;57HxkzFfXM7QcOee6tzDDEcozJ2S8bgJ47DsrJNth5HGDjFwgzVuZFL/hdWRPvZqKspxruIwnNvp&#10;1cv0r58AAAD//wMAUEsDBBQABgAIAAAAIQDoLDtN2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqEMTaBuyqSokOCLRcuDoxEscNV5HsduGv2c5wXFnRjNvq+3sB3WmKfaB&#10;Ee4XGSjiNtieO4SPw8vdGlRMhq0ZAhPCN0XY1tdXlSltuPA7nfepU1LCsTQILqWx1Dq2jryJizAS&#10;i/cVJm+SnFOn7WQuUu4HvcyyR+1Nz7LgzEjPjtrj/uQRjrv2QA86rTeufyuaz9fIcx8Rb2/m3ROo&#10;RHP6C8MvvqBDLUxNOLGNakCQRxJCsRJ+cTd5LkKDsFwVOei60v/56x8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAQrpDsyYCAABFBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA6Cw7TdsAAAAHAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" o:allowincell="f" strokeweight="4.5pt">
+              <v:shape w14:anchorId="3AA839AD" id="Text Box 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-1.5pt;margin-top:22.3pt;width:466.5pt;height:113.25pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhWRpYJgIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N45Tp8lacVbbbFNV&#10;2l6k3X4AxthGixkKJHb69R2wN5veXqrygBgGzpw5M7O5HjpFjsI6Cbqg6WxOidAcKqmbgn592L9a&#10;U+I80xVToEVBT8LR6+3LF5ve5GIBLahKWIIg2uW9KWjrvcmTxPFWdMzNwAiNzhpsxzyatkkqy3pE&#10;71SymM/fJD3Yyljgwjm8vR2ddBvx61pw/7munfBEFRS5+bjbuJdhT7YbljeWmVbyiQb7BxYdkxqD&#10;nqFumWfkYOVvUJ3kFhzUfsahS6CuJRcxB8wmnf+SzX3LjIi5oDjOnGVy/w+Wfzremy+W+OEtDFjA&#10;mIQzd8AfHdGwa5luxI210LeCVRg4DZIlvXH59DVI7XIXQMr+I1RYZHbwEIGG2nZBFcyTIDoW4HQW&#10;XQyecLxcXi2y5RJdHH1p9nq9WC1jDJY/fTfW+fcCOhIOBbVY1QjPjnfOBzosf3oSojlQstpLpaJh&#10;m3KnLDky7IB9XBP6T8+UJj1yWaWRSWeqgvpW6gdsi8dRk7+CzuP6E2gnPTa3kl1B1+dHLA9KvtNV&#10;bD3PpBrPmITSk7RBzVFXP5QDkcgmCwGC0iVUJ9TawtjLOHt4aMF+p6THPi6o+3ZgVlCiPmis11Wa&#10;ZaHxo5EtVws07KWnvPQwzREKc6dkPO78OCwHY2XTYqSxQzTcYI1rGdV/ZjXRx16NRZnmKgzDpR1f&#10;PU//9gcAAAD//wMAUEsDBBQABgAIAAAAIQA0LcBl3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtZW4tU7aUNo0TlUhwRGJlgNHJ15iq/E6it02/D3LCY6zs5p5U+0n34srjtEF&#10;UpAvMhBIbTCOOgUfp5f5BkRMmozuA6GCb4ywr+/vKl2acKN3vB5TJziEYqkV2JSGUsrYWvQ6LsKA&#10;xN5XGL1OLMdOmlHfONz3cplla+m1I26wesBni+35ePEKzof2hI8ybbbWvRXN52ukyUWlHmbTYQci&#10;4ZT+nuEXn9GhZqYmXMhE0SuYr3hKUlAUaxDsb1cZHxoFy6c8B1lX8v+C+gcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDhWRpYJgIAAEUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQA0LcBl3QAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" o:allowincell="f" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="57C6B747" w14:textId="5D0CE672" w:rsidR="00780087" w:rsidRPr="005857F1" w:rsidRDefault="00780087">
+                    <w:p w14:paraId="383A4564" w14:textId="72F369DE" w:rsidR="00127622" w:rsidRPr="005857F1" w:rsidRDefault="00127622" w:rsidP="00127622">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005857F1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>Note to preparer:  Audit findings must include a reference number in the format meeting the requirements of the data collection form submission to allow for easy referencing audit findings during follow-up.  Audit findings that relate to both the financial statement and federal and/or state awards must be reported in both section II and section III and/or section IV.  However, the reference in one section may be in summary form with a reference to a detailed reporting in the other section of the schedule.</w:t>
+                        <w:t xml:space="preserve">Note to preparer: Audit findings </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00095DC5" w:rsidRPr="00095DC5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">on page 35-E-6.3 </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005857F1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">must include a reference number in the format meeting the requirements of the data collection form submission to allow for easy </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="005857F1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>referencing audit findings</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="005857F1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> during follow-up</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00127622">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>(ex. 2026-001)</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005857F1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Audit findings that relate to both the financial statement and federal and/or state awards must be reported in both section II and section III and/or section IV.  However, the reference in one section may be in summary form with a reference to </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="005857F1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>a detailed</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="005857F1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> reporting in the other section of the schedule.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5034E285" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="2E84E093" w14:textId="4DCCF173" w:rsidR="00127622" w:rsidRPr="005857F1" w:rsidRDefault="00127622" w:rsidP="00127622">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17E2E2D5" w14:textId="38BB0391" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00F0363B">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText3"/>
+    <w:p w14:paraId="087CF21F" w14:textId="0FA2315E" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C" w:rsidP="00CA4751">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidSect="00325AD4">
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="432" w:right="1152" w:bottom="432" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
+          <w:pgNumType w:start="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA8FA10" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>City of Dogwood, North Carolina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8E22A9" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Schedule of Findings and Questioned Costs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD48822" w14:textId="7F57647B" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C" w:rsidP="005857F1">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the Fiscal Year Ended June 30, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00816F05" w:rsidRPr="00276DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009E735B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0D3425" w14:textId="77777777" w:rsidR="00127622" w:rsidRPr="005857F1" w:rsidRDefault="00127622" w:rsidP="00127622">
+      <w:pPr>
+        <w:pStyle w:val="Heading7"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Section II – Financial Statement Findings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12251345" w14:textId="77777777" w:rsidR="00127622" w:rsidRPr="005857F1" w:rsidRDefault="00127622" w:rsidP="009E735B">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk82006960"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MATERIAL WEAKNESS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2872BAEE" w14:textId="4C98E300" w:rsidR="00127622" w:rsidRPr="005857F1" w:rsidRDefault="00127622" w:rsidP="009E735B">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="009E735B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>001</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Segregation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Duties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6774BF26" w14:textId="77777777" w:rsidR="00127622" w:rsidRPr="005857F1" w:rsidRDefault="00127622" w:rsidP="009E735B">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assignment of responsibilities should be segregated so that one person is not responsible for the authorization and recording of a transaction and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the custody</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the related asset.  There needs to be a reconciliation or control activity to provide reasonable assurance that transactions are handled appropriately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFFF84E" w14:textId="77777777" w:rsidR="00127622" w:rsidRPr="005857F1" w:rsidRDefault="00127622" w:rsidP="009E735B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Condition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Key</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duties and functions are not segregated among City personnel.  This is especially a concern in the cash management, account receivable, purchasing, and payroll functions in all departments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C415B6B" w14:textId="77777777" w:rsidR="00127622" w:rsidRPr="005857F1" w:rsidRDefault="00127622" w:rsidP="009E735B">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Transaction</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> could be mishandled, due to errors or fraud that could lead to loss of assets or the reporting of misleading financial information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6893E118" w14:textId="77777777" w:rsidR="00127622" w:rsidRPr="005857F1" w:rsidRDefault="00127622" w:rsidP="009E735B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cause</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  There</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are a limited number of personnel for certain functions and lack of board oversight.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E50B84C" w14:textId="0900EFE3" w:rsidR="00127622" w:rsidRPr="005857F1" w:rsidRDefault="00127622" w:rsidP="009E735B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Identification of a repeat finding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a repeat finding from the immediate previous audit, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008410A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="008410A8" w:rsidRPr="008410A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-001.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268F2CD8" w14:textId="07FFF84A" w:rsidR="00127622" w:rsidRPr="005857F1" w:rsidRDefault="00127622" w:rsidP="009E735B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recommendation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duties should be separated as much as possible, by possibly training and utilizing non-financial personnel and utilizing alternative controls.  The governing board should provide some of these controls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44028235" w14:textId="230C35B8" w:rsidR="00E9771C" w:rsidRDefault="009E735B" w:rsidP="009E735B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C5A5804" wp14:editId="42C00C96">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="535C05E1" wp14:editId="020A13AF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-9525</wp:posOffset>
+                  <wp:posOffset>9525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>979805</wp:posOffset>
+                  <wp:posOffset>481330</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5852160" cy="640080"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="17" name="Text Box 5"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5852160" cy="640080"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="57150" cmpd="thinThick">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="18B26CA5" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="005857F1" w:rsidRDefault="00780087">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText3"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005857F1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Note to Preparer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="005857F1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>:  For</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="005857F1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> illustrations of compliance findings, see Carolina County and Carolina County Board of Education.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0FFEC6CB" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="005857F1" w:rsidRDefault="00780087">
+                            <w:pPr>
+                              <w:ind w:left="720" w:hanging="720"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3C1D0CD9" w14:textId="77777777" w:rsidR="00780087" w:rsidRDefault="00780087"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="535C05E1" id="Text Box 5" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.75pt;margin-top:37.9pt;width:460.8pt;height:50.4pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC45zGzJQIAAEQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv2yAQfp+0/4B4X2xHSZpZcaouXaZJ&#10;XTep3Q/AGMeowDEgsbNfvwOnadRtL9N4QBwH39333d3qetCKHITzEkxFi0lOiTAcGml2Ff3+uH23&#10;pMQHZhqmwIiKHoWn1+u3b1a9LcUUOlCNcARBjC97W9EuBFtmmeed0MxPwAqDzhacZgFNt8sax3pE&#10;1yqb5vki68E11gEX3uPt7eik64TftoKHr23rRSCqophbSLtLex33bL1i5c4x20l+SoP9QxaaSYNB&#10;z1C3LDCyd/I3KC25Aw9tmHDQGbSt5CJxQDZF/orNQ8esSFxQHG/PMvn/B8vvDw/2myNh+AADFjCR&#10;8PYO+JMnBjYdMztx4xz0nWANBi6iZFlvfXn6GqX2pY8gdf8FGiwy2wdIQEPrdFQFeRJExwIcz6KL&#10;IRCOl/PlfFos0MXRt5jl+TJVJWPl82/rfPgkQJN4qKjDoiZ0drjzIWbDyucnMZgHJZutVCoZbldv&#10;lCMHhg2wTSsRePVMGdJjKlfFPCaibVPR0EnziF3xNEryV9A8rT+Bahmwt5XUFV2eH7EyCvnRNKnz&#10;ApNqPCMJZU7KRjFHWcNQD0RiNvMYIApdQ3NEqR2MrYyjh4cO3E9Kemzjivofe+YEJeqzwXK9L2az&#10;2PfJmM2vpmi4S0996WGGIxRyp2Q8bsI4K3vr5K7DSGODGLjBErcyqf+S1Sl9bNVUlNNYxVm4tNOr&#10;l+Ff/wIAAP//AwBQSwMEFAAGAAgAAAAhANwq413bAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1lbhRp4WkbRqnqpDgiETbA0cnXmKr8TqK3Tb8PcsJjrMzmn1T7SbfiyuO0QVS&#10;sJhnIJDaYBx1Ck7H18c1iJg0Gd0HQgXfGGFX399VujThRh94PaROcAnFUiuwKQ2llLG16HWchwGJ&#10;va8wep1Yjp00o75xue/lMssK6bUj/mD1gC8W2/Ph4hWc9+0Rc5nWG+ven5vPt0iTi0o9zKb9FkTC&#10;Kf2F4Ref0aFmpiZcyETRs845qGCV8wC2N8unBYiG76uiAFlX8v+A+gcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQC45zGzJQIAAEQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDcKuNd2wAAAAgBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" o:allowincell="f" strokeweight="4.5pt">
+                <v:stroke linestyle="thinThick"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="18B26CA5" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="005857F1" w:rsidRDefault="00780087">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText3"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005857F1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Note to Preparer</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="005857F1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>:  For</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="005857F1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> illustrations of compliance findings, see Carolina County and Carolina County Board of Education.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0FFEC6CB" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="005857F1" w:rsidRDefault="00780087">
+                      <w:pPr>
+                        <w:ind w:left="720" w:hanging="720"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3C1D0CD9" w14:textId="77777777" w:rsidR="00780087" w:rsidRDefault="00780087"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00127622" w:rsidRPr="009E735B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Views of responsible officials and planned corrective actions</w:t>
+      </w:r>
+      <w:r w:rsidR="00127622" w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: The city agrees with this finding and will adhere to the correc</w:t>
+      </w:r>
+      <w:r w:rsidR="008410A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00127622" w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="008410A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidR="00127622" w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> action plan on page 35-E-6.4 in this audit report</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="61E29679" w14:textId="52342E9F" w:rsidR="009E735B" w:rsidRPr="005857F1" w:rsidRDefault="009E735B" w:rsidP="009E735B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="637145DF" w14:textId="3C43653E" w:rsidR="00127622" w:rsidRPr="005857F1" w:rsidRDefault="00127622" w:rsidP="00127622">
+      <w:pPr>
+        <w:pStyle w:val="Heading7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Section III – Federal Award Findings and Questioned Costs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACA2560" w14:textId="77777777" w:rsidR="00127622" w:rsidRDefault="00127622" w:rsidP="00127622">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>None reported.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43005A6E" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F99FEF4" w14:textId="57931EA1" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:pStyle w:val="Heading7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Section IV – State Award Findings and Questioned Costs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D6E467" w14:textId="34171F73" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0536BC" w14:textId="3B02191A" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">None reported. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C415F4B" w14:textId="5A89BD5B" w:rsidR="008554D5" w:rsidRPr="00295C4F" w:rsidRDefault="009E735B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C5A5804" wp14:editId="1FB650A0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>307975</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5857875" cy="1400175"/>
                 <wp:effectExtent l="19050" t="19050" r="47625" b="47625"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="16" name="Text Box 39"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5857875" cy="1400175"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
@@ -4039,61 +5920,82 @@
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="4E8DF22D" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="005857F1" w:rsidRDefault="00780087" w:rsidP="006D7C71">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005857F1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Note to Preparer:  </w:t>
+                              <w:t>Note to Preparer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="005857F1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">:  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="005857F1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Uniform Guidance requires the auditor to include in the finding:</w:t>
+                              <w:t>Uniform</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="005857F1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Guidance requires the auditor to include in the finding:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="369074B3" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="005857F1" w:rsidRDefault="00780087" w:rsidP="009F6CA2">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="16"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005857F1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Information to provide perspective for judging the prevalence and consequences of the audit findings, such as whether the audit findings represent an isolated instance or a systematic problem</w:t>
                             </w:r>
@@ -4105,123 +6007,164 @@
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">.  </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5ED9D463" w14:textId="1DED829B" w:rsidR="00780087" w:rsidRPr="005857F1" w:rsidRDefault="00780087" w:rsidP="009F6CA2">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="16"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005857F1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">If applicable, identification of whether the audit finding was a repeat of a finding in the immediately prior audit and if </w:t>
+                              <w:t xml:space="preserve">If applicable, </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="005857F1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>identification of</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="005857F1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> whether the audit finding was a repeat of a finding in the immediately prior audit and if </w:t>
                             </w:r>
                             <w:r w:rsidR="00787B65" w:rsidRPr="005857F1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>so,</w:t>
                             </w:r>
                             <w:r w:rsidRPr="005857F1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> any applicable prior audit finding numbers.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0C5A5804" id="Text Box 39" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-.75pt;margin-top:77.15pt;width:461.25pt;height:110.25pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAit6FNJQIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkiUz4hRdugwD&#10;ugvQ7gNkWbaFSqImKbG7rx8lp2l2exnmB0E0qUPy8HBzNWpFjsJ5CaaixSynRBgOjTRdRb/e71+t&#10;KfGBmYYpMKKij8LTq+3LF5vBlmIOPahGOIIgxpeDrWgfgi2zzPNeaOZnYIVBZwtOs4Cm67LGsQHR&#10;tcrmef46G8A11gEX3uPfm8lJtwm/bQUPn9vWi0BURbG2kE6Xzjqe2XbDys4x20t+KoP9QxWaSYNJ&#10;z1A3LDBycPI3KC25Aw9tmHHQGbSt5CL1gN0U+S/d3PXMitQLkuPtmSb//2D5p+Od/eJIGN/CiANM&#10;TXh7C/zBEwO7nplOXDsHQy9Yg4mLSFk2WF+enkaqfekjSD18hAaHzA4BEtDYOh1ZwT4JouMAHs+k&#10;izEQjj+X6+VqvVpSwtFXLPK8QCPmYOXTc+t8eC9Ak3ipqMOpJnh2vPVhCn0Kidk8KNnspVLJcF29&#10;U44cGSpgn74T+k9hypABa1kVSyySa9tUNPTS3KMsHiZO/gqap+9PoFoGFLeSuqLrcxArI5PvTJOk&#10;F5hU0x37VeZEbWRz4jWM9UgkVrOICSLTNTSPyLWDScu4e3jpwX2nZEAdV9R/OzAnKFEfDM7rTbFY&#10;ROEnY7FczdFwl5760sMMRyjsnZLpugvTshysk12PmSaFGLjGGbcysf9c1al81Gqa32mv4jJc2inq&#10;efu3PwAAAP//AwBQSwMEFAAGAAgAAAAhAN0leFjeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAMhu9IvENkJG5b2q2Frms6TUhwRGLjwDFtvKZa41RNtpW3x5zgaPvT7++vdrMbxBWn0HtS&#10;kC4TEEitNz11Cj6Pr4sCRIiajB48oYJvDLCr7+8qXRp/ow+8HmInOIRCqRXYGMdSytBadDos/YjE&#10;t5OfnI48Tp00k75xuBvkKkmepNM98QerR3yx2J4PF6fgvG+PmMtYbGz/njVfb4HmPij1+DDvtyAi&#10;zvEPhl99VoeanRp/IRPEoGCR5kzyPs/WIBjYrFIu1yhYP2cFyLqS/yvUPwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAit6FNJQIAAEUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDdJXhY3gAAAAoBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" strokeweight="4.5pt">
+              <v:shape w14:anchorId="0C5A5804" id="Text Box 39" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:410.05pt;margin-top:24.25pt;width:461.25pt;height:110.25pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjLDpPJQIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkiYz4hRdugwD&#10;um5Auw+QZdkWKouapMTOvn6U7KbZ7WWYHwTRpA7Jw8PN9dApchTWSdAFzWYpJUJzqKRuCvr1cf9m&#10;TYnzTFdMgRYFPQlHr7evX216k4s5tKAqYQmCaJf3pqCt9yZPEsdb0TE3AyM0OmuwHfNo2iapLOsR&#10;vVPJPE2vkh5sZSxw4Rz+vR2ddBvx61pw/7munfBEFRRr8/G08SzDmWw3LG8sM63kUxnsH6romNSY&#10;9Ax1yzwjByt/g+okt+Cg9jMOXQJ1LbmIPWA3WfpLNw8tMyL2guQ4c6bJ/T9Yfn98MF8s8cM7GHCA&#10;sQln7oA/OaJh1zLdiBtroW8FqzBxFihLeuPy6Wmg2uUugJT9J6hwyOzgIQINte0CK9gnQXQcwOlM&#10;uhg84fhzuV6u1qslJRx92SJNMzRCDpY/PzfW+Q8COhIuBbU41QjPjnfOj6HPISGbAyWrvVQqGrYp&#10;d8qSI0MF7OM3of8UpjTpsZZVtsQieWeqgvpW6keUxdPIyV9B0/j9CbSTHsWtZFfQ9TmI5YHJ97qK&#10;0vNMqvGO/So9URvYHHn1QzkQidVchQSB6RKqE3JtYdQy7h5eWrDfKelRxwV13w7MCkrUR43zepst&#10;FkH40VgsV3M07KWnvPQwzREKe6dkvO78uCwHY2XTYqZRIRpucMa1jOy/VDWVj1qN85v2KizDpR2j&#10;XrZ/+wMAAP//AwBQSwMEFAAGAAgAAAAhAFP33wzbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNyoQ9RWScimqpDgiETLgaOTLLHVeB3Fbhv+nuUEtx3NaOZtvVv8qC40RxcY&#10;4XGVgSLuQu94QPg4vjwUoGIy3JsxMCF8U4Rdc3tTm6oPV36nyyENSko4VgbBpjRVWsfOkjdxFSZi&#10;8b7C7E0SOQ+6n81Vyv2o8yzbam8cy4I1Ez1b6k6Hs0c47bsjbXQqSuve1u3na+TFRcT7u2X/BCrR&#10;kv7C8Isv6NAIUxvO3Ec1IsgjCWFdbECJW+a5HC1Cvi0z0E2t//M3PwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAjLDpPJQIAAEUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBT998M2wAAAAcBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4E8DF22D" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="005857F1" w:rsidRDefault="00780087" w:rsidP="006D7C71">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005857F1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Note to Preparer:  </w:t>
+                        <w:t>Note to Preparer</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="005857F1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">:  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="005857F1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>Uniform Guidance requires the auditor to include in the finding:</w:t>
+                        <w:t>Uniform</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="005857F1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Guidance requires the auditor to include in the finding:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="369074B3" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="005857F1" w:rsidRDefault="00780087" w:rsidP="009F6CA2">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="16"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005857F1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Information to provide perspective for judging the prevalence and consequences of the audit findings, such as whether the audit findings represent an isolated instance or a systematic problem</w:t>
                       </w:r>
@@ -4233,242 +6176,99 @@
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">.  </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5ED9D463" w14:textId="1DED829B" w:rsidR="00780087" w:rsidRPr="005857F1" w:rsidRDefault="00780087" w:rsidP="009F6CA2">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="16"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005857F1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">If applicable, identification of whether the audit finding was a repeat of a finding in the immediately prior audit and if </w:t>
+                        <w:t xml:space="preserve">If applicable, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="005857F1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>identification of</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="005857F1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> whether the audit finding was a repeat of a finding in the immediately prior audit and if </w:t>
                       </w:r>
                       <w:r w:rsidR="00787B65" w:rsidRPr="005857F1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>so,</w:t>
                       </w:r>
                       <w:r w:rsidRPr="005857F1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> any applicable prior audit finding numbers.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00582ABD" w:rsidRPr="005857F1">
-[...161 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="72F1B85A" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00C03229" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E9771C" w:rsidRPr="00C03229" w:rsidSect="00325AD4">
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -4676,77 +6476,86 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="002049B7" w14:textId="5DEE15AA" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Corrective Action Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B88FD3" w14:textId="2A585F6D" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="71B88FD3" w14:textId="66B21AA0" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="009E735B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50728125" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53D15B75" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -4773,68 +6582,78 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MATERIAL WEAKNESS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A8D0B23" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FF10F77" w14:textId="272630A6" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00FD7ED8">
+    <w:p w14:paraId="1FF10F77" w14:textId="44F198AC" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00FD7ED8">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00660D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00295C4F" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -4999,107 +6818,127 @@
       </w:r>
       <w:r w:rsidR="00977F99" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>grega</w:t>
       </w:r>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">tion.  </w:t>
       </w:r>
       <w:r w:rsidR="00780087" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">However, the risk of </w:t>
       </w:r>
-      <w:r w:rsidR="00977F99" w:rsidRPr="005857F1">
-[...14 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00977F99" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>not segregated</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00977F99" w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> certain</w:t>
+      </w:r>
+      <w:r w:rsidR="00780087" w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duties </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00977F99" w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00780087" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> not worth </w:t>
       </w:r>
       <w:r w:rsidR="00977F99" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00780087" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">additional costs.  </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00977F99" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nonfinancial employees will be trained and provide some assistance.  </w:t>
+        <w:t>Nonfinancial</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00977F99" w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employees will be trained and provide some assistance.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70813B75" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28D2F4B6" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -5251,69 +7090,87 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5810250" cy="1114425"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="57150" cmpd="thinThick">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="089CE20B" w14:textId="72E25B71" w:rsidR="00780087" w:rsidRPr="005857F1" w:rsidRDefault="00780087" w:rsidP="00D22932">
+                          <w:p w14:paraId="089CE20B" w14:textId="0D051C79" w:rsidR="00780087" w:rsidRPr="005857F1" w:rsidRDefault="00780087" w:rsidP="00D22932">
                             <w:pPr>
                               <w:pStyle w:val="BodyText3"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005857F1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Note to Preparer:  The auditee must prepare a separate corrective action plan that addresses each current year finding that includes the names(s) of the contact person(s) responsible for corrective action, the corrective action planned, and the anticipated completion date.  The correction action plan should be presented on a separate schedule and on auditee letterhead (OMB FAQ on Uniform Guidance, </w:t>
+                              <w:t>Note to Preparer:  The auditee must prepare a separate corrective action plan that addresses each current year finding that includes the names(s) of the contact person(s) responsible for corrective action, the corrective action planned, and the anticipated completion date.  The correcti</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008410A8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ve</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005857F1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> action plan should be presented on a separate schedule and on auditee letterhead (OMB FAQ on Uniform Guidance, </w:t>
                             </w:r>
                             <w:r w:rsidR="007D0F52" w:rsidRPr="005857F1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>May</w:t>
                             </w:r>
                             <w:r w:rsidRPr="005857F1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="007D0F52" w:rsidRPr="005857F1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
@@ -5355,73 +7212,91 @@
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="00EF4BAD" id="Text Box 40" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.5pt;margin-top:22.05pt;width:457.5pt;height:87.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbNTTpJAIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v2yAQ/j5p/wHxfbEdJW1nxam6dJkm&#10;dd2kdj8AY2yjAseAxM5+/Q6cptnbl2l8QBwHzz333N3qetSK7IXzEkxFi1lOiTAcGmm6in593L65&#10;osQHZhqmwIiKHoSn1+vXr1aDLcUcelCNcARBjC8HW9E+BFtmmee90MzPwAqDzhacZgFN12WNYwOi&#10;a5XN8/wiG8A11gEX3uPt7eSk64TftoKHz23rRSCqosgtpN2lvY57tl6xsnPM9pIfabB/YKGZNBj0&#10;BHXLAiM7J3+D0pI78NCGGQedQdtKLlIOmE2R/5LNQ8+sSLmgON6eZPL/D5bf7x/sF0fC+A5GLGBK&#10;wts74E+eGNj0zHTixjkYesEaDFxEybLB+vL4NUrtSx9B6uETNFhktguQgMbW6agK5kkQHQtwOIku&#10;xkA4Xi6viny+RBdHX1EUi8V8mWKw8vm7dT58EKBJPFTUYVUTPNvf+RDpsPL5SYzmQclmK5VKhuvq&#10;jXJkz7ADtmkd0X96pgwZkMtlkZho21Q09NI8Yls8TZr8FTRP60+gWgZsbiV1Ra9Oj1gZlXxvmtR6&#10;gUk1nTEJZY7SRjUnXcNYj0Qim4sYICpdQ3NArR1MvYyzh4ce3HdKBuzjivpvO+YEJeqjwXq9RUFj&#10;4ydjsbyco+HOPfW5hxmOUJg7JdNxE6Zh2Vknux4jTR1i4AZr3Mqk/gurI33s1VSU41zFYTi306uX&#10;6V//AAAA//8DAFBLAwQUAAYACAAAACEABg5cF9wAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3KiTKFRNiFNVSHBEouXA0YmX2Gq8jmK3DX/PcmqPs7OaedNsFz+KM87RBVKQ&#10;rzIQSH0wjgYFX4e3pw2ImDQZPQZCBb8YYdve3zW6NuFCn3jep0FwCMVaK7ApTbWUsbfodVyFCYm9&#10;nzB7nVjOgzSzvnC4H2WRZWvptSNusHrCV4v9cX/yCo67/oDPMm0q6z7K7vs90uKiUo8Py+4FRMIl&#10;XZ/hH5/RoWWmLpzIRDEqqHhJUlCWOQi2q6LkQ6egyKs1yLaRtwPaPwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCbNTTpJAIAAEUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAGDlwX3AAAAAgBAAAPAAAAAAAAAAAAAAAAAH4EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" o:allowincell="f" strokeweight="4.5pt">
+              <v:shape w14:anchorId="00EF4BAD" id="Text Box 40" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.5pt;margin-top:22.05pt;width:457.5pt;height:87.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7e8EFJAIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7ajpNlacVbbbFNV&#10;2l6k3X4AxthGCwwFEjv9+g44m01vL1V5QAwDZ86cmVlfj1qRg3BegqloMcspEYZDI01X0a8Pu1dX&#10;lPjATMMUGFHRo/D0evPyxXqwpZhDD6oRjiCI8eVgK9qHYMss87wXmvkZWGHQ2YLTLKDpuqxxbEB0&#10;rbJ5nr/OBnCNdcCF93h7OznpJuG3reDhc9t6EYiqKHILaXdpr+Oebdas7ByzveQnGuwfWGgmDQY9&#10;Q92ywMjeyd+gtOQOPLRhxkFn0LaSi5QDZlPkv2Rz3zMrUi4ojrdnmfz/g+WfDvf2iyNhfAsjFjAl&#10;4e0d8EdPDGx7Zjpx4xwMvWANBi6iZNlgfXn6GqX2pY8g9fARGiwy2wdIQGPrdFQF8ySIjgU4nkUX&#10;YyAcL5dXRT5fooujryiKxWK+TDFY+fTdOh/eC9AkHirqsKoJnh3ufIh0WPn0JEbzoGSzk0olw3X1&#10;VjlyYNgBu7RO6D89U4YMyGVVJCbaNhUNvTQP2BaPkyZ/Bc3T+hOolgGbW0ld0avzI1ZGJd+ZJrVe&#10;YFJNZ0xCmZO0Uc1J1zDWI5HIZhUDRKVraI6otYOpl3H28NCD+07JgH1cUf9tz5ygRH0wWK83KGhs&#10;/GQslqs5Gu7SU196mOEIhblTMh23YRqWvXWy6zHS1CEGbrDGrUzqP7M60cdeTUU5zVUchks7vXqe&#10;/s0PAAAA//8DAFBLAwQUAAYACAAAACEABg5cF9wAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3KiTKFRNiFNVSHBEouXA0YmX2Gq8jmK3DX/PcmqPs7OaedNsFz+KM87RBVKQ&#10;rzIQSH0wjgYFX4e3pw2ImDQZPQZCBb8YYdve3zW6NuFCn3jep0FwCMVaK7ApTbWUsbfodVyFCYm9&#10;nzB7nVjOgzSzvnC4H2WRZWvptSNusHrCV4v9cX/yCo67/oDPMm0q6z7K7vs90uKiUo8Py+4FRMIl&#10;XZ/hH5/RoWWmLpzIRDEqqHhJUlCWOQi2q6LkQ6egyKs1yLaRtwPaPwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQA7e8EFJAIAAEUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAGDlwX3AAAAAgBAAAPAAAAAAAAAAAAAAAAAH4EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" o:allowincell="f" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="089CE20B" w14:textId="72E25B71" w:rsidR="00780087" w:rsidRPr="005857F1" w:rsidRDefault="00780087" w:rsidP="00D22932">
+                    <w:p w14:paraId="089CE20B" w14:textId="0D051C79" w:rsidR="00780087" w:rsidRPr="005857F1" w:rsidRDefault="00780087" w:rsidP="00D22932">
                       <w:pPr>
                         <w:pStyle w:val="BodyText3"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005857F1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Note to Preparer:  The auditee must prepare a separate corrective action plan that addresses each current year finding that includes the names(s) of the contact person(s) responsible for corrective action, the corrective action planned, and the anticipated completion date.  The correction action plan should be presented on a separate schedule and on auditee letterhead (OMB FAQ on Uniform Guidance, </w:t>
+                        <w:t>Note to Preparer:  The auditee must prepare a separate corrective action plan that addresses each current year finding that includes the names(s) of the contact person(s) responsible for corrective action, the corrective action planned, and the anticipated completion date.  The correcti</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008410A8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ve</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005857F1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> action plan should be presented on a separate schedule and on auditee letterhead (OMB FAQ on Uniform Guidance, </w:t>
                       </w:r>
                       <w:r w:rsidR="007D0F52" w:rsidRPr="005857F1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>May</w:t>
                       </w:r>
                       <w:r w:rsidRPr="005857F1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="007D0F52" w:rsidRPr="005857F1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
@@ -5545,75 +7420,84 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Carolina County, North Carolina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD6153D" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Schedule of Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F97CFB" w14:textId="4B2B7486" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="71F97CFB" w14:textId="798A25BC" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="009E735B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B3C8F64" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D559984" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5718,66 +7602,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on whether the financial statements audited were prepared in accordance </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006A47CA" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006A47CA" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> GAAP</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:  Un</w:t>
       </w:r>
       <w:r w:rsidR="00C546AD" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>modified</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1DAE8D52" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C703B5C" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5813,255 +7699,283 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Material weakness(es) identified?</w:t>
       </w:r>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>____yes</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t>____</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve">X  </w:t>
       </w:r>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4914B8B7" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A79E798" w14:textId="202FA012" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="004D706F" w:rsidP="005D2FA8">
+    <w:p w14:paraId="6A79E798" w14:textId="454ED786" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="004D706F" w:rsidP="005D2FA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Significant Deficiency</w:t>
       </w:r>
       <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(s) identified</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">(s) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">X  </w:t>
+        </w:rPr>
+        <w:t>identified</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>none</w:t>
+        <w:tab/>
+        <w:t>_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>___yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>none</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> reported</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B69F63" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="360D8BC2" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Noncompliance material to financial</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B74F71" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="40B74F71" w14:textId="76ED8984" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  statements noted</w:t>
       </w:r>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005857F1">
+      <w:r w:rsidR="001D5AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
@@ -6586,91 +8500,102 @@
         <w:t>Carolina County, North Carolina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28028C85" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Schedule of Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D58909" w14:textId="01387275" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="04D58909" w14:textId="51F9C4A6" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For th</w:t>
       </w:r>
       <w:r w:rsidR="00CD7983" w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EF6D306" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E0A3BDD" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6681,671 +8606,872 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Identification of major federal programs:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A746FB" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="630" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2358"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5598"/>
+        <w:gridCol w:w="2520"/>
+        <w:gridCol w:w="5778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B74F96" w:rsidRPr="00B74F96" w14:paraId="5780D83D" w14:textId="77777777" w:rsidTr="00E3400C">
+      <w:tr w:rsidR="00B74F96" w:rsidRPr="00B74F96" w14:paraId="5780D83D" w14:textId="77777777" w:rsidTr="00266ACF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2358" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="015ADFC8" w14:textId="559D0D82" w:rsidR="00E9771C" w:rsidRPr="00B74F96" w:rsidRDefault="00D25B18" w:rsidP="00787B65">
+          <w:p w14:paraId="015ADFC8" w14:textId="559D0D82" w:rsidR="00E9771C" w:rsidRPr="0019392D" w:rsidRDefault="00D25B18" w:rsidP="00787B65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74F96">
+            <w:r w:rsidRPr="0019392D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00787B65" w:rsidRPr="00B74F96">
+            <w:r w:rsidR="00787B65" w:rsidRPr="0019392D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>ssistance Listing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74F96">
+            <w:r w:rsidRPr="0019392D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> N</w:t>
             </w:r>
-            <w:r w:rsidR="00787B65" w:rsidRPr="00B74F96">
+            <w:r w:rsidR="00787B65" w:rsidRPr="0019392D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>o.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5778" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1647B1E8" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00B74F96" w:rsidRDefault="006A47CA" w:rsidP="006A47CA">
             <w:pPr>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Names of Federal Program or Cluster</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B74F96" w:rsidRPr="00B74F96" w14:paraId="47589D33" w14:textId="77777777" w:rsidTr="00E3400C">
+      <w:tr w:rsidR="00B74F96" w:rsidRPr="00B74F96" w14:paraId="47589D33" w14:textId="77777777" w:rsidTr="00266ACF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04F48207" w14:textId="4027B0E2" w:rsidR="005C16D3" w:rsidRPr="00B74F96" w:rsidRDefault="00DF74F7" w:rsidP="005C16D3">
+          <w:p w14:paraId="04F48207" w14:textId="4027B0E2" w:rsidR="005C16D3" w:rsidRPr="00B74F96" w:rsidRDefault="00DF74F7" w:rsidP="0019392D">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.5</w:t>
             </w:r>
             <w:r w:rsidR="00BC21A3" w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>57</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="332D0AE1" w14:textId="77777777" w:rsidR="00F1324A" w:rsidRPr="00B74F96" w:rsidRDefault="00F1324A" w:rsidP="00D3455C">
+          <w:p w14:paraId="332D0AE1" w14:textId="77777777" w:rsidR="00F1324A" w:rsidRPr="00B74F96" w:rsidRDefault="00F1324A" w:rsidP="0019392D">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5598" w:type="dxa"/>
+            <w:tcW w:w="5778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62072663" w14:textId="708141B4" w:rsidR="00E9771C" w:rsidRPr="00B74F96" w:rsidRDefault="00BC21A3">
+          <w:p w14:paraId="62072663" w14:textId="708141B4" w:rsidR="00E9771C" w:rsidRPr="00B74F96" w:rsidRDefault="00BC21A3" w:rsidP="0019392D">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Special Supplemental Food Program for Women, Infants, and Children</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B74F96" w:rsidRPr="00B74F96" w14:paraId="7D43C41A" w14:textId="77777777" w:rsidTr="00E3400C">
+      <w:tr w:rsidR="00B74F96" w:rsidRPr="00B74F96" w14:paraId="7D43C41A" w14:textId="77777777" w:rsidTr="00266ACF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6087ADE3" w14:textId="0AD697CD" w:rsidR="003F369E" w:rsidRPr="00B74F96" w:rsidRDefault="003F369E" w:rsidP="003F369E">
+          <w:p w14:paraId="6087ADE3" w14:textId="0AD697CD" w:rsidR="003F369E" w:rsidRPr="00B74F96" w:rsidRDefault="003F369E" w:rsidP="0019392D">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.258, 17.259, 17.278</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5598" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5026D846" w14:textId="312B9FD5" w:rsidR="003F369E" w:rsidRPr="00B74F96" w:rsidRDefault="003F369E" w:rsidP="003F369E">
+          <w:p w14:paraId="5026D846" w14:textId="312B9FD5" w:rsidR="003F369E" w:rsidRPr="00B74F96" w:rsidRDefault="003F369E" w:rsidP="0019392D">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WIA/WIOA Cluster</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B74F96" w:rsidRPr="00B74F96" w14:paraId="788C4253" w14:textId="77777777" w:rsidTr="00E3400C">
+      <w:tr w:rsidR="00B74F96" w:rsidRPr="00B74F96" w14:paraId="1BE1E596" w14:textId="77777777" w:rsidTr="00266ACF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26B926D1" w14:textId="39159644" w:rsidR="005A5AC2" w:rsidRPr="00B74F96" w:rsidRDefault="005A5AC2" w:rsidP="00642481">
+          <w:p w14:paraId="2D938352" w14:textId="7D1EE017" w:rsidR="00642481" w:rsidRPr="00B74F96" w:rsidRDefault="00DF74F7" w:rsidP="0019392D">
             <w:pPr>
-              <w:rPr>
-[...58 lines deleted...]
-            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>66.468</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5598" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F21B9CF" w14:textId="582F4FE1" w:rsidR="00F33A56" w:rsidRPr="00B74F96" w:rsidRDefault="00DF74F7" w:rsidP="00DF74F7">
+          <w:p w14:paraId="0F21B9CF" w14:textId="582F4FE1" w:rsidR="00F33A56" w:rsidRPr="00B74F96" w:rsidRDefault="00DF74F7" w:rsidP="0019392D">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Capitalization Grants </w:t>
             </w:r>
             <w:r w:rsidR="00787B65" w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:r w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Drinking Water State Revolving Funds</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B74F96" w:rsidRPr="00B74F96" w14:paraId="6A31BBEA" w14:textId="77777777" w:rsidTr="00E3400C">
+      <w:tr w:rsidR="0019392D" w:rsidRPr="00B74F96" w14:paraId="55A11F61" w14:textId="77777777" w:rsidTr="00266ACF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6878DF13" w14:textId="529A3CB0" w:rsidR="005A5AC2" w:rsidRPr="00B74F96" w:rsidRDefault="005A5AC2" w:rsidP="005A5AC2">
+          <w:p w14:paraId="4F2E17E5" w14:textId="02E11015" w:rsidR="0019392D" w:rsidRPr="0019392D" w:rsidRDefault="0019392D" w:rsidP="0019392D">
             <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0019392D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>93.558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5778" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36577E9D" w14:textId="6FBF5288" w:rsidR="0019392D" w:rsidRPr="0019392D" w:rsidRDefault="0019392D" w:rsidP="0019392D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="288" w:hanging="288"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0019392D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Temporary Assistance for Needy Families</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B74F96" w:rsidRPr="00B74F96" w14:paraId="6A31BBEA" w14:textId="77777777" w:rsidTr="00266ACF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6878DF13" w14:textId="529A3CB0" w:rsidR="005A5AC2" w:rsidRPr="00B74F96" w:rsidRDefault="005A5AC2" w:rsidP="0019392D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>93.563</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5598" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0012BEE3" w14:textId="02171CA2" w:rsidR="005A5AC2" w:rsidRPr="00B74F96" w:rsidRDefault="005A5AC2" w:rsidP="005A5AC2">
+          <w:p w14:paraId="0012BEE3" w14:textId="02171CA2" w:rsidR="005A5AC2" w:rsidRPr="00B74F96" w:rsidRDefault="005A5AC2" w:rsidP="0019392D">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Child Support Enforcement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B74F96" w:rsidRPr="00B74F96" w14:paraId="4A8F95DB" w14:textId="77777777" w:rsidTr="00E3400C">
+      <w:tr w:rsidR="00B74F96" w:rsidRPr="00B74F96" w14:paraId="4A8F95DB" w14:textId="77777777" w:rsidTr="00266ACF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD676E1" w14:textId="4BB22D85" w:rsidR="005A5AC2" w:rsidRPr="00B74F96" w:rsidRDefault="005A5AC2" w:rsidP="005A5AC2">
+          <w:p w14:paraId="7CD676E1" w14:textId="4BB22D85" w:rsidR="005A5AC2" w:rsidRPr="00B74F96" w:rsidRDefault="005A5AC2" w:rsidP="0019392D">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>93.778</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5598" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9B8023" w14:textId="0D8929C7" w:rsidR="005A5AC2" w:rsidRPr="00B74F96" w:rsidRDefault="005A5AC2" w:rsidP="005A5AC2">
+          <w:p w14:paraId="4A9B8023" w14:textId="0D8929C7" w:rsidR="005A5AC2" w:rsidRPr="00B74F96" w:rsidRDefault="005A5AC2" w:rsidP="0019392D">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Medical Assistance Program (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Title XIX – Medicaid)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B74F96" w:rsidRPr="00B74F96" w14:paraId="00AB3216" w14:textId="77777777" w:rsidTr="00E3400C">
+      <w:tr w:rsidR="00B74F96" w:rsidRPr="00B74F96" w14:paraId="00AB3216" w14:textId="77777777" w:rsidTr="00266ACF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4431657D" w14:textId="26096AA1" w:rsidR="005A5AC2" w:rsidRPr="00B74F96" w:rsidRDefault="005A5AC2" w:rsidP="005A5AC2">
+          <w:p w14:paraId="4431657D" w14:textId="26096AA1" w:rsidR="005A5AC2" w:rsidRPr="00B74F96" w:rsidRDefault="005A5AC2" w:rsidP="0019392D">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>97.036</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5598" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="360F3684" w14:textId="4D835D54" w:rsidR="005A5AC2" w:rsidRPr="00B74F96" w:rsidRDefault="005A5AC2" w:rsidP="005A5AC2">
+          <w:p w14:paraId="360F3684" w14:textId="4D835D54" w:rsidR="005A5AC2" w:rsidRPr="00B74F96" w:rsidRDefault="005A5AC2" w:rsidP="0019392D">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Disaster Grants – Public Assistance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B74F96" w:rsidRPr="00B74F96" w14:paraId="04EA5379" w14:textId="77777777" w:rsidTr="00E3400C">
-[...60 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E6BE81E" w14:textId="4E491C4E" w:rsidR="00E9771C" w:rsidRPr="00B74F96" w:rsidRDefault="00BC21A3">
+    <w:p w14:paraId="3E6BE81E" w14:textId="5EDD1376" w:rsidR="00E9771C" w:rsidRPr="00B74F96" w:rsidRDefault="001D5AEB">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B74F96">
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FE89BE8" wp14:editId="486F33F7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>361950</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1403350</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5314950" cy="1285875"/>
+                <wp:effectExtent l="19050" t="19050" r="38100" b="47625"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="13" name="Text Box 35"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5314950" cy="1285875"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="57150" cmpd="thinThick">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1E239101" w14:textId="354D6ADA" w:rsidR="00780087" w:rsidRPr="00FF5915" w:rsidRDefault="00780087" w:rsidP="00FD4733">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF5915">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The major programs generally would be listed in the order that they appear on the SEFSA.  The name of the program should be the federal program name and should be the </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00FF5915">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>same that</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00FF5915">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00FF5915">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>is</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00FF5915">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> listed in the schedule of expenditures of federal and state awards.  For </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00FF5915">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>cluster</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00FF5915">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> of programs audited as major, auditors are required to list the name of the cluster and not each individual program within the cluster.  All the related </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E3400C" w:rsidRPr="00B74F96">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Assistance Listing Nos</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B74F96">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                            <w:r w:rsidR="001D5AEB" w:rsidRPr="001D5AEB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">of the cluster </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B74F96">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">should </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF5915">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>be listed.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0FE89BE8" id="Text Box 35" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:28.5pt;margin-top:110.5pt;width:418.5pt;height:101.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1sm0OJQIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47TpMlacVbbbFNV&#10;2l6k3X4AxthGCwwFEjv9+g44m01vL1V5QAwDZ86cmVlfD1qRg3BegilpPplSIgyHWpq2pF8fdq9W&#10;lPjATM0UGFHSo/D0evPyxbq3hZhBB6oWjiCI8UVvS9qFYIss87wTmvkJWGHQ2YDTLKDp2qx2rEd0&#10;rbLZdPom68HV1gEX3uPt7eikm4TfNIKHz03jRSCqpMgtpN2lvYp7tlmzonXMdpKfaLB/YKGZNBj0&#10;DHXLAiN7J3+D0pI78NCECQedQdNILlIOmE0+/SWb+45ZkXJBcbw9y+T/Hyz/dLi3XxwJw1sYsIAp&#10;CW/vgD96YmDbMdOKG+eg7wSrMXAeJct664vT1yi1L3wEqfqPUGOR2T5AAhoap6MqmCdBdCzA8Sy6&#10;GALheLl4nc+vFuji6Mtnq8VquUgxWPH03Tof3gvQJB5K6rCqCZ4d7nyIdFjx9CRG86BkvZNKJcO1&#10;1VY5cmDYAbu0Tug/PVOG9MhlmScm2tYlDZ00D9gWj6MmfwWdpvUnUC0DNreSuqSr8yNWRCXfmTq1&#10;XmBSjWdMQpmTtFHNUdcwVAORyGYVA0SlK6iPqLWDsZdx9vDQgftOSY99XFL/bc+coER9MFivq3w+&#10;j42fjPliOUPDXXqqSw8zHKEwd0rG4zaMw7K3TrYdRho7xMAN1riRSf1nVif62KupKKe5isNwaadX&#10;z9O/+QEAAP//AwBQSwMEFAAGAAgAAAAhABQWZBjdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNyo05BAGuJUFRIckWg5cHTiJbYar6PYbcPfs5zgNqMdzb5ptosfxRnn6AIp&#10;WK8yEEh9MI4GBR+Hl7sKREyajB4DoYJvjLBtr68aXZtwoXc879MguIRirRXYlKZaythb9DquwoTE&#10;t68we53YzoM0s75wuR9lnmUP0mtH/MHqCZ8t9sf9ySs47voDljJVG+veiu7zNdLiolK3N8vuCUTC&#10;Jf2F4Ref0aFlpi6cyEQxKigfeUpSkOdrFhyoNgWLTkGR35cg20b+n9D+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADWybQ4lAgAARQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABQWZBjdAAAACgEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" strokeweight="4.5pt">
+                <v:stroke linestyle="thinThick"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1E239101" w14:textId="354D6ADA" w:rsidR="00780087" w:rsidRPr="00FF5915" w:rsidRDefault="00780087" w:rsidP="00FD4733">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF5915">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The major programs generally would be listed in the order that they appear on the SEFSA.  The name of the program should be the federal program name and should be the </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00FF5915">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>same that</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00FF5915">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00FF5915">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>is</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00FF5915">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> listed in the schedule of expenditures of federal and state awards.  For </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00FF5915">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>cluster</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00FF5915">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> of programs audited as major, auditors are required to list the name of the cluster and not each individual program within the cluster.  All the related </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E3400C" w:rsidRPr="00B74F96">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Assistance Listing Nos</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B74F96">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                      <w:r w:rsidR="001D5AEB" w:rsidRPr="001D5AEB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">of the cluster </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B74F96">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">should </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF5915">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>be listed.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00BC21A3" w:rsidRPr="00B74F96">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7736E47E" wp14:editId="31F4DE96">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>361315</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>224790</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5303520" cy="1073785"/>
                 <wp:effectExtent l="19050" t="19050" r="30480" b="31115"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="14" name="Text Box 11"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -7353,342 +9479,384 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5303520" cy="1073785"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="57150" cmpd="thinThick">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="420FA322" w14:textId="58265386" w:rsidR="00780087" w:rsidRPr="00FF5915" w:rsidRDefault="00780087" w:rsidP="00FD4733">
+                          <w:p w14:paraId="420FA322" w14:textId="65606568" w:rsidR="00780087" w:rsidRPr="00FF5915" w:rsidRDefault="00780087" w:rsidP="00FD4733">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FF5915">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Note to Preparer:  State Administrative Matching Grants for the Supplemental Nutrition Assistance Program (10.561), Water and Waste Disposal Systems for Rural Communities (10.760), Aging Cluster (93.044, 93.045, 93.053) were not audited as major because it was audited as major in at least one of the last two most recent audit periods. </w:t>
+                              <w:t xml:space="preserve">Note to Preparer:  State Administrative Matching Grants for the Supplemental Nutrition Assistance Program (10.561), Water and Waste Disposal Systems for Rural Communities (10.760), Aging Cluster (93.044, 93.045, 93.053) </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002830E4" w:rsidRPr="002830E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">exceeded the </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002830E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Federal </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002830E4" w:rsidRPr="002830E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>threshold f</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002830E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>or</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002830E4" w:rsidRPr="002830E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> a major program</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002830E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>; however,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002830E4" w:rsidRPr="002830E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF5915">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">were not audited as major because </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002830E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>they</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF5915">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> w</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002830E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ere</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF5915">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> audited as major in at least one of the last two most recent audit periods. </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7736E47E" id="Text Box 11" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:28.45pt;margin-top:17.7pt;width:417.6pt;height:84.55pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsbXHAJgIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7ZzaVIrzmqbbapK&#10;24u02w/AGNtoMUOBxN5+fQfszaa3l6p+QOCBM2fOnNleDZ0iJ2GdBF3QbJZSIjSHSuqmoF/vD682&#10;lDjPdMUUaFHQR+Ho1e7li21vcjGHFlQlLEEQ7fLeFLT13uRJ4ngrOuZmYITGYA22Yx6Ptkkqy3pE&#10;71QyT9PXSQ+2Mha4cA7/3oxBuov4dS24/1zXTniiCorcfFxtXMuwJrstyxvLTCv5RIP9A4uOSY1J&#10;z1A3zDNytPI3qE5yCw5qP+PQJVDXkotYA1aTpb9Uc9cyI2ItKI4zZ5nc/4Pln0535oslfngLAzYw&#10;FuHMLfAHRzTsW6YbcW0t9K1gFSbOgmRJb1w+PQ1Su9wFkLL/CBU2mR09RKChtl1QBeskiI4NeDyL&#10;LgZPOP5cLdLFao4hjrEsXS/Wm1XMwfKn58Y6/15AR8KmoBa7GuHZ6db5QIflT1dCNgdKVgepVDzY&#10;ptwrS04MHXCI34T+0zWlSY9c1tkqMOlMVVDfSn2PtngYNfkraBq/P4F20qO5lewKujlfYnlQ8p2u&#10;ovU8k2rcYxFKT9IGNUdd/VAORCKbdUgQlC6hekStLYxextnDTQv2OyU9+rig7tuRWUGJ+qCxX2+y&#10;5TIYPx6Wq3VQ2l5GyssI0xyhsHZKxu3ej8NyNFY2LWYaHaLhGntcy6j+M6uJPno1NmWaqzAMl+d4&#10;63n6dz8AAAD//wMAUEsDBBQABgAIAAAAIQBNnBka3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqNOQVEmaTVUhwRGJlgNHJ94mVuN1FLtt+HvMCY6jGc28qXeLHcWVZm8c&#10;I6xXCQjizmnDPcLn8fWpAOGDYq1Gx4TwTR52zf1drSrtbvxB10PoRSxhXymEIYSpktJ3A1nlV24i&#10;jt7JzVaFKOde6lndYrkdZZokG2mV4bgwqIleBurOh4tFOO+7I+UyFOVg3rP2683zYjzi48Oy34II&#10;tIS/MPziR3RoIlPrLqy9GBHyTRmTCM95BiL6RZmuQbQIaZLlIJta/n/Q/AAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBsbXHAJgIAAEUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBNnBka3QAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" strokeweight="4.5pt">
+              <v:shape w14:anchorId="7736E47E" id="Text Box 11" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:28.45pt;margin-top:17.7pt;width:417.6pt;height:84.55pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrrLPNJgIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JftSNYDlKnLgqk&#10;DyDpB1AUJRGhuCxJW3K/PktKcdzXpagOBKklZ2dnZzfXfavIUVgnQed0OkkpEZpDKXWd028P+zdr&#10;SpxnumQKtMjpSTh6vX39atOZTMygAVUKSxBEu6wzOW28N1mSON6IlrkJGKExWIFtmcejrZPSsg7R&#10;W5XM0vRt0oEtjQUunMO/t0OQbiN+VQnuv1SVE56onCI3H1cb1yKsyXbDstoy00g+0mD/wKJlUmPS&#10;M9Qt84wcrPwNqpXcgoPKTzi0CVSV5CLWgNVM01+quW+YEbEWFMeZs0zu/8Hyz8d789US37+DHhsY&#10;i3DmDvijIxp2DdO1uLEWukawEhNPg2RJZ1w2Pg1Su8wFkKL7BCU2mR08RKC+sm1QBeskiI4NOJ1F&#10;F70nHH8u5+l8OcMQx9g0Xc1X62XMwbLn58Y6/0FAS8Impxa7GuHZ8c75QIdlz1dCNgdKlnupVDzY&#10;utgpS44MHbCP34j+0zWlSYdcVtNlYNKaMqe+kfoBbfE4aPJX0DR+fwJtpUdzK9nmdH2+xLKg5Htd&#10;Rut5JtWwxyKUHqUNag66+r7oiUQ2VyFBULqA8oRaWxi8jLOHmwbsD0o69HFO3fcDs4IS9VFjv66m&#10;i0UwfjwslqugtL2MFJcRpjlCYe2UDNudH4blYKysG8w0OETDDfa4klH9F1YjffRqbMo4V2EYLs/x&#10;1sv0b58AAAD//wMAUEsDBBQABgAIAAAAIQBNnBka3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqNOQVEmaTVUhwRGJlgNHJ94mVuN1FLtt+HvMCY6jGc28qXeLHcWVZm8c&#10;I6xXCQjizmnDPcLn8fWpAOGDYq1Gx4TwTR52zf1drSrtbvxB10PoRSxhXymEIYSpktJ3A1nlV24i&#10;jt7JzVaFKOde6lndYrkdZZokG2mV4bgwqIleBurOh4tFOO+7I+UyFOVg3rP2683zYjzi48Oy34II&#10;tIS/MPziR3RoIlPrLqy9GBHyTRmTCM95BiL6RZmuQbQIaZLlIJta/n/Q/AAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBrrLPNJgIAAEUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBNnBka3QAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="420FA322" w14:textId="58265386" w:rsidR="00780087" w:rsidRPr="00FF5915" w:rsidRDefault="00780087" w:rsidP="00FD4733">
+                    <w:p w14:paraId="420FA322" w14:textId="65606568" w:rsidR="00780087" w:rsidRPr="00FF5915" w:rsidRDefault="00780087" w:rsidP="00FD4733">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FF5915">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Note to Preparer:  State Administrative Matching Grants for the Supplemental Nutrition Assistance Program (10.561), Water and Waste Disposal Systems for Rural Communities (10.760), Aging Cluster (93.044, 93.045, 93.053) were not audited as major because it was audited as major in at least one of the last two most recent audit periods. </w:t>
+                        <w:t xml:space="preserve">Note to Preparer:  State Administrative Matching Grants for the Supplemental Nutrition Assistance Program (10.561), Water and Waste Disposal Systems for Rural Communities (10.760), Aging Cluster (93.044, 93.045, 93.053) </w:t>
+                      </w:r>
+                      <w:r w:rsidR="002830E4" w:rsidRPr="002830E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">exceeded the </w:t>
+                      </w:r>
+                      <w:r w:rsidR="002830E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Federal </w:t>
+                      </w:r>
+                      <w:r w:rsidR="002830E4" w:rsidRPr="002830E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>threshold f</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002830E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>or</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002830E4" w:rsidRPr="002830E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> a major program</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002830E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>; however,</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002830E4" w:rsidRPr="002830E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF5915">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">were not audited as major because </w:t>
+                      </w:r>
+                      <w:r w:rsidR="002830E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>they</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF5915">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> w</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002830E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ere</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF5915">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> audited as major in at least one of the last two most recent audit periods. </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A2BF29" w14:textId="64DEB16A" w:rsidR="00372E6E" w:rsidRPr="00B74F96" w:rsidRDefault="00372E6E" w:rsidP="00E609DA">
+    <w:p w14:paraId="7D85B1C2" w14:textId="6769BF4E" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C" w:rsidP="008154F9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:ind w:right="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D85B1C2" w14:textId="0C5CC076" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00582ABD" w:rsidP="008154F9">
-[...186 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0D014BC0" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk145078935"/>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dollar threshold used to distinguish</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="05C3CA5D" w14:textId="2CA37BDC" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00FF5915">
+    <w:p w14:paraId="05C3CA5D" w14:textId="2ECDB922" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00FF5915">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="69B1C21C" wp14:editId="20FF98B7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>361950</wp:posOffset>
                 </wp:positionH>
@@ -7752,51 +9920,51 @@
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="69B1C21C" id="Text Box 8" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:28.5pt;margin-top:31pt;width:417.6pt;height:85.5pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3E4VVJwIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+ykyZpacaouXaZJ&#10;3YfU7gdgjG1U4DIgsbNf3wtO06jbXqb5AYEvnHvPueeurgetyF44L8GUdDrJKRGGQy1NW9IfD9t3&#10;S0p8YKZmCowo6UF4er1++2bV20LMoANVC0cQxPiityXtQrBFlnneCc38BKwwGGzAaRbw6NqsdqxH&#10;dK2yWZ6/z3pwtXXAhff493YM0nXCbxrBw7em8SIQVVKsLaTVpbWKa7ZesaJ1zHaSH8tg/1CFZtJg&#10;0hPULQuM7Jz8DUpL7sBDEyYcdAZNI7lIHJDNNH/F5r5jViQuKI63J5n8/4PlX/f39rsjYfgAAzYw&#10;kfD2DvijJwY2HTOtuHEO+k6wGhNPo2RZb31xfBql9oWPIFX/BWpsMtsFSEBD43RUBXkSRMcGHE6i&#10;iyEQjj8XF/nFYoYhjrFpvlwsF6ktGSuen1vnwycBmsRNSR12NcGz/Z0PsRxWPF+J2TwoWW+lUung&#10;2mqjHNkzdMA2fYnBq2vKkB5ruZxicsK1rUsaOmke0BaPoyZ/Bc3T9ydQLQOaW0ld0uXpEiuikh9N&#10;nawXmFTjHkkoc5Q2qjnqGoZqIBKruYoJotIV1AfU2sHoZZw93HTgflHSo49L6n/umBOUqM8G+3U1&#10;nc+j8dNhvriMSrvzSHUeYYYjFHKnZNxuwjgsO+tk22Gm0SEGbrDHjUzqv1R1LB+9mppynKs4DOfn&#10;dOtl+tdPAAAA//8DAFBLAwQUAAYACAAAACEAB1h5q90AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KiDS0sasqkqJDgi0XLg6MRLbDVeR7Hbhr/HnOA0Ws1q5k29nf0gzjRF&#10;FxjhflGAIO6CcdwjfBxe7koQMWk2eghMCN8UYdtcX9W6MuHC73Tep17kEI6VRrApjZWUsbPkdVyE&#10;kTh7X2HyOuVz6qWZ9CWH+0GqolhLrx3nBqtHerbUHfcnj3DcdQdayVRurHt7aD9fI88uIt7ezLsn&#10;EInm9PcMv/gZHZrM1IYTmygGhNVjnpIQ1ipr9suNUiBaBLVcFiCbWv5f0PwAAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAtxOFVScCAABFBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAB1h5q90AAAAJAQAADwAAAAAAAAAAAAAAAACBBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" o:allowincell="f" strokeweight="4.5pt">
+              <v:shape w14:anchorId="69B1C21C" id="Text Box 8" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:28.5pt;margin-top:31pt;width:417.6pt;height:85.5pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7vpWsJwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X2ynyZpZcaouXaZJ&#10;3YfU7gdgjG1U4DIgsbtfvwtO06jbXqb5AYEvnHvPueeur0atyEE4L8FUtJjllAjDoZGmq+j3+92b&#10;FSU+MNMwBUZU9FF4erV5/Wo92FLMoQfVCEcQxPhysBXtQ7BllnneC838DKwwGGzBaRbw6LqscWxA&#10;dK2yeZ6/zQZwjXXAhff492YK0k3Cb1vBw9e29SIQVVGsLaTVpbWOa7ZZs7JzzPaSH8tg/1CFZtJg&#10;0hPUDQuM7J38DUpL7sBDG2YcdAZtK7lIHJBNkb9gc9czKxIXFMfbk0z+/8HyL4c7+82RML6HERuY&#10;SHh7C/zBEwPbnplOXDsHQy9Yg4mLKFk2WF8en0apfekjSD18hgabzPYBEtDYOh1VQZ4E0bEBjyfR&#10;xRgIx5/Li/xiOccQx1iRr5arZWpLxsqn59b58FGAJnFTUYddTfDscOtDLIeVT1diNg9KNjupVDq4&#10;rt4qRw4MHbBLX2Lw4poyZMBaLgtMTri2TUVDL8092uJh0uSvoHn6/gSqZUBzK6krujpdYmVU8oNp&#10;kvUCk2raIwlljtJGNSddw1iPRGI1RRIlSl1D84hiO5jMjMOHmx7cT0oGNHJF/Y89c4IS9clgw94V&#10;i0V0fjoslpdRanceqc8jzHCEQvKUTNttmKZlb53sesw0WcTANTa5lUn+56qO9aNZU1eOgxWn4fyc&#10;bj2P/+YXAAAA//8DAFBLAwQUAAYACAAAACEAB1h5q90AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KiDS0sasqkqJDgi0XLg6MRLbDVeR7Hbhr/HnOA0Ws1q5k29nf0gzjRF&#10;FxjhflGAIO6CcdwjfBxe7koQMWk2eghMCN8UYdtcX9W6MuHC73Tep17kEI6VRrApjZWUsbPkdVyE&#10;kTh7X2HyOuVz6qWZ9CWH+0GqolhLrx3nBqtHerbUHfcnj3DcdQdayVRurHt7aD9fI88uIt7ezLsn&#10;EInm9PcMv/gZHZrM1IYTmygGhNVjnpIQ1ipr9suNUiBaBLVcFiCbWv5f0PwAAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAO76VrCcCAABGBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAB1h5q90AAAAJAQAADwAAAAAAAAAAAAAAAACBBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" o:allowincell="f" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="75E48B49" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="00FF5915" w:rsidRDefault="00780087" w:rsidP="00FD4733">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FF5915">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Note to Preparer:  When a federal program providing loan or loan guarantees exceeds four times the largest non-loan program, it is considered a “large loan program,” and the auditor must consider this federal loan program a Type A program and exclude its values in determining other Type A programs.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5BC07112" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="00FF5915" w:rsidRDefault="00780087">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7831,155 +9999,156 @@
       <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>$</w:t>
       </w:r>
+      <w:r w:rsidR="00266ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1,00</w:t>
+      </w:r>
       <w:r w:rsidR="003F5016" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>750</w:t>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00E9771C" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003F5016" w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00276DA4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="095ECB4B" w14:textId="29177AA1" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C" w:rsidP="0047568E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B8DCBFA" w14:textId="1BE004FB" w:rsidR="00E9771C" w:rsidRPr="005857F1" w:rsidRDefault="00E9771C" w:rsidP="00787B65">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk145078870"/>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Auditee qualified as </w:t>
+        <w:t>Auditee qualified as low-risk auditee?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005857F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>____</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>low-risk</w:t>
+        <w:t>yes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="005857F1">
-[...15 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005857F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -8008,117 +10177,128 @@
           <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68C30C1C" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Carolina County, North Carolina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB48084" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Schedule of Findings and Questioned Costs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B30279" w14:textId="210E440C" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Carolina County, North Carolina</w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t>For th</w:t>
       </w:r>
       <w:r w:rsidR="00CD7983" w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E72B07A" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70E90DF6" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>State Awards</w:t>
@@ -8161,52 +10341,62 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Material weakness(es) identified?</w:t>
       </w:r>
       <w:r w:rsidR="00545E0C" w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>____yes</w:t>
-      </w:r>
+        <w:t>____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00276DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -8233,75 +10423,93 @@
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Significant Deficiency</w:t>
       </w:r>
       <w:r w:rsidR="00E9771C" w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(s) identified</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(s) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E9771C" w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>identified</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="00276DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00321E2A" w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9771C" w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>____yes</w:t>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="00276DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___yes</w:t>
       </w:r>
       <w:r w:rsidR="00E9771C" w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E9771C" w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E9771C" w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -8481,66 +10689,117 @@
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Identification of major State programs:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="828" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6840"/>
         <w:gridCol w:w="360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00295C4F" w:rsidRPr="00276DA4" w14:paraId="6BE93A14" w14:textId="77777777" w:rsidTr="009263FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="209B4C1C" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
+          <w:p w14:paraId="209B4C1C" w14:textId="209CE6C1" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="007D6ED9">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00276DA4">
+            <w:r w:rsidRPr="007D6ED9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Program Name</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E9771C" w:rsidRPr="00276DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D6ED9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Project</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9771C" w:rsidRPr="007D6ED9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E9771C" w:rsidRPr="00276DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00C3A04C" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00295C4F" w:rsidRPr="00276DA4" w14:paraId="26AA1BAF" w14:textId="77777777" w:rsidTr="009263FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57F371E8" w14:textId="0AF16FD7" w:rsidR="0047568E" w:rsidRPr="00276DA4" w:rsidRDefault="0047568E" w:rsidP="001879EE">
             <w:pPr>
@@ -8600,66 +10859,67 @@
               </w:rPr>
               <w:t>Industrial Development Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0006A251" w14:textId="77777777" w:rsidR="00642481" w:rsidRPr="00276DA4" w:rsidRDefault="00642481">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00295C4F" w:rsidRPr="00276DA4" w14:paraId="16210F2A" w14:textId="77777777" w:rsidTr="009263FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C245B73" w14:textId="759D86F8" w:rsidR="001879EE" w:rsidRPr="00B74F96" w:rsidRDefault="00E3400C" w:rsidP="0047568E">
+          <w:p w14:paraId="6C245B73" w14:textId="19A0BD46" w:rsidR="001879EE" w:rsidRPr="00B74F96" w:rsidRDefault="00660D6F" w:rsidP="0047568E">
             <w:pPr>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74F96">
+            <w:r w:rsidRPr="00660D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>NC Revolving Loan and Grant Program</w:t>
+              <w:t>Clean Water State Reserve Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49D54767" w14:textId="77777777" w:rsidR="001879EE" w:rsidRPr="00276DA4" w:rsidRDefault="001879EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00295C4F" w:rsidRPr="00276DA4" w14:paraId="224A9831" w14:textId="77777777" w:rsidTr="009263FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1703317E" w14:textId="35BFFD82" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="0047568E">
             <w:pPr>
@@ -8680,68 +10940,77 @@
               </w:rPr>
               <w:t>Juvenile Crime Prevention Programs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="708E6877" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00E9771C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74F96" w:rsidRPr="00276DA4" w14:paraId="31121F91" w14:textId="77777777" w:rsidTr="009263FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51F33FAE" w14:textId="1753F8D7" w:rsidR="00B74F96" w:rsidRPr="00B74F96" w:rsidRDefault="00B74F96">
+          <w:p w14:paraId="51F33FAE" w14:textId="2008DC53" w:rsidR="00B74F96" w:rsidRPr="00B74F96" w:rsidRDefault="00B74F96">
             <w:pPr>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74F96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>State Cashflow Loan Program</w:t>
+            </w:r>
+            <w:r w:rsidR="00660D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (round 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BDEE55D" w14:textId="77777777" w:rsidR="00B74F96" w:rsidRPr="00276DA4" w:rsidRDefault="00B74F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E3400C" w:rsidRPr="00276DA4" w14:paraId="53906E34" w14:textId="77777777" w:rsidTr="009263FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="221C1BAA" w14:textId="60C6EA55" w:rsidR="00E3400C" w:rsidRPr="00276DA4" w:rsidRDefault="00F41D1D" w:rsidP="00E3400C">
             <w:pPr>
@@ -8755,576 +11024,427 @@
             <w:r w:rsidRPr="00276DA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Opioid Settlement Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B5E1676" w14:textId="77777777" w:rsidR="00F41D1D" w:rsidRPr="00276DA4" w:rsidRDefault="00F41D1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="002830E4" w:rsidRPr="00276DA4" w14:paraId="5845B559" w14:textId="77777777" w:rsidTr="009263FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="325C01A9" w14:textId="7CD81328" w:rsidR="002830E4" w:rsidRPr="00276DA4" w:rsidRDefault="00CF79E1" w:rsidP="00E3400C">
+            <w:pPr>
+              <w:ind w:left="288" w:hanging="288"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF79E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0033CC"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DHHS-DSS Crosscutting (1571 Administrative Cost)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB887FD" w14:textId="77777777" w:rsidR="002830E4" w:rsidRPr="00276DA4" w:rsidRDefault="002830E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A0F8361" w14:textId="502FF535" w:rsidR="00E3400C" w:rsidRPr="00276DA4" w:rsidRDefault="00E3400C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="490492F3" w14:textId="01A820DE" w:rsidR="00325AD4" w:rsidRPr="00B74F96" w:rsidRDefault="00325AD4" w:rsidP="00325AD4">
+    <w:p w14:paraId="0890D13B" w14:textId="77777777" w:rsidR="00117F6C" w:rsidRDefault="00325AD4" w:rsidP="00117F6C">
       <w:pPr>
         <w:pStyle w:val="Heading8"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk145079272"/>
       <w:r w:rsidRPr="00B74F96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dollar threshold used to determine a</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-        <w:sectPr w:rsidR="00276DA4" w:rsidRPr="00B74F96" w:rsidSect="00325AD4">
+      <w:r w:rsidR="00117F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DC8A68" w14:textId="2524FFA3" w:rsidR="00276DA4" w:rsidRPr="00B74F96" w:rsidRDefault="00325AD4" w:rsidP="00117F6C">
+      <w:pPr>
+        <w:pStyle w:val="Heading8"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00276DA4" w:rsidRPr="00B74F96" w:rsidSect="00276DA4">
           <w:footerReference w:type="default" r:id="rId17"/>
-          <w:footnotePr>
-[...100 lines deleted...]
-        <w:sectPr w:rsidR="00276DA4" w:rsidRPr="00B74F96" w:rsidSect="00276DA4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="432" w:right="1440" w:bottom="432" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00B74F96">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>State major program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B74F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00117F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00117F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00117F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00117F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00117F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B74F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="00660D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1,0</w:t>
+      </w:r>
+      <w:r w:rsidR="00330BEA" w:rsidRPr="00B74F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B74F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>0,000</w:t>
+      </w:r>
+      <w:r w:rsidR="00276DA4" w:rsidRPr="00B74F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00276DA4" w:rsidRPr="00B74F96">
+        <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7886BFB2" w14:textId="7883A8AA" w:rsidR="00325AD4" w:rsidRPr="00B74F96" w:rsidRDefault="00325AD4" w:rsidP="00325AD4">
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75478E3E" w14:textId="77777777" w:rsidR="00117F6C" w:rsidRDefault="00117F6C" w:rsidP="00325AD4">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7886BFB2" w14:textId="5528D7A9" w:rsidR="00325AD4" w:rsidRPr="00B74F96" w:rsidRDefault="00325AD4" w:rsidP="00325AD4">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B74F96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Auditee qualified as State </w:t>
+        <w:t>Auditee qualified as State low-risk auditee?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B74F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B74F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>____</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B74F96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>low-risk</w:t>
+        <w:t>yes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B74F96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> auditee?</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B74F96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B74F96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">X  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B74F96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6B10F50B" w14:textId="04959DA6" w:rsidR="00E3400C" w:rsidRPr="00276DA4" w:rsidRDefault="00E3400C">
-[...7 lines deleted...]
-    <w:p w14:paraId="2547EBB2" w14:textId="4A18A322" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="007A278F">
+    <w:p w14:paraId="1DAD380D" w14:textId="3BB7E062" w:rsidR="00117F6C" w:rsidRDefault="00117F6C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63709A2A" wp14:editId="61E8DFE9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71D72FF8" wp14:editId="755D4F5D">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>342900</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>3810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1125220</wp:posOffset>
+                  <wp:posOffset>330200</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5271135" cy="1400175"/>
-                <wp:effectExtent l="19050" t="19050" r="43815" b="47625"/>
+                <wp:extent cx="5787390" cy="811530"/>
+                <wp:effectExtent l="19050" t="19050" r="41910" b="45720"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="11" name="Text Box 37"/>
+                <wp:docPr id="10" name="Text Box 26"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5271135" cy="1400175"/>
+                          <a:ext cx="5787390" cy="811530"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="57150" cmpd="thinThick">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2B652C08" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="00FF5915" w:rsidRDefault="00780087" w:rsidP="00913C6F">
+                          <w:p w14:paraId="28D80712" w14:textId="7E86E0FB" w:rsidR="00780087" w:rsidRDefault="00780087">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
-                                <w:sz w:val="22"/>
-[...202 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FF5915">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>N</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FF5915">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">ote to Preparer:  90% State Funds – In-Home Services, </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FF5915">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
@@ -9340,81 +11460,121 @@
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Public School</w:t>
                             </w:r>
                             <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="00FF5915">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Building Capital Fund</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FF5915">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> were not audited as major because they were audited as major in at least one of the last two most recent audit periods.</w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
+                            <w:r w:rsidR="002830E4" w:rsidRPr="002830E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>exceeded the State threshold of a major program</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002830E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">; therefore, </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF5915">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>were not audited as major because they were audited as major in at least one of the last two most recent audit periods.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1516A8B1" w14:textId="77777777" w:rsidR="00117F6C" w:rsidRPr="00FF5915" w:rsidRDefault="00117F6C">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="71D72FF8" id="Text Box 26" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:24.15pt;margin-top:8.6pt;width:417.6pt;height:56.3pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCB/2icIwIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Idu0kFy0Hq1EWB&#10;9AEk/QCKoiQiJJclaUvu13dJKY77uhTVgSC15Ozs7Oz6etCKHITzEkxJ57OcEmE41NK0Jf36sHt1&#10;RYkPzNRMgRElPQpPrzcvX6x7W4gFdKBq4QiCGF/0tqRdCLbIMs87oZmfgRUGgw04zQIeXZvVjvWI&#10;rlW2yPPXWQ+utg648B7/3o5Bukn4TSN4+Nw0XgSiSorcQlpdWqu4Zps1K1rHbCf5RIP9AwvNpMGk&#10;J6hbFhjZO/kblJbcgYcmzDjoDJpGcpFqwGrm+S/V3HfMilQLiuPtSSb//2D5p8O9/eJIGN7CgA1M&#10;RXh7B/zREwPbjplW3DgHfSdYjYnnUbKst76YnkapfeEjSNV/hBqbzPYBEtDQOB1VwToJomMDjifR&#10;xRAIx5+ri/xitcAQx9jlfIUypBSseHptnQ/vBWgSNyV12NSEzg53PkQ2rHi6EpN5ULLeSaXSwbXV&#10;VjlyYGiAXfom9J+uKUN6pBLTIxFt65KGTpoHdMXjKMlfQfP0/QlUy4DeVlKX9Op0iRVRyHemTs4L&#10;TKpxj0UoMykbxRxlDUM1EIls5kn3qHQF9RG1djB6GWcPNx2475T06OOS+m975gQl6oPBfr2ZL5fR&#10;+OmwXF1Gpd15pDqPMMMRCounZNxuwzgse+tk22Gm0SEGbrDHjUzyP7Oa+KNXU1emuYrDcH5Ot56n&#10;f/MDAAD//wMAUEsDBBQABgAIAAAAIQCHf3eM3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqEPaghviVBUSHJFoOXB04iW2Gq+j2G3D37Oc4Lgzo9k39XYOgzjjlHwkDfeL&#10;AgRSF62nXsPH4eVOgUjZkDVDJNTwjQm2zfVVbSobL/SO533uBZdQqowGl/NYSZk6h8GkRRyR2PuK&#10;UzCZz6mXdjIXLg+DLIviQQbjiT84M+Kzw+64PwUNx113wLXMauP826r9fE00+6T17c28ewKRcc5/&#10;YfjFZ3RomKmNJ7JJDBpWaslJ1h9LEOwrtVyDaFkoNwpkU8v/C5ofAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAIH/aJwjAgAARQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAId/d4zcAAAACQEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" strokeweight="4.5pt">
+              <v:shape w14:anchorId="71D72FF8" id="Text Box 26" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:26pt;width:455.7pt;height:63.9pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLpGoDJQIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4XxynyZpacaouXaZJ&#10;3YfU7gdgjG1U4DIgsbNf3wtO06jbXqb5AXF94XDPueeurgetyF44L8GUNJ9MKRGGQy1NW9IfD9t3&#10;S0p8YKZmCowo6UF4er1++2bV20LMoANVC0cQxPiityXtQrBFlnneCc38BKwwmGzAaRYwdG1WO9Yj&#10;ulbZbDp9n/XgauuAC+/x7+2YpOuE3zSCh29N40UgqqRYW0irS2sV12y9YkXrmO0kP5bB/qEKzaTB&#10;R09QtywwsnPyNygtuQMPTZhw0Bk0jeQicUA2+fQVm/uOWZG4oDjenmTy/w+Wf93f2++OhOEDDNjA&#10;RMLbO+CPnhjYdMy04sY56DvBanw4j5JlvfXF8WqU2hc+glT9F6ixyWwXIAENjdNRFeRJEB0bcDiJ&#10;LoZAOP5cXC4vL64wxTG3zPPFRepKxorn29b58EmAJnFTUodNTehsf+dDrIYVz0fiYx6UrLdSqRS4&#10;ttooR/YMDbBNXyLw6pgypI+l5ItYiLZ1SUMnzQO64nGU5K+g0/T9CVTLgN5WUiOv0yFWRCE/mjo5&#10;LzCpxj2SUOaobBRzlDUM1UAkVpMn3aPSFdQH1NrB6GWcPdx04H5R0qOPS+p/7pgTlKjPBvt1lc/n&#10;0fgpmC8uZxi480x1nmGGIxSSp2TcbsI4LDvrZNvhS6NDDNxgjxuZ5H+p6lg/ejV15ThXcRjO43Tq&#10;ZfrXTwAAAP//AwBQSwMEFAAGAAgAAAAhAElYokjaAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FuwjAMhu+T9g6RJ+02UtBgbdcUoUnjOAnYYce08ZqIxqmaAN3bY07jZuv/9PtztZ58L844RhdI&#10;wXyWgUBqg3HUKfg+fL7kIGLSZHQfCBX8YYR1/fhQ6dKEC+3wvE+d4BKKpVZgUxpKKWNr0es4CwMS&#10;Z79h9DrxOnbSjPrC5b6XiyxbSa8d8QWrB/yw2B73J6/guGkPuJQpL6z7em1+tpEmF5V6fpo27yAS&#10;Tukfhps+q0PNTk04kYmiV7BiTsFywQ9xWsxvQ8PYW5GDrCt5719fAQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAMukagMlAgAARQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAElYokjaAAAABwEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="28D80712" w14:textId="53CBC6BC" w:rsidR="00780087" w:rsidRPr="00FF5915" w:rsidRDefault="00780087">
+                    <w:p w14:paraId="28D80712" w14:textId="7E86E0FB" w:rsidR="00780087" w:rsidRDefault="00780087">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FF5915">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>N</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FF5915">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ote to Preparer:  90% State Funds – In-Home Services, </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FF5915">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
@@ -9430,152 +11590,259 @@
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Public School</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="00FF5915">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Building Capital Fund</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FF5915">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> were not audited as major because they were audited as major in at least one of the last two most recent audit periods.</w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
+                      <w:r w:rsidR="002830E4" w:rsidRPr="002830E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>exceeded the State threshold of a major program</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002830E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">; therefore, </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF5915">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>were not audited as major because they were audited as major in at least one of the last two most recent audit periods.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1516A8B1" w14:textId="77777777" w:rsidR="00117F6C" w:rsidRPr="00FF5915" w:rsidRDefault="00117F6C">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F440723" w14:textId="703EDB26" w:rsidR="00F41D1D" w:rsidRPr="00276DA4" w:rsidRDefault="00F41D1D" w:rsidP="00913C6F">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6BDD0199" w14:textId="497BCAF3" w:rsidR="00CF79E1" w:rsidRDefault="00CF79E1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2547EBB2" w14:textId="0227AA17" w:rsidR="00E9771C" w:rsidRPr="00276DA4" w:rsidRDefault="00117F6C">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="052DEA2D" wp14:editId="75676B91">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="052DEA2D" wp14:editId="19791416">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>333375</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>41910</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>92075</wp:posOffset>
+                  <wp:posOffset>192405</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5330952" cy="1115568"/>
-                <wp:effectExtent l="19050" t="19050" r="41275" b="46990"/>
+                <wp:extent cx="5825490" cy="1748790"/>
+                <wp:effectExtent l="19050" t="19050" r="41910" b="41910"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="24" name="Text Box 24"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5330952" cy="1115568"/>
+                          <a:ext cx="5825490" cy="1748790"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="57150" cmpd="thinThick">
                           <a:solidFill>
                             <a:srgbClr val="0000FF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4758768F" w14:textId="3BCACDFF" w:rsidR="00746BEF" w:rsidRPr="00325AD4" w:rsidRDefault="00746BEF" w:rsidP="00BC7DC2">
+                          <w:p w14:paraId="309CA409" w14:textId="5915EF09" w:rsidR="00117F6C" w:rsidRPr="00117F6C" w:rsidRDefault="00746BEF" w:rsidP="00BC7DC2">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00325AD4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Note to Preparer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00325AD4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">:  </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00117F6C" w:rsidRPr="00117F6C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Though</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidR="00117F6C" w:rsidRPr="00117F6C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> DHHS-DSS Crosscutting is not reported on the SEFSA as a specific program, it can be reported as a major State program, even though programs tested are mainly federal programs.  This testing is a DSS requirement.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="326A3091" w14:textId="77777777" w:rsidR="00117F6C" w:rsidRPr="00117F6C" w:rsidRDefault="00117F6C" w:rsidP="00BC7DC2">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4758768F" w14:textId="40B67318" w:rsidR="00746BEF" w:rsidRPr="00325AD4" w:rsidRDefault="00746BEF" w:rsidP="00BC7DC2">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00325AD4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Note to Preparer:  Even though NC DOJ does not consider Opioid Settlement Funds State Awards (refer to Note 5 to the notes of the SEFSA), they are subject to State Single Audit requirements.  In this example, they were tested as a major and</w:t>
+                              <w:t>Even though NC DOJ does not consider Opioid Settlement Funds State Awards (refer to Note 5 to the notes of the SEFSA), they are subject to State Single Audit requirements.  In this example, they were tested as a major and</w:t>
                             </w:r>
                             <w:r w:rsidR="004B1113" w:rsidRPr="00325AD4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>, for Single Audit purposes,</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00325AD4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> are reported as a major State program.  </w:t>
                             </w:r>
                             <w:r w:rsidR="004B1113" w:rsidRPr="00325AD4">
                               <w:rPr>
@@ -9699,76 +11966,148 @@
                               <w:t xml:space="preserve"> calculation.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="052DEA2D" id="Text Box 24" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:26.25pt;margin-top:7.25pt;width:419.75pt;height:87.85pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOsRarZgIAANQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8b5YlkAdiiSgpVaUo&#10;iRSqnI3Xy1q1Pa5t2KW/PmPvEkiaU9U9mBnPeB7ffMP0ptWK7ITzEkxB87MBJcJwKKXZFPTnavnl&#10;ihIfmCmZAiMKuhee3sw+f5o2diKGUIMqhSMYxPhJYwtah2AnWeZ5LTTzZ2CFQWMFTrOAqttkpWMN&#10;RtcqGw4GF1kDrrQOuPAeb287I52l+FUleHioKi8CUQXF2kI6XTrX8cxmUzbZOGZryfsy2D9UoZk0&#10;mPQ11C0LjGyd/CuUltyBhyqccdAZVJXkIvWA3eSDd9081cyK1AuC4+0rTP7/heX3uyf76Ehov0KL&#10;A4yANNZPPF7GftrK6fiLlRK0I4T7V9hEGwjHy/H5+eB6PKSEoy3P8/H44irGyY7PrfPhuwBNolBQ&#10;h3NJcLHdnQ+d68ElZvOgZLmUSiXFbdYL5ciO4QyX6eujv3FThjRYy2U+xiK5tmVBQy3NCgf7K+V6&#10;4+1Pgw7wWy4/CqplQHoqqQt6Fb16wtSCld9MmcgTmFSdjP0qg20f8YtSaNctkVhNPjyAu4Zyj5g7&#10;6OjoLV9KxOWO+fDIHPIPO8CdCg94VAqwLeglSmpwfz66j/5IC7RS0iCfC+p/b5kTlKgfBglznY9G&#10;cQGSMhpfDlFxp5b1qcVs9QIQ7hy31/IkRv+gDmLlQD/j6s1jVjQxwzE3Qn4QF6HbMlxdLubz5LS1&#10;Tm5qfIBhkf6WhTvzZHnU46AjA1btM3O2p0lAht3DYQvY5B1bOt/40sB8G6CSiUoR9A7hfha4OomM&#10;/ZrH3TzVk9fxz2j2AgAA//8DAFBLAwQUAAYACAAAACEADDmsFNoAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbExPy27CMBC8V+IfrEXqrThEpUrSOAghcaxUUribeJsE4nVkGwh/3+2pPa3modmZcj3Z&#10;QdzQh96RguUiAYHUONNTq+DwtXvJQISoyejBESp4YIB1NXsqdWHcnfZ4q2MrOIRCoRV0MY6FlKHp&#10;0OqwcCMSa9/OWx0Z+lYar+8cbgeZJsmbtLon/tDpEbcdNpf6ahU0l0Oos3y/OcaPx2i9/LTu3Cr1&#10;PJ827yAiTvHPDL/1uTpU3OnkrmSCGBSs0hU7mX/ly3qWp7ztxESepCCrUv5fUP0AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEATrEWq2YCAADUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEADDmsFNoAAAAJAQAADwAAAAAAAAAAAAAAAADABAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" strokecolor="blue" strokeweight="4.5pt">
+              <v:shape w14:anchorId="052DEA2D" id="Text Box 24" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:3.3pt;margin-top:15.15pt;width:458.7pt;height:137.7pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BYbJZAIAANQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4Xx1HyZJGdaqsXaZJ&#10;VVspnfpMMI7RMDAgsbtfvw/stGnXp2l+IHfc8XH38V0uLrtGkYNwXhpd0PxsRInQ3JRS7wr642H9&#10;aU6JD0yXTBktCvokPL1cfvxw0dqFGJvaqFI4AhDtF60taB2CXWSZ57VomD8zVmgEK+MaFuC6XVY6&#10;1gK9Udl4NPqctcaV1hkuvMfudR+ky4RfVYKHu6ryIhBVUNQW0urSuo1rtrxgi51jtpZ8KIP9QxUN&#10;kxqXPkNds8DI3sm/oBrJnfGmCmfcNJmpKslF6gHd5KM33WxqZkXqBeR4+0yT/3+w/PawsfeOhO6L&#10;6fCAkZDW+oXHZuynq1wTf1EpQRwUPj3TJrpAODan8/F0co4QRyyfTeYzOMDJXo5b58M3YRoSjYI6&#10;vEuiix1ufOhTjynxNm+ULNdSqeS43fZKOXJgeMN1+gb0V2lKkxa1zPJprKSxZUFDLfUDHvZnuutV&#10;tj8FHeFbr98DbWSAPJVsCjqPWYNgasHKr7pM4glMqt5Gv0qj7Rf+ohW6bUckqsnHR3K3pnwC5870&#10;cvSWryV4uWE+3DMH/aEDzFS4w1Ipg7bMYFFSG/f7vf2YD1kgSkkLPRfU/9ozJyhR3zUEc55PJoAN&#10;yZlMZ2M47jSyPY3ofXNlQHeO6bU8mTE/qKNZOdM8YvRW8VaEmOa4G5QfzavQTxlGl4vVKiXtrZO7&#10;GgcAC/lbFm70xvLox4eOCnjoHpmzg0wCFHZrjlPAFm/U0ufGk9qs9sFUMkkpkt4zPLwFRieJcRjz&#10;OJunfsp6+TNa/gEAAP//AwBQSwMEFAAGAAgAAAAhALTtXiTbAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FuwjAQRO+V+AdrK/VWnEJJIcRBCKnHSiWldxNvk0C8jmwD4e+7nOC4M6PZN/lqsJ04&#10;ow+tIwVv4wQEUuVMS7WC3c/n6xxEiJqM7hyhgisGWBWjp1xnxl1oi+cy1oJLKGRaQRNjn0kZqgat&#10;DmPXI7H357zVkU9fS+P1hcttJydJkkqrW+IPje5x02B1LE9WQXXchXK+2K5/49e1t15+W3eolXp5&#10;HtZLEBGHeA/DDZ/RoWCmvTuRCaJTkKYcVDBNpiDYXkzeedr+Jsw+QBa5fBxQ/AMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA7BYbJZAIAANQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC07V4k2wAAAAgBAAAPAAAAAAAAAAAAAAAAAL4EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" strokecolor="blue" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4758768F" w14:textId="3BCACDFF" w:rsidR="00746BEF" w:rsidRPr="00325AD4" w:rsidRDefault="00746BEF" w:rsidP="00BC7DC2">
+                    <w:p w14:paraId="309CA409" w14:textId="5915EF09" w:rsidR="00117F6C" w:rsidRPr="00117F6C" w:rsidRDefault="00746BEF" w:rsidP="00BC7DC2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00325AD4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Note to Preparer</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00325AD4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">:  </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00117F6C" w:rsidRPr="00117F6C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Though</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidR="00117F6C" w:rsidRPr="00117F6C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> DHHS-DSS Crosscutting is not reported on the SEFSA as a specific program, it can be reported as a major State program, even though programs tested are mainly federal programs.  This testing is a DSS requirement.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="326A3091" w14:textId="77777777" w:rsidR="00117F6C" w:rsidRPr="00117F6C" w:rsidRDefault="00117F6C" w:rsidP="00BC7DC2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4758768F" w14:textId="40B67318" w:rsidR="00746BEF" w:rsidRPr="00325AD4" w:rsidRDefault="00746BEF" w:rsidP="00BC7DC2">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00325AD4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>Note to Preparer:  Even though NC DOJ does not consider Opioid Settlement Funds State Awards (refer to Note 5 to the notes of the SEFSA), they are subject to State Single Audit requirements.  In this example, they were tested as a major and</w:t>
+                        <w:t>Even though NC DOJ does not consider Opioid Settlement Funds State Awards (refer to Note 5 to the notes of the SEFSA), they are subject to State Single Audit requirements.  In this example, they were tested as a major and</w:t>
                       </w:r>
                       <w:r w:rsidR="004B1113" w:rsidRPr="00325AD4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>, for Single Audit purposes,</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00325AD4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> are reported as a major State program.  </w:t>
                       </w:r>
                       <w:r w:rsidR="004B1113" w:rsidRPr="00325AD4">
                         <w:rPr>
@@ -9872,278 +12211,353 @@
                       <w:r w:rsidR="004B1113" w:rsidRPr="00325AD4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidR="005C4CA2" w:rsidRPr="00325AD4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> calculation.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4F440723" w14:textId="78939333" w:rsidR="00F41D1D" w:rsidRPr="00276DA4" w:rsidRDefault="00F41D1D" w:rsidP="00913C6F">
+      <w:pPr>
+        <w:pStyle w:val="Heading9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BBFEA6F" w14:textId="61D36C86" w:rsidR="00CF79E1" w:rsidRDefault="00CF79E1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F729C6" w14:textId="77777777" w:rsidR="00F41D1D" w:rsidRPr="00276DA4" w:rsidRDefault="00F41D1D" w:rsidP="009743F2">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="08FD6F3C" w14:textId="31EAF932" w:rsidR="00913C6F" w:rsidRPr="009B24ED" w:rsidRDefault="00913C6F" w:rsidP="00913C6F">
       <w:pPr>
         <w:pStyle w:val="Heading9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Carolina County, North Carolina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA0F9DB" w14:textId="77777777" w:rsidR="00913C6F" w:rsidRPr="009B24ED" w:rsidRDefault="00913C6F" w:rsidP="00913C6F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Schedule of Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239E4C13" w14:textId="71550330" w:rsidR="00913C6F" w:rsidRPr="009B24ED" w:rsidRDefault="00913C6F" w:rsidP="00913C6F">
+    <w:p w14:paraId="239E4C13" w14:textId="7686A9C2" w:rsidR="00913C6F" w:rsidRPr="009B24ED" w:rsidRDefault="00913C6F" w:rsidP="00913C6F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00660D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49984FC5" w14:textId="77777777" w:rsidR="00913C6F" w:rsidRPr="009B24ED" w:rsidRDefault="00913C6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="733915D9" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00CD7983">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section II – Financial Statement Findings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70082B80" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0479CF81" w14:textId="69FFEC9F" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="0479CF81" w14:textId="5EA69CC4" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finding:</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00660D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00FF5915" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501A4108" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A3DC074" w14:textId="270B4297" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="1A3DC074" w14:textId="6AB3C223" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MATERIAL NONCOMPLIANCE</w:t>
       </w:r>
       <w:r w:rsidR="00A333EE" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / SIGNIFICANT DEFICENCY</w:t>
+        <w:t xml:space="preserve"> / SIGNIFICANT DEFIC</w:t>
+      </w:r>
+      <w:r w:rsidR="008410A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00A333EE" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ENCY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0CCEDF" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C692BB5" w14:textId="271268A1" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -10179,159 +12593,267 @@
     <w:p w14:paraId="49BEB1C5" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33B6A570" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Condition:  Carolina County expended $100,000 more for public safety than appropriated in the annual budget ordinance.</w:t>
+        <w:t>Condition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Carolina</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> County </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>expended</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $100,000 more </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> public safety than appropriated in the annual budget ordinance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F58F7C" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="678E3AB2" w14:textId="3433905D" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Effect:  Moneys were spent that had not been </w:t>
+        <w:t>Effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Moneys</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> were spent that had not been </w:t>
       </w:r>
       <w:r w:rsidR="00A333EE" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">obligated and </w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>appropriated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="566EB6C6" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7066B5C0" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cause:  The County received and expended controlled substance tax that had not been budgeted for in the budget ordinance and a budget amendment was not adopted.</w:t>
+        <w:t>Cause</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> County received and expended controlled substance tax that had not been budgeted for in the budget ordinance and a budget amendment was not adopted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F576F34" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4851D975" w14:textId="0AD66B7B" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recommendation:  </w:t>
+        <w:t>Recommendation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="008A6FDB" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Before </w:t>
+        <w:t>Before</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008A6FDB" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A333EE" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">an obligation is to incur that </w:t>
       </w:r>
       <w:r w:rsidR="00450B8E" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">will exceed the amount that was </w:t>
       </w:r>
       <w:r w:rsidR="00A333EE" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">previously approved in the budget ordinance, </w:t>
       </w:r>
@@ -10381,57 +12903,67 @@
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="167B01DF" w14:textId="77777777" w:rsidR="00C066DB" w:rsidRPr="009B24ED" w:rsidRDefault="00991126">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Views of responsible officials and planned corrective actions</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">:  The </w:t>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E6099" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>County</w:t>
       </w:r>
       <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> agrees with this finding.  Budget amendments will be adopted prior to making expenditures that exceed budgeted amounts.</w:t>
       </w:r>
       <w:r w:rsidR="00155A76" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please refer to the corrective action plan on page 35-E-6.9.</w:t>
       </w:r>
@@ -10520,60 +13052,79 @@
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Passed through the NC Dept. of Health and Human Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A5A2FF" w14:textId="77777777" w:rsidR="00A07806" w:rsidRPr="009B24ED" w:rsidRDefault="00A07806" w:rsidP="00A07806">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Program Name:  </w:t>
-      </w:r>
+        <w:t>Program Name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Medical Assistance Program (Medicaid; Title XIX)</w:t>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assistance Program (Medicaid; Title XIX)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B6AD0ED" w14:textId="0D230A7E" w:rsidR="00A07806" w:rsidRPr="009B24ED" w:rsidRDefault="00D25B18" w:rsidP="00A07806">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk145076973"/>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00787B65" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
@@ -10606,179 +13157,217 @@
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> N</w:t>
       </w:r>
       <w:r w:rsidR="00787B65" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00787B65" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00A07806" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>93.778</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0BDDE819" w14:textId="77777777" w:rsidR="00A07806" w:rsidRPr="009B24ED" w:rsidRDefault="00A07806" w:rsidP="00A07806">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Grant Number:  XXXX</w:t>
-      </w:r>
+        <w:t>Grant Number</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  XXXX</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5B1DABF2" w14:textId="77777777" w:rsidR="00A07806" w:rsidRPr="009B24ED" w:rsidRDefault="00A07806" w:rsidP="00A07806">
       <w:pPr>
         <w:ind w:left="1008" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C5A4AD8" w14:textId="29455FA0" w:rsidR="00A07806" w:rsidRPr="009B24ED" w:rsidRDefault="00A07806" w:rsidP="00A07806">
+    <w:p w14:paraId="1C5A4AD8" w14:textId="24683FDD" w:rsidR="00A07806" w:rsidRPr="009B24ED" w:rsidRDefault="00A07806" w:rsidP="00A07806">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Finding:  </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00FF5915" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF5F179" w14:textId="77777777" w:rsidR="00A07806" w:rsidRPr="009B24ED" w:rsidRDefault="00A07806" w:rsidP="00A07806">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60B277EF" w14:textId="77777777" w:rsidR="00F15686" w:rsidRPr="009B24ED" w:rsidRDefault="00F15686" w:rsidP="00A07806">
+    <w:p w14:paraId="60B277EF" w14:textId="0D2BA2BE" w:rsidR="00F15686" w:rsidRPr="009B24ED" w:rsidRDefault="00F15686" w:rsidP="00A07806">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>SIGNIFICANT DEFICENCY/</w:t>
+        <w:t>SIGNIFICANT DEFIC</w:t>
+      </w:r>
+      <w:r w:rsidR="008410A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ENCY/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E85197D" w14:textId="5EB1A922" w:rsidR="00A07806" w:rsidRPr="009B24ED" w:rsidRDefault="00A07806" w:rsidP="00A07806">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MATERIAL NONCOMPLIANCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CFBF191" w14:textId="77777777" w:rsidR="00F15686" w:rsidRPr="009B24ED" w:rsidRDefault="00F15686" w:rsidP="00A07806">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10813,83 +13402,153 @@
         <w:ind w:left="1008" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0184C402" w14:textId="77777777" w:rsidR="00A07806" w:rsidRPr="009B24ED" w:rsidRDefault="00A07806" w:rsidP="00A07806">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Criteria:  In accordance with 42 CFR 431.10 and in the State approved plan, the requirement applicable in this case, an applicant is not eligible for assistance unless the applicant's family income falls below the State-provided income standard.</w:t>
+        <w:t>Criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accordance with 42 CFR 431.10 and in the State approved plan, the requirement applicable in this case</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, an applicant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is not eligible for assistance unless the applicant's family income falls below the State-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>provided income</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> standard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D6036AC" w14:textId="77777777" w:rsidR="00A07806" w:rsidRPr="009B24ED" w:rsidRDefault="00A07806" w:rsidP="00A07806">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AC79F8E" w14:textId="4CB7B09E" w:rsidR="00A07806" w:rsidRPr="009B24ED" w:rsidRDefault="00A07806" w:rsidP="00450B8E">
+    <w:p w14:paraId="5AC79F8E" w14:textId="0AF56683" w:rsidR="00A07806" w:rsidRPr="009B24ED" w:rsidRDefault="00A07806" w:rsidP="00450B8E">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Condition:  Six applicants received assistance although their family incomes were above the State-provided income Standard.</w:t>
+        <w:t xml:space="preserve">Condition:  Six applicants received assistance although their family incomes were above the State-provided income </w:t>
+      </w:r>
+      <w:r w:rsidR="008410A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tandard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37410385" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading9"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidSect="00276DA4">
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="432" w:right="1440" w:bottom="432" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5430E599" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading9"/>
         <w:rPr>
@@ -10912,121 +13571,143 @@
         <w:t>Carolina County, North Carolina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E50814" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Schedule of Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5773DDE0" w14:textId="6DAD3CD7" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="5773DDE0" w14:textId="45AA2D47" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00660D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1313C8E6" w14:textId="77777777" w:rsidR="00A07806" w:rsidRPr="009B24ED" w:rsidRDefault="00A07806">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="790ECFF5" w14:textId="762C079F" w:rsidR="00A07806" w:rsidRPr="00B76B1A" w:rsidRDefault="00A07806" w:rsidP="00A07806">
+    <w:p w14:paraId="790ECFF5" w14:textId="564E8AD4" w:rsidR="00A07806" w:rsidRPr="00B76B1A" w:rsidRDefault="00A07806" w:rsidP="00A07806">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76B1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Finding:  </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00B76B1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00660D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B76B1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00FF5915" w:rsidRPr="00B76B1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00B76B1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -11041,283 +13722,462 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45F630B6" w14:textId="77777777" w:rsidR="00A07806" w:rsidRPr="009B24ED" w:rsidRDefault="00A07806" w:rsidP="00A07806">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Questioned Costs:  $12,000.  This amount was determined by totaling all the aid received by the six applicants who were not eligible.</w:t>
+        <w:t>Questioned Costs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12,000.  This amount was determined by totaling all the aid received by the six applicants who were not eligible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B7A251" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00AE0B45">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FDABBFD" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00AE0B45">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Context:  Of the 1204 case files, we examined </w:t>
+        <w:t>Context</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the 1204 case files, we examined </w:t>
       </w:r>
       <w:r w:rsidR="00FA1D0E" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0 and determined that six applicants received assistance for which they were not eligible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="356ACC73" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00AE0B45">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D323536" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00AE0B45">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Effect:  Six applicants received assistance for which they were not eligible.</w:t>
+        <w:t>Effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Six</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicants received assistance for which they were not eligible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3045DC" w14:textId="77777777" w:rsidR="00FA1D0E" w:rsidRPr="009B24ED" w:rsidRDefault="00FA1D0E" w:rsidP="00AE0B45">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58F502AE" w14:textId="09F790A1" w:rsidR="00FA1D0E" w:rsidRPr="009B24ED" w:rsidRDefault="00FA1D0E" w:rsidP="00FA1D0E">
+    <w:p w14:paraId="58F502AE" w14:textId="4E8BCCEE" w:rsidR="00FA1D0E" w:rsidRPr="009B24ED" w:rsidRDefault="00FA1D0E" w:rsidP="00FA1D0E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Identification of a repeat finding:  This is a repeat finding from the immediate previous audit, </w:t>
+        <w:t>Identification of a repeat finding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a repeat finding from the immediate previous audit, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2024</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00660D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A74AD6B" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00AE0B45">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="792DC466" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00AE0B45">
+    <w:p w14:paraId="792DC466" w14:textId="260516B7" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00AE0B45">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cause:  Human error in reading the State-provided income Standard.  Also, the department does not have any procedures in place to verify that the correct calculations and thresholds are used in the eligibility determination for this program.</w:t>
+        <w:t>Cause</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Human</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> error in reading the State-provided income </w:t>
+      </w:r>
+      <w:r w:rsidR="008410A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tandard.  Also, the department does not have any procedures in place to verify that the correct calculations and thresholds are used in the eligibility determination for this program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BD477C9" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00AE0B45">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5104483D" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00AE0B45">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Recommendation:  Checks and balances should be in place for any numeric calculations or thresholds used in the determination of eligibility in this program.</w:t>
+        <w:t>Recommendation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Checks</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and balances should be in place for any numeric calculations or thresholds used in the determination of eligibility in this program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C542D7E" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00AE0B45">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="346212BE" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00991126" w:rsidP="00AE0B45">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Views of responsible officials and planned corrective actions</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:  The county agrees with the finding and will implement adequate checks and balances to ensure that this problem does not recur.</w:t>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> county agrees with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and will implement adequate checks and balances to ensure that this problem does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>recur</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00155A76" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Please refer to the corrective action plan on page 35-E-6.9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C2FBC31" w14:textId="6E535480" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="391F75D6" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
@@ -11366,123 +14226,153 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Program Name:  Special Supplemental Food Program for Women, Infants, and Children</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AC26460" w14:textId="23BFF69B" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00787B65" w:rsidP="00003D32">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk145077035"/>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Assistance Listing No.:</w:t>
+        <w:t>Assistance Listing No.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00003D32" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00003D32" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>10.557</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7E91847F" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Grant Number:  XXXX</w:t>
-      </w:r>
+        <w:t>Grant Number</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  XXXX</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2F95033C" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:ind w:left="1008" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02A9DB75" w14:textId="6DCCC7A6" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
+    <w:p w14:paraId="02A9DB75" w14:textId="557F0B05" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Finding:  </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00FF5915" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
@@ -11558,188 +14448,275 @@
         <w:ind w:left="1008" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EC2CCF2" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Criteria:  In accordance with 7 CFR 246.7(c), the requirement applicable in this case, an applicant is not eligible for assistance unless the applicant's family income falls below the State-provided income standard.</w:t>
+        <w:t>Criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accordance with 7 CFR 246.7(c), the requirement applicable in this case, an applicant is not eligible for assistance unless the applicant's family income falls below the State-provided income standard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523D479D" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13F13ADD" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
+    <w:p w14:paraId="13F13ADD" w14:textId="781E722C" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Condition:  Six applicants received assistance although their family incomes were above the State-provided income Standard.</w:t>
+        <w:t xml:space="preserve">Condition:  Six applicants received assistance although their family incomes were above the State-provided income </w:t>
+      </w:r>
+      <w:r w:rsidR="008410A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tandard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286BE82F" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EB719E2" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Questioned Costs:  </w:t>
-      </w:r>
+        <w:t>Questioned Costs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>$12,000.  This amount was determined by totaling all the aid received by the six applicants who were not eligible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6168BF87" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A888260" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Context:  Of the 1204 case files, we examined 40 and determined that six applicants received assistance for which they were not eligible.</w:t>
+        <w:t>Context</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the 1204 case files, we examined 40 and determined that six applicants received assistance for which they were not eligible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31FE58AB" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="059C7004" w14:textId="35C93279" w:rsidR="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Effect:  Six applicants received assistance for which they were not eligible.</w:t>
+        <w:t>Effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Six</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicants received assistance for which they were not eligible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A21730" w14:textId="77777777" w:rsidR="009B24ED" w:rsidRDefault="009B24ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="602A40FB" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:pStyle w:val="Heading9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -11759,255 +14736,383 @@
         <w:lastRenderedPageBreak/>
         <w:t>Carolina County, North Carolina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="500BD7C4" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Schedule of Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71615A55" w14:textId="74BC0D36" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
+    <w:p w14:paraId="71615A55" w14:textId="61839001" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63BADB69" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BCA4EF5" w14:textId="3F93A73F" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
+    <w:p w14:paraId="7BCA4EF5" w14:textId="152C90E3" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Finding:  </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00CB65E5" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3 (cont.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CDF40EB" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F2FE3DD" w14:textId="593B70B5" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
+    <w:p w14:paraId="5F2FE3DD" w14:textId="333B0CF2" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cause:  Human error in reading the State-provided income Standard.  Also, the department does not have any procedures in place to verify that the correct calculations and thresholds are used in the eligibility determination for this program.</w:t>
+        <w:t>Cause</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Human</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> error in reading the State-provided income </w:t>
+      </w:r>
+      <w:r w:rsidR="008410A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tandard.  Also, the department does not have any procedures in place to verify that the correct calculations and thresholds are used in the eligibility determination for this program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B458022" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="445172F1" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Recommendation:  Checks and balances should be in place for any numeric calculations or thresholds used in the determination of eligibility in this program.</w:t>
+        <w:t>Recommendation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Checks</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and balances should be in place for any numeric calculations or thresholds used in the determination of eligibility in this program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B3522F" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11648542" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:line="-240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Views of responsible officials and planned corrective actions: </w:t>
-      </w:r>
+        <w:t>Views of responsible officials and planned corrective actions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> The county agrees with the finding and will implement adequate checks and balances to ensure that this problem does not recur.</w:t>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> county agrees with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and will implement adequate checks and balances to ensure that this problem does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>recur</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDDB541" w14:textId="77777777" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D514DE1" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12020,142 +15125,207 @@
     <w:p w14:paraId="0325759A" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="187391A8" w14:textId="77777777" w:rsidR="00C73EB3" w:rsidRPr="009B24ED" w:rsidRDefault="00C73EB3" w:rsidP="00C73EB3">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Program Name:  </w:t>
-      </w:r>
+        <w:t>Program Name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Medical Assistance Program (Medicaid; Title XIX)</w:t>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assistance Program (Medicaid; Title XIX)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A78BB6" w14:textId="3176F6E4" w:rsidR="00C73EB3" w:rsidRPr="009B24ED" w:rsidRDefault="00787B65" w:rsidP="00C73EB3">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Assistance Listing No.:</w:t>
+        <w:t>Assistance Listing No.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C73EB3" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  93.778</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4AA78900" w14:textId="77777777" w:rsidR="00C73EB3" w:rsidRPr="009B24ED" w:rsidRDefault="00C73EB3" w:rsidP="00C73EB3">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Grant Number:  XXXX</w:t>
-      </w:r>
+        <w:t>Grant Number</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  XXXX</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4F1D45A6" w14:textId="183FB492" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00C066DB">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5476F8EC" w14:textId="4690BC97" w:rsidR="00C73EB3" w:rsidRPr="009B24ED" w:rsidRDefault="00C73EB3" w:rsidP="00C73EB3">
+    <w:p w14:paraId="5476F8EC" w14:textId="5E0F0752" w:rsidR="00C73EB3" w:rsidRPr="009B24ED" w:rsidRDefault="00C73EB3" w:rsidP="00C73EB3">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">SIGNIFICANT DEFICENCY/MATERIAL NONCOMPLIANCE:  Finding </w:t>
+        <w:t>SIGNIFICANT DEFIC</w:t>
+      </w:r>
+      <w:r w:rsidR="008410A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENCY/MATERIAL NONCOMPLIANCE:  Finding </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00EE1A42" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2 also applies to State requirements and State Awards.  </w:t>
       </w:r>
@@ -12183,114 +15353,144 @@
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Program Name:  Special Supplemental Food Program for Women, Infants, and Children</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA47B5D" w14:textId="54B86EB2" w:rsidR="00C73EB3" w:rsidRPr="009B24ED" w:rsidRDefault="00787B65" w:rsidP="00C73EB3">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Assistance Listing No.:</w:t>
+        <w:t>Assistance Listing No.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C73EB3" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  10.557</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="101D582F" w14:textId="77777777" w:rsidR="00C73EB3" w:rsidRPr="009B24ED" w:rsidRDefault="00C73EB3" w:rsidP="00C73EB3">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Grant Number:  XXXX</w:t>
-      </w:r>
+        <w:t>Grant Number</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  XXXX</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="50CCBBCB" w14:textId="77777777" w:rsidR="00C73EB3" w:rsidRPr="009B24ED" w:rsidRDefault="00C73EB3" w:rsidP="00C73EB3">
       <w:pPr>
         <w:ind w:left="1008" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DBCCCFE" w14:textId="3F2F4803" w:rsidR="00C73EB3" w:rsidRPr="009B24ED" w:rsidRDefault="00C73EB3" w:rsidP="00C73EB3">
+    <w:p w14:paraId="2DBCCCFE" w14:textId="7B67F0BA" w:rsidR="00C73EB3" w:rsidRPr="009B24ED" w:rsidRDefault="00C73EB3" w:rsidP="00C73EB3">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MATERIAL WEAKNESS/MATERIAL NONCOMPLIANCE:  Finding </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00EE1A42" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3 also applies to State requirements.  </w:t>
       </w:r>
@@ -12341,109 +15541,245 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5857875" cy="1380490"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="57150" cmpd="thinThick">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="06013989" w14:textId="2682A0BA" w:rsidR="00780087" w:rsidRPr="009B24ED" w:rsidRDefault="00780087" w:rsidP="009F668E">
+                          <w:p w14:paraId="06013989" w14:textId="392C5F37" w:rsidR="00780087" w:rsidRPr="009B24ED" w:rsidRDefault="00780087" w:rsidP="009F668E">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009B24ED">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Note to preparer:  Audit findings must include a reference number in the format meeting the requirements of the data collection form submission to allow for easy referencing audit findings during follow-up.  Audit findings that relate to both the financial statement and federal and/or state awards should be reported in both section II and section III and/or section IV.  However, the reference in one section may be in summary form with a reference to a detailed reporting in the other section of the schedule.</w:t>
+                              <w:t>Note to preparer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="009B24ED">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>:  Audit</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="009B24ED">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> findings must include a reference number in the format meeting the requirements of the data collection form submission to allow for easy referencing audit findings during follow-up</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003012D6">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003012D6" w:rsidRPr="003012D6">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>(ex. 2026-002)</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009B24ED">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">.  Audit findings that relate to both the financial statement and federal and/or state awards should be reported in both section II and section III and/or section IV.  However, the reference in one section may be in summary form with a reference to </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="009B24ED">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>a detailed</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="009B24ED">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> reporting in the other section of the schedule.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="675840D1" id="Text Box 6" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:1.5pt;margin-top:16.5pt;width:461.25pt;height:108.7pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqNuO8KQIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v2yAQ/j5p/wHxfXGcJktqxam6dJkm&#10;dS9Sux+AMbZRgWNAYne/vgdO06jbvkzjA+I4eO6e5+7WV4NW5CCcl2BKmk+mlAjDoZamLemP+927&#10;FSU+MFMzBUaU9FF4erV5+2bd20LMoANVC0cQxPiityXtQrBFlnneCc38BKww6GzAaRbQdG1WO9Yj&#10;ulbZbDp9n/XgauuAC+/x9mZ00k3CbxrBw7em8SIQVVLMLaTdpb2Ke7ZZs6J1zHaSH9Ng/5CFZtJg&#10;0BPUDQuM7J38DUpL7sBDEyYcdAZNI7lIHJBNPn3F5q5jViQuKI63J5n8/4PlXw939rsjYfgAAxYw&#10;kfD2FviDJwa2HTOtuHYO+k6wGgPnUbKst744fo1S+8JHkKr/AjUWme0DJKChcTqqgjwJomMBHk+i&#10;iyEQjpeL1WK5Wi4o4ejLL1bT+WUqS8aK5+/W+fBJgCbxUFKHVU3w7HDrQ0yHFc9PYjQPStY7qVQy&#10;XFttlSMHhh2wSysxePVMGdJjLst8gUlybeuShk6ae2yLh1GTv4JO0/oTqJYBm1tJXdLV6REropIf&#10;TZ1aLzCpxjOSUOYobVRz1DUM1UAkZpNfxAhR6grqRxTbwdjMOHx46MD9oqTHRi6p/7lnTlCiPhss&#10;2GU+n8fOT8Z8sZyh4c491bmHGY5QSJ6S8bgN47TsrZNth5HGFjFwjUVuZJL/Jatj/tisqSrHwYrT&#10;cG6nVy/jv3kCAAD//wMAUEsDBBQABgAIAAAAIQDkCJP+2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BbsIwEETvlfgHa5F6Kw4pqSCNgxBSe6xU4NCjE29ji3gdxQbSv+9yak+j1Yxm31Tbyffi&#10;imN0gRQsFxkIpDYYR52C0/HtaQ0iJk1G94FQwQ9G2Nazh0qXJtzoE6+H1AkuoVhqBTaloZQytha9&#10;joswILH3HUavE59jJ82ob1zue5ln2Yv02hF/sHrAvcX2fLh4Bedde8RCpvXGuo9V8/UeaXJRqcf5&#10;tHsFkXBKf2G44zM61MzUhAuZKHoFz7wksdyV7U1eFCAaBXmRrUDWlfw/oP4FAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAajbjvCkCAABGBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA5AiT/tsAAAAIAQAADwAAAAAAAAAAAAAAAACDBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" o:allowincell="f" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="06013989" w14:textId="2682A0BA" w:rsidR="00780087" w:rsidRPr="009B24ED" w:rsidRDefault="00780087" w:rsidP="009F668E">
+                    <w:p w14:paraId="06013989" w14:textId="392C5F37" w:rsidR="00780087" w:rsidRPr="009B24ED" w:rsidRDefault="00780087" w:rsidP="009F668E">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009B24ED">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>Note to preparer:  Audit findings must include a reference number in the format meeting the requirements of the data collection form submission to allow for easy referencing audit findings during follow-up.  Audit findings that relate to both the financial statement and federal and/or state awards should be reported in both section II and section III and/or section IV.  However, the reference in one section may be in summary form with a reference to a detailed reporting in the other section of the schedule.</w:t>
+                        <w:t>Note to preparer</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="009B24ED">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>:  Audit</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="009B24ED">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> findings must include a reference number in the format meeting the requirements of the data collection form submission to allow for easy referencing audit findings during follow-up</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003012D6">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="003012D6" w:rsidRPr="003012D6">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>(ex. 2026-002)</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009B24ED">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">.  Audit findings that relate to both the financial statement and federal and/or state awards should be reported in both section II and section III and/or section IV.  However, the reference in one section may be in summary form with a reference to </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="009B24ED">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>a detailed</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="009B24ED">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> reporting in the other section of the schedule.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B0EEB8" w14:textId="255013EC" w:rsidR="009F668E" w:rsidRPr="009B24ED" w:rsidRDefault="00582ABD" w:rsidP="009F668E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -12488,61 +15824,82 @@
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="09EFC9D1" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="009B24ED" w:rsidRDefault="00780087" w:rsidP="009F668E">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009B24ED">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Note to Preparer:  </w:t>
+                              <w:t>Note to Preparer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="009B24ED">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">:  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="009B24ED">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Uniform Guidance requires the auditor to include in the finding:</w:t>
+                              <w:t>Uniform</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="009B24ED">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Guidance requires the auditor to include in the finding:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4F1DF9EB" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="009B24ED" w:rsidRDefault="00780087" w:rsidP="006D7C71">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="15"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009B24ED">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Information to provide perspective for judging the prevalence and consequences of the audit findings, such as whether the audit findings represent an isolated instance or a systematic problem</w:t>
                             </w:r>
@@ -12616,61 +15973,82 @@
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="3FBB785A" id="Text Box 38" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:1.5pt;margin-top:122.4pt;width:461.25pt;height:104.3pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJOcHkKQIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47TZJNacVbbbFNV&#10;2l6k3X4AxthGCwwFEjv9+g44m4227UtVHhDDwJk5Z2bW14NW5CCcl2BKmk+mlAjDoZamLen3h92b&#10;FSU+MFMzBUaU9Cg8vd68frXubSFm0IGqhSMIYnzR25J2IdgiyzzvhGZ+AlYYdDbgNAtoujarHesR&#10;XatsNp1eZT242jrgwnu8vR2ddJPwm0bw8LVpvAhElRRzC2l3aa/inm3WrGgds53kpzTYP2ShmTQY&#10;9Ax1ywIjeyd/g9KSO/DQhAkHnUHTSC4SB2STT1+wue+YFYkLiuPtWSb//2D5l8O9/eZIGN7DgAVM&#10;JLy9A/7oiYFtx0wrbpyDvhOsxsB5lCzrrS9OX6PUvvARpOo/Q41FZvsACWhonI6qIE+C6FiA41l0&#10;MQTC8XKxWixXywUlHH3529n8Kk9lyVjx9N06Hz4K0CQeSuqwqgmeHe58iOmw4ulJjOZByXonlUqG&#10;a6utcuTAsAN2aSUGL54pQ3rMZZkvMEmubV3S0EnzgG3xOGryV9BpWn8C1TJgcyupS7o6P2JFVPKD&#10;qVPrBSbVeEYSypykjWqOuoahGojEbPJ5jBClrqA+otgOxmbG4cNDB+4nJT02ckn9jz1zghL1yWDB&#10;3uXzeez8ZMwXyxka7tJTXXqY4QiF5CkZj9swTsveOtl2GGlsEQM3WORGJvmfszrlj82aqnIarDgN&#10;l3Z69Tz+m18AAAD//wMAUEsDBBQABgAIAAAAIQC863xb3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcqEOaoDbNpqqQ4IhE2wNHJ97GVuN1FLtt+HvMCY6rWc28V29nN4gr&#10;TcF6RnheZCCIO68t9wjHw9vTCkSIirUaPBPCNwXYNvd3taq0v/EnXfexF6mEQ6UQTIxjJWXoDDkV&#10;Fn4kTtnJT07FdE691JO6pXI3yDzLXqRTltOCUSO9GurO+4tDOO+6A5UyrtbGfhTt13vg2QbEx4d5&#10;twERaY5/z/CLn9ChSUytv7AOYkBYJpOIkBdFMkj5Oi9LEC1CUS4LkE0t/xs0PwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBJOcHkKQIAAEYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC863xb3QAAAAkBAAAPAAAAAAAAAAAAAAAAAIMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="09EFC9D1" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="009B24ED" w:rsidRDefault="00780087" w:rsidP="009F668E">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009B24ED">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Note to Preparer:  </w:t>
+                        <w:t>Note to Preparer</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="009B24ED">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">:  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="009B24ED">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>Uniform Guidance requires the auditor to include in the finding:</w:t>
+                        <w:t>Uniform</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="009B24ED">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Guidance requires the auditor to include in the finding:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4F1DF9EB" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="009B24ED" w:rsidRDefault="00780087" w:rsidP="006D7C71">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="15"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009B24ED">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Information to provide perspective for judging the prevalence and consequences of the audit findings, such as whether the audit findings represent an isolated instance or a systematic problem</w:t>
                       </w:r>
@@ -13144,87 +16522,97 @@
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E37C42C" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section II – Financial Statement Findings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1798E925" w14:textId="45B1B1D1" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00003D32">
+    <w:p w14:paraId="1798E925" w14:textId="53A77CA8" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00003D32">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finding:</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00CB65E5" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00CB65E5" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -13302,212 +16690,240 @@
         </w:rPr>
         <w:t xml:space="preserve">Public Safety officials will </w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">review </w:t>
       </w:r>
       <w:r w:rsidR="008A6FDB" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">procedures on how potential expenditures, such as control substance tax, will be included in the Public Safety’s Department budget ordinance and inform the Budget Officer.  If any unexpected expenditure </w:t>
       </w:r>
       <w:r w:rsidR="003C43C5" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">is to incur, </w:t>
+        <w:t xml:space="preserve">is to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003C43C5" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>incur</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003C43C5" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008A6FDB" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Public Safety will </w:t>
       </w:r>
       <w:r w:rsidR="003C43C5" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">inform the finance officer.  Public Safety will </w:t>
       </w:r>
       <w:r w:rsidR="008A6FDB" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">review the </w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">budget-to-actual report prepared by the finance officer monthly </w:t>
       </w:r>
       <w:r w:rsidR="003C43C5" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and make any recommendations necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000C9E88" w14:textId="7E41DA76" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="009B24ED">
+    <w:p w14:paraId="000C9E88" w14:textId="5AB1B183" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="009B24ED">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="3600" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Proposed Completion Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Board will implement the above procedure at their November 23, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> meeting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2A8153" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section III – Federal Award Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F2D82B4" w14:textId="66851BED" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="004A50FF">
+    <w:p w14:paraId="2F2D82B4" w14:textId="76284418" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="004A50FF">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finding:</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00CB65E5" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 00</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -13547,135 +16963,172 @@
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="2880" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Corrective Action:</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Automatic verification will be made available to caseworkers on the computer.  The caseworker will verify their manual calculations with the automated calculations.  The automated verification will also check the calculated family’s income against the State-provided income standard.  A printout of the verifications will accompany the caseworker’s records in the file to be reviewed by a supervisor.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F6E5BCA" w14:textId="13B99113" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00510D2F">
+        <w:t xml:space="preserve">Automatic verification will be made available to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caseworkers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the computer.  The caseworker will verify their manual calculations with the automated calculations.  The automated verification will also check the calculated family’s income against the State-provided income standard.  A printout of the verifications will accompany the caseworker’s records in the file to be reviewed by a supervisor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6E5BCA" w14:textId="3C48D68A" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00510D2F">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="4320" w:hanging="3600"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Proposed Completion Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">July 1, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B2F9F0" w14:textId="6D768B4F" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="004A50FF">
+    <w:p w14:paraId="07B2F9F0" w14:textId="21AD1617" w:rsidR="00003D32" w:rsidRPr="009B24ED" w:rsidRDefault="00003D32" w:rsidP="004A50FF">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finding:</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00CB65E5" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00CB65E5" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -13724,54 +17177,72 @@
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="2880" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Corrective Action:</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Automatic verification will be made available to caseworkers on the computer.  The caseworker will verify their manual calculations with the automated calculations.  The automated verification will also check the calculated family’s income against the State-provided income standard.  A printout of the verifications will accompany the caseworker’s records in the file to be reviewed by a supervisor.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4DCEF30D" w14:textId="4C4CCBE1" w:rsidR="00D22932" w:rsidRPr="009B24ED" w:rsidRDefault="00BC21A3" w:rsidP="008E75C6">
+        <w:t xml:space="preserve">Automatic verification will be made available to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caseworkers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the computer.  The caseworker will verify their manual calculations with the automated calculations.  The automated verification will also check the calculated family’s income against the State-provided income standard.  A printout of the verifications will accompany the caseworker’s records in the file to be reviewed by a supervisor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DCEF30D" w14:textId="341CC433" w:rsidR="00D22932" w:rsidRPr="009B24ED" w:rsidRDefault="00BC21A3" w:rsidP="008E75C6">
       <w:pPr>
         <w:ind w:left="4320" w:hanging="3600"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1604FA27" wp14:editId="6248B2FD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>84455</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>247650</wp:posOffset>
@@ -13789,87 +17260,105 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5810250" cy="935355"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="57150" cmpd="thinThick">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="238165E3" w14:textId="598F6F16" w:rsidR="00780087" w:rsidRPr="00325AD4" w:rsidRDefault="00780087" w:rsidP="007A278F">
+                          <w:p w14:paraId="238165E3" w14:textId="647E9CC5" w:rsidR="00780087" w:rsidRPr="00325AD4" w:rsidRDefault="00780087" w:rsidP="007A278F">
                             <w:pPr>
                               <w:pStyle w:val="BodyText3"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00816F05">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Note to Preparer:  The auditee must prepare a separate corrective action plan that addresses each current year finding that includes the names(s) of the contact person(s) responsible for corrective action, the corrective action planned, and the anticipated completion date.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00816F05">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00325AD4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">The correction action plan should be presented on auditee letterhead (OMB FAQ on Uniform Guidance, </w:t>
+                              <w:t>The correcti</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008410A8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ve</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00325AD4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> action plan should be presented on auditee letterhead (OMB FAQ on Uniform Guidance, </w:t>
                             </w:r>
                             <w:r w:rsidR="00EE1A42" w:rsidRPr="00325AD4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>May</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00325AD4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="004A50FF" w:rsidRPr="00325AD4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
@@ -13912,87 +17401,105 @@
                           </w:p>
                           <w:p w14:paraId="4431289C" w14:textId="77777777" w:rsidR="00780087" w:rsidRDefault="00780087" w:rsidP="00D22932"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="1604FA27" id="Text Box 41" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:6.65pt;margin-top:19.5pt;width:457.5pt;height:73.65pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6j7U/JQIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthO4zU14hRdugwD&#10;ugvQ7gNkWbaFyqImKbGzry8lp2l2exmmB0EUpUPy8HB1PfaK7IV1EnRJs1lKidAcaqnbkn572L5Z&#10;UuI80zVToEVJD8LR6/XrV6vBFGIOHahaWIIg2hWDKWnnvSmSxPFO9MzNwAiNzgZszzyatk1qywZE&#10;71UyT9O3yQC2Nha4cA5vbycnXUf8phHcf2kaJzxRJcXcfNxt3KuwJ+sVK1rLTCf5MQ32D1n0TGoM&#10;eoK6ZZ6RnZW/QfWSW3DQ+BmHPoGmkVzEGrCaLP2lmvuOGRFrQXKcOdHk/h8s/7y/N18t8eM7GLGB&#10;sQhn7oA/OqJh0zHdihtrYegEqzFwFihLBuOK49dAtStcAKmGT1Bjk9nOQwQaG9sHVrBOgujYgMOJ&#10;dDF6wvEyX2bpPEcXR9/VRX6R5zEEK55/G+v8BwE9CYeSWmxqRGf7O+dDNqx4fhKCOVCy3kqlomHb&#10;aqMs2TMUwDauI/pPz5QmA6ZymcVEelOX1HdSP6AqHidK/gqaxvUn0F561LaSfUmXp0esCES+13VU&#10;nmdSTWcsQukjs4HMiVY/ViORmE0WSQlMV1AfkGsLk5Zx9vDQgf1ByYA6Lqn7vmNWUKI+auzXVbZY&#10;BOFHY5FfztGw557q3MM0RygsnpLpuPHTsOyMlW2HkSaFaLjBHjcy0v+S1TF/1GrsynGuwjCc2/HV&#10;y/SvnwAAAP//AwBQSwMEFAAGAAgAAAAhAKuVO2/bAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1lbhRpw1USYhTVUhwRKLtoUcnXmKr8TqK3Tb8PcsJjrNvNDtTb2c/iCtO0QVS&#10;sFpmIJC6YBz1Co6Ht8cCREyajB4CoYJvjLBt7u9qXZlwo0+87lMvOIRipRXYlMZKythZ9Douw4jE&#10;7CtMXieWUy/NpG8c7ge5zrKN9NoRf7B6xFeL3Xl/8QrOu+6AzzIVpXUfT+3pPdLsolIPi3n3AiLh&#10;nP7M8Fufq0PDndpwIRPFwDrP2akgL3kS83Jd8KFlUGxykE0t/y9ofgAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQC6j7U/JQIAAEUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCrlTtv2wAAAAkBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" o:allowincell="f" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="238165E3" w14:textId="598F6F16" w:rsidR="00780087" w:rsidRPr="00325AD4" w:rsidRDefault="00780087" w:rsidP="007A278F">
+                    <w:p w14:paraId="238165E3" w14:textId="647E9CC5" w:rsidR="00780087" w:rsidRPr="00325AD4" w:rsidRDefault="00780087" w:rsidP="007A278F">
                       <w:pPr>
                         <w:pStyle w:val="BodyText3"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00816F05">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Note to Preparer:  The auditee must prepare a separate corrective action plan that addresses each current year finding that includes the names(s) of the contact person(s) responsible for corrective action, the corrective action planned, and the anticipated completion date.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00816F05">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00325AD4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">The correction action plan should be presented on auditee letterhead (OMB FAQ on Uniform Guidance, </w:t>
+                        <w:t>The correcti</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008410A8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ve</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00325AD4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> action plan should be presented on auditee letterhead (OMB FAQ on Uniform Guidance, </w:t>
                       </w:r>
                       <w:r w:rsidR="00EE1A42" w:rsidRPr="00325AD4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>May</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00325AD4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="004A50FF" w:rsidRPr="00325AD4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
@@ -14044,184 +17551,195 @@
       </w:r>
       <w:r w:rsidR="00003D32" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Proposed Completion Date:</w:t>
       </w:r>
       <w:r w:rsidR="00003D32" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">July 1, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00003D32" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174F1F41" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="003F5016" w:rsidRDefault="00E9771C" w:rsidP="00816F05">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00E9771C" w:rsidRPr="003F5016" w:rsidSect="00325AD4">
           <w:footerReference w:type="default" r:id="rId20"/>
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="516EB8CF" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00CB65E5" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB65E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Example 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB4BFE2" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00CB65E5" w:rsidRDefault="00E9771C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="7431FD0B" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:pStyle w:val="Heading9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Carolina County Board of Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC574D3" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Carolina County Board of Education</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>Schedule of Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1F96CB" w14:textId="71C42632" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="7E1F96CB" w14:textId="798CEC79" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE8E947" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E4A0244" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -14308,76 +17826,86 @@
       </w:r>
       <w:r w:rsidR="001E613A" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on whether the financial statements audited were prepared in accordance </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001E613A" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001E613A" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> GAAP:</w:t>
+        <w:t xml:space="preserve"> GAAP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E613A" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Un</w:t>
       </w:r>
       <w:r w:rsidR="00C546AD" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>modi</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fied</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5059C757" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C" w:rsidP="00850554">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Internal control over financial reporting:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237173A6" w14:textId="528A4D48" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -14394,52 +17922,62 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Material weakness(es) identified?</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>____yes</w:t>
-      </w:r>
+        <w:t>____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -14808,146 +18346,182 @@
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Significant Deficiency</w:t>
       </w:r>
       <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(s) identified</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">(s) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">X  </w:t>
+        </w:rPr>
+        <w:t>identified</w:t>
       </w:r>
       <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>none</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>___yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>none</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> reported</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F69A925" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Type of auditor’s report issued on compliance for major federal programs:  Un</w:t>
+        <w:t>Type of auditor’s report issued on compliance for major federal programs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Un</w:t>
       </w:r>
       <w:r w:rsidR="00C546AD" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>modif</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ied for all federal programs, except for Magnet School Assistance which was qualified.</w:t>
+        <w:t>ied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for all federal programs, except for Magnet School Assistance which was qualified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138AE3FC" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5258F19E" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -15077,572 +18651,407 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Identification of major federal programs:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8910" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2790"/>
         <w:gridCol w:w="6120"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00850554" w:rsidRPr="009B24ED" w14:paraId="7508161B" w14:textId="77777777" w:rsidTr="00FD13A5">
+      <w:tr w:rsidR="00850554" w:rsidRPr="009B24ED" w14:paraId="7508161B" w14:textId="77777777" w:rsidTr="003012D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E136FFF" w14:textId="195B1065" w:rsidR="00850554" w:rsidRPr="009B24ED" w:rsidRDefault="00787B65" w:rsidP="005D2FA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B24ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Assistance Listing No.:</w:t>
             </w:r>
             <w:r w:rsidRPr="009B24ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0ABC4DFA" w14:textId="77777777" w:rsidR="00850554" w:rsidRPr="009B24ED" w:rsidRDefault="00850554" w:rsidP="005D2FA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B24ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Names of Federal Program or Cluster</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D1EB5" w:rsidRPr="009B24ED" w14:paraId="785E3C1B" w14:textId="77777777" w:rsidTr="00FD13A5">
+      <w:tr w:rsidR="001D1EB5" w:rsidRPr="009B24ED" w14:paraId="785E3C1B" w14:textId="77777777" w:rsidTr="003012D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AB13960" w14:textId="77777777" w:rsidR="001D1EB5" w:rsidRPr="009B24ED" w:rsidRDefault="001D1EB5" w:rsidP="001D1EB5">
             <w:pPr>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B24ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.553, 10.555,10.556,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D536CD6" w14:textId="5BF2FC34" w:rsidR="001D1EB5" w:rsidRPr="009B24ED" w:rsidRDefault="001D1EB5" w:rsidP="001D1EB5">
             <w:pPr>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B24ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.559,10.579</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44833392" w14:textId="13C2390D" w:rsidR="001D1EB5" w:rsidRPr="009B24ED" w:rsidRDefault="001D1EB5" w:rsidP="001D1EB5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B24ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Child Nutrition Cluster</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D1EB5" w:rsidRPr="009B24ED" w14:paraId="29E2C82C" w14:textId="77777777" w:rsidTr="00344F29">
+      <w:tr w:rsidR="001D1EB5" w:rsidRPr="009B24ED" w14:paraId="29E2C82C" w14:textId="77777777" w:rsidTr="003012D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CF20516" w14:textId="77777777" w:rsidR="001D1EB5" w:rsidRPr="009B24ED" w:rsidRDefault="001D1EB5" w:rsidP="00344F29">
             <w:pPr>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B24ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">84.010 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BBA01C4" w14:textId="77777777" w:rsidR="001D1EB5" w:rsidRPr="009B24ED" w:rsidRDefault="001D1EB5" w:rsidP="00344F29">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B24ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Title I Grants to Local Educational Agencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D1EB5" w:rsidRPr="009B24ED" w14:paraId="1C55783C" w14:textId="77777777" w:rsidTr="00FD13A5">
+      <w:tr w:rsidR="001D1EB5" w:rsidRPr="009B24ED" w14:paraId="1C55783C" w14:textId="77777777" w:rsidTr="003012D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44DDAE20" w14:textId="6012BE8D" w:rsidR="001D1EB5" w:rsidRPr="009B24ED" w:rsidRDefault="001D1EB5" w:rsidP="001D1EB5">
             <w:pPr>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B24ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>84.165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="076DDA1E" w14:textId="4E100189" w:rsidR="001D1EB5" w:rsidRPr="009B24ED" w:rsidRDefault="001D1EB5" w:rsidP="001D1EB5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B24ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Magnet School Assistance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D1EB5" w:rsidRPr="009B24ED" w14:paraId="5F10D4EF" w14:textId="77777777" w:rsidTr="00FD13A5">
-[...123 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="2346AE5D" w14:textId="77777777" w:rsidR="009B24ED" w:rsidRPr="009B24ED" w:rsidRDefault="009B24ED" w:rsidP="00AD6C2B">
       <w:pPr>
         <w:pStyle w:val="Heading8"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dollar threshold used to distinguish</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699BE09A" w14:textId="4ED5875A" w:rsidR="009B24ED" w:rsidRPr="009B24ED" w:rsidRDefault="009B24ED" w:rsidP="009B24ED">
+    <w:p w14:paraId="699BE09A" w14:textId="2F2A6FDE" w:rsidR="009B24ED" w:rsidRPr="009B24ED" w:rsidRDefault="009B24ED" w:rsidP="009B24ED">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  between type A and type B Programs</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C6C4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>$__</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B24ED">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="003C6C4C" w:rsidRPr="00316A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>750,000</w:t>
+        <w:t>1,00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0,000 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8A22C3" w14:textId="77777777" w:rsidR="009B24ED" w:rsidRPr="009B24ED" w:rsidRDefault="009B24ED" w:rsidP="00AD6C2B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Auditee qualified as </w:t>
+        <w:t>Auditee qualified as low-risk auditee?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>____</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>low-risk</w:t>
+        <w:t>yes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009B24ED">
-[...24 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -15706,107 +19115,305 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5715000" cy="679450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="57150" cmpd="thinThick">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="03E67A33" w14:textId="15AB56ED" w:rsidR="00780087" w:rsidRPr="004E19C6" w:rsidRDefault="00780087">
+                          <w:p w14:paraId="03E67A33" w14:textId="19F0A73F" w:rsidR="00780087" w:rsidRPr="004E19C6" w:rsidRDefault="00780087">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004E19C6">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Note to Preparer:  Special Education Cluster (84.027, 84.173) was not audited as major because it was audited as major in at least one of the last two most recent audit periods.</w:t>
+                              <w:t>Note to Preparer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="004E19C6">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>:  Special</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="004E19C6">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Education Cluster (84.027, 84.173) </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003012D6" w:rsidRPr="002830E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">exceeded the </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003012D6">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Federal </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003012D6" w:rsidRPr="002830E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>threshold f</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003012D6">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>or</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003012D6" w:rsidRPr="002830E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> a major program</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003012D6">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>; however,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003012D6" w:rsidRPr="002830E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004E19C6">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>was not audited as major because it was audited as major in at least one of the last two most recent audit periods.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="57FD5B65" id="Text Box 12" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:35.1pt;margin-top:2.35pt;width:450pt;height:53.5pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWP6RxJwIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOcmmNOEWXLsOA&#10;7gK0+wBZlm2hsqhJSuzs60fJbpp12MswPwiiSR0eHpKbm6FT5Cisk6ALms1SSoTmUEndFPT74/7d&#10;FSXOM10xBVoU9CQcvdm+fbPpTS7m0IKqhCUIol3em4K23ps8SRxvRcfcDIzQ6KzBdsyjaZuksqxH&#10;9E4l8zRdJT3Yyljgwjn8ezc66Tbi17Xg/mtdO+GJKihy8/G08SzDmWw3LG8sM63kEw32Dyw6JjUm&#10;PUPdMc/Iwco/oDrJLTio/YxDl0BdSy5iDVhNlr6q5qFlRsRaUBxnzjK5/wfLvxwfzDdL/PAeBmxg&#10;LMKZe+BPjmjYtUw34tZa6FvBKkycBcmS3rh8ehqkdrkLIGX/GSpsMjt4iEBDbbugCtZJEB0bcDqL&#10;LgZPOP5crrNlmqKLo2+1vl4sY1cSlj+/Ntb5jwI6Ei4FtdjUiM6O984HNix/DgnJHChZ7aVS0bBN&#10;uVOWHBkOwD5+sYBXYUqTfqKCRDpTFdS3Uj/iVDyNkvwVFLkH+iOP33J30uNsK9kV9OocxPIg5Add&#10;xcnzTKrxjkUoPSkbxBxl9UM5EIlsslXIEJQuoTqh1hbGWcbdw0sL9iclPc5xQd2PA7OCEvVJY7+u&#10;s8UiDH40Fsv1HA176SkvPUxzhMLiKRmvOz8uy8FY2bSYaZwQDbfY41pG+V9YTfxxVmNXpr0Ky3Bp&#10;x6iX7d/+AgAA//8DAFBLAwQUAAYACAAAACEAXUx8Y9oAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j9B2srcaNOqkLaEKeqKpUjEi0Hjk68xFbjdRS7bfh7Fi5wHM3T7NtqO/leXHGM&#10;LpCCfJGBQGqDcdQpeD8dHtYgYtJkdB8IFXxhhG09u6t0acKN3vB6TJ3gEYqlVmBTGkopY2vR67gI&#10;AxJ3n2H0OnEcO2lGfeNx38tllj1Jrx3xBasH3Ftsz8eLV3DetSd8lGm9se511Xy8RJpcVOp+Pu2e&#10;QSSc0h8MP/qsDjU7NeFCJopeQZEtmVSwKkBwvfnNDXN5XoCsK/n/gfobAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA1j+kcScCAABFBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAXUx8Y9oAAAAIAQAADwAAAAAAAAAAAAAAAACBBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="03E67A33" w14:textId="15AB56ED" w:rsidR="00780087" w:rsidRPr="004E19C6" w:rsidRDefault="00780087">
+                    <w:p w14:paraId="03E67A33" w14:textId="19F0A73F" w:rsidR="00780087" w:rsidRPr="004E19C6" w:rsidRDefault="00780087">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004E19C6">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>Note to Preparer:  Special Education Cluster (84.027, 84.173) was not audited as major because it was audited as major in at least one of the last two most recent audit periods.</w:t>
+                        <w:t>Note to Preparer</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="004E19C6">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>:  Special</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="004E19C6">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Education Cluster (84.027, 84.173) </w:t>
+                      </w:r>
+                      <w:r w:rsidR="003012D6" w:rsidRPr="002830E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">exceeded the </w:t>
+                      </w:r>
+                      <w:r w:rsidR="003012D6">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Federal </w:t>
+                      </w:r>
+                      <w:r w:rsidR="003012D6" w:rsidRPr="002830E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>threshold f</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003012D6">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>or</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003012D6" w:rsidRPr="002830E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> a major program</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003012D6">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>; however,</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003012D6" w:rsidRPr="002830E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004E19C6">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>was not audited as major because it was audited as major in at least one of the last two most recent audit periods.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B5DDB7" w14:textId="4A5E71F6" w:rsidR="00850554" w:rsidRPr="009B24ED" w:rsidRDefault="00850554" w:rsidP="00850554">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34B717AA" w14:textId="5E0852C3" w:rsidR="00850554" w:rsidRDefault="00850554" w:rsidP="00850554">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -15880,81 +19487,92 @@
         <w:t>Carolina County Board of Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A593665" w14:textId="0D17C926" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Schedule of Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B888AA5" w14:textId="78B54AE0" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="6B888AA5" w14:textId="6081C6B2" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="703BC07E" w14:textId="50391E16" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3106139E" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="009B24ED" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -16006,52 +19624,62 @@
         </w:rPr>
         <w:t>Material weakness(es) identified?</w:t>
       </w:r>
       <w:r w:rsidR="00850554" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00850554" w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>____yes</w:t>
-      </w:r>
+        <w:t>____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -16602,51 +20230,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59D02927" w14:textId="77777777" w:rsidR="00446E7C" w:rsidRPr="009B24ED" w:rsidRDefault="00446E7C" w:rsidP="00446E7C">
       <w:pPr>
         <w:pStyle w:val="Heading8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dollar threshold used to determine a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C79FA0" w14:textId="745D2CEC" w:rsidR="00446E7C" w:rsidRPr="009B24ED" w:rsidRDefault="00446E7C" w:rsidP="00446E7C">
+    <w:p w14:paraId="21C79FA0" w14:textId="32955443" w:rsidR="00446E7C" w:rsidRPr="009B24ED" w:rsidRDefault="00446E7C" w:rsidP="00446E7C">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>State major program</w:t>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -16674,132 +20302,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>$500,000</w:t>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6C4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1,00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>0,000</w:t>
       </w:r>
       <w:r w:rsidR="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD6C2B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02438A88" w14:textId="77777777" w:rsidR="00446E7C" w:rsidRPr="009B24ED" w:rsidRDefault="00446E7C" w:rsidP="00446E7C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="137F9AEE" w14:textId="39166B83" w:rsidR="00446E7C" w:rsidRPr="009B24ED" w:rsidRDefault="00446E7C" w:rsidP="00446E7C">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Auditee qualified as State </w:t>
+        <w:t>Auditee qualified as State low-risk auditee?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B24ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>____</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>low-risk</w:t>
+        <w:t>yes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009B24ED">
-[...17 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B24ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
@@ -16908,61 +20547,82 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="32FC0BE2" w14:textId="47ABE507" w:rsidR="00780087" w:rsidRPr="009B24ED" w:rsidRDefault="00780087">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009B24ED">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Note to Preparer:  </w:t>
+                              <w:t>Note to Preparer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="009B24ED">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">:  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="009B24ED">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Public School Building Capital Fund </w:t>
+                              <w:t>Public</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="009B24ED">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> School Building Capital Fund </w:t>
                             </w:r>
                             <w:r w:rsidRPr="009B24ED">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>w</w:t>
                             </w:r>
                             <w:r w:rsidR="00B74F96">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>as</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009B24ED">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
@@ -16986,61 +20646,82 @@
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="2DA8187F" id="Text Box 34" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.05pt;margin-top:3.9pt;width:468.45pt;height:54pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqNYXLKQIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X2xnSZNYcaouXaZJ&#10;3YfU7gdgjG1UzGVAYme/vhecplG3vUzjAXG5cLjn3MP6eugUOQjrJOiCZpOUEqE5VFI3Bf3xsHu3&#10;pMR5piumQIuCHoWj15u3b9a9ycUUWlCVsARBtMt7U9DWe5MnieOt6JibgBEakzXYjnkMbZNUlvWI&#10;3qlkmqZXSQ+2Mha4cA53b8ck3UT8uhbcf6trJzxRBcXafJxtnMswJ5s1yxvLTCv5qQz2D1V0TGp8&#10;9Ax1yzwjeyt/g+okt+Cg9hMOXQJ1LbmIHJBNlr5ic98yIyIXFMeZs0zu/8Hyr4d7890SP3yAARsY&#10;SThzB/zREQ3blulG3FgLfStYhQ9nQbKkNy4/XQ1Su9wFkLL/AhU2me09RKChtl1QBXkSRMcGHM+i&#10;i8ETjpvz1Wz1PptTwjF3tZwv09iVhOXPt411/pOAjoRFQS02NaKzw53zoRqWPx8JjzlQstpJpWJg&#10;m3KrLDkwNMAujkjg1TGlSY+lLLI51sg7UxXUt1I/oCseR0n+CprG8SfQTnr0tpJdQZEUjtFtQciP&#10;uorO80yqcY0klD4pG8QcZfVDORCJ1WSLcDkoXUJ1RK0tjF7Gv4eLFuwvSnr0cUHdzz2zghL1WWO/&#10;VtlsFowfg9l8McXAXmbKywzTHKGQPCXjcuvHz7I3VjYtvjQ6RMMN9riWUf6Xqk71o1djV07/KnyG&#10;yzieevn9mycAAAD//wMAUEsDBBQABgAIAAAAIQBn+xyy2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUi9USeooWmIU1VIcESi7YGjEy+x1XgdxW6b/j3LCY6reZp5W29nP4gL&#10;TtEFUpAvMxBIXTCOegXHw9tjCSImTUYPgVDBDSNsm/u7WlcmXOkTL/vUCy6hWGkFNqWxkjJ2Fr2O&#10;yzAicfYdJq8Tn1MvzaSvXO4H+ZRlz9JrR7xg9YivFrvT/uwVnHbdAQuZyo11H6v26z3S7KJSi4d5&#10;9wIi4Zz+YPjVZ3Vo2KkNZzJRDArKnEEFa/bndLMq+LOWsbwoQTa1/O/f/AAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCqNYXLKQIAAEUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBn+xyy2gAAAAcBAAAPAAAAAAAAAAAAAAAAAIMEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="32FC0BE2" w14:textId="47ABE507" w:rsidR="00780087" w:rsidRPr="009B24ED" w:rsidRDefault="00780087">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009B24ED">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Note to Preparer:  </w:t>
+                        <w:t>Note to Preparer</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="009B24ED">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">:  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="009B24ED">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Public School Building Capital Fund </w:t>
+                        <w:t>Public</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="009B24ED">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> School Building Capital Fund </w:t>
                       </w:r>
                       <w:r w:rsidRPr="009B24ED">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>w</w:t>
                       </w:r>
                       <w:r w:rsidR="00B74F96">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>as</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009B24ED">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
@@ -17148,276 +20829,333 @@
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3A4319A3" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="009B24ED" w:rsidRDefault="00780087" w:rsidP="009C39D4">
                             <w:pPr>
                               <w:pStyle w:val="BodyText3"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009B24ED">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Note to Preparer:  Please refer to the City of Dogwood and Carolina County section of the illustrative Schedule of Findings and Questioned Cost for comments on presenting the Summary of Auditor’s Results.</w:t>
+                              <w:t>Note to Preparer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="009B24ED">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>:  Please</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="009B24ED">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> refer to the City of Dogwood and Carolina County section of the illustrative Schedule of Findings and Questioned Cost for comments on presenting the Summary of Auditor’s Results.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="24C07BB5" id="Text Box 43" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:14.35pt;width:468.45pt;height:60.75pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFzs5cJwIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47TpJtYcVbbbFNV&#10;2l6k3X4AxthGCwwFEjv9+g44m01vL1V5QAwDZ2bOnFlfD1qRg3BegilpPplSIgyHWpq2pF8fdq+W&#10;lPjATM0UGFHSo/D0evPyxbq3hZhBB6oWjiCI8UVvS9qFYIss87wTmvkJWGHQ2YDTLKDp2qx2rEd0&#10;rbLZdPom68HV1gEX3uPt7eikm4TfNIKHz03jRSCqpJhbSLtLexX3bLNmReuY7SQ/pcH+IQvNpMGg&#10;Z6hbFhjZO/kblJbcgYcmTDjoDJpGcpFqwGry6S/V3HfMilQLkuPtmSb//2D5p8O9/eJIGN7CgA1M&#10;RXh7B/zREwPbjplW3DgHfSdYjYHzSFnWW1+cvkaqfeEjSNV/hBqbzPYBEtDQOB1ZwToJomMDjmfS&#10;xRAIx8vFar56nS8o4ei7usoXs0UKwYqn39b58F6AJvFQUodNTejscOdDzIYVT09iMA9K1jupVDJc&#10;W22VIweGAtildUL/6ZkypMdUMDrmyLWtSxo6aR5QFY8jJX8Fnab1J1AtA2pbSV3S5fkRKyKR70yd&#10;lBeYVOMZi1DmxGwkc6Q1DNVAJGaTL2OEyHQF9RG5djBqGWcPDx2475T0qOOS+m975gQl6oPBfq3y&#10;+TwKPxnzxdUMDXfpqS49zHCEwuIpGY/bMA7L3jrZdhhpVIiBG+xxIxP9z1md8ketpq6c5ioOw6Wd&#10;Xj1P/+YHAAAA//8DAFBLAwQUAAYACAAAACEAeLkRBNsAAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KhDoCVJ41QVEhyRaHvg6MTb2Gq8jmK3DX/PcoLjaEYzb+rN7AdxwSm6&#10;QAoeFxkIpC4YR72Cw/7toQARkyajh0Co4BsjbJrbm1pXJlzpEy+71AsuoVhpBTalsZIydha9josw&#10;IrF3DJPXieXUSzPpK5f7QeZZtpJeO+IFq0d8tdiddmev4LTt9riUqSit+3huv94jzS4qdX83b9cg&#10;Es7pLwy/+IwODTO14UwmikEBH0kK8uIFBLvl06oE0XJsmeUgm1r+529+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAEXOzlwnAgAARQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHi5EQTbAAAABwEAAA8AAAAAAAAAAAAAAAAAgQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" o:allowincell="f" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3A4319A3" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="009B24ED" w:rsidRDefault="00780087" w:rsidP="009C39D4">
                       <w:pPr>
                         <w:pStyle w:val="BodyText3"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009B24ED">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>Note to Preparer:  Please refer to the City of Dogwood and Carolina County section of the illustrative Schedule of Findings and Questioned Cost for comments on presenting the Summary of Auditor’s Results.</w:t>
+                        <w:t>Note to Preparer</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="009B24ED">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>:  Please</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="009B24ED">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> refer to the City of Dogwood and Carolina County section of the illustrative Schedule of Findings and Questioned Cost for comments on presenting the Summary of Auditor’s Results.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="287105A2" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="003F5016" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:sectPr w:rsidR="00E9771C" w:rsidRPr="003F5016" w:rsidSect="00325AD4">
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12F1D1C6" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="003F5016" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="62095C10" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading9"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="Heading9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Carolina County Board of Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1DC86D" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Schedule of Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9EC5AE" w14:textId="3861A861" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="3D9EC5AE" w14:textId="14EA6535" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F127403" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51F95BB9" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section II – Financial Statement Findings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6640B0BB" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AC8DEAF" w14:textId="381C6A73" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="5AC8DEAF" w14:textId="01F387FF" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finding:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -17540,215 +21278,349 @@
     <w:p w14:paraId="27EE9990" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00853EA9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0785FB37" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00853EA9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Condition:  School Food Authority, After School Child Care, and the Bus garage did not preaudit purchase order documents that agreed to pay money for supplies and materials.  The School Food Authority and After School Child Care did not preaudit checks used for disbursement of cash to pay for supplies and materials.</w:t>
+        <w:t>Condition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Food Authority, After School Child Care, and the Bus garage did not preaudit purchase order documents that agreed to pay money for supplies and materials.  The School Food Authority and After School Child Care did not preaudit checks used for disbursement of cash to pay for supplies and materials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A030E8D" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00853EA9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2251F916" w14:textId="03E886F4" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00853EA9">
+    <w:p w14:paraId="2251F916" w14:textId="4450059F" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00853EA9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Effect:  The </w:t>
+        <w:t>Effect</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> was in violation of the statue which could result in </w:t>
+        <w:t xml:space="preserve"> was in violation of the statu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD593D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e which could result in </w:t>
       </w:r>
       <w:r w:rsidR="00787B65" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>overspending</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the current year budget.  Purchase orders could be considered a void contract.  </w:t>
+        <w:t xml:space="preserve"> the current </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> budget.  Purchase orders could be considered a void contract.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCD8DDE" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00853EA9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11C8656D" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00853EA9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cause:  Personnel responsible for purchasing and issuing checks were not informed of the requirements and no internal controls were in place to ensure compliance.</w:t>
+        <w:t>Cause</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Personnel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsible for purchasing and issuing checks were not informed of the requirements and no internal controls were in place to ensure compliance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE7D007" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00853EA9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B2476AF" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00853EA9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recommendation:  The finance officer should implement internal control procedures that will educate staff on the requirements of the School Fiscal and Control Act.  All preprinted documents that require the preaudit certificate should contain the proper form described in the criteria above.  A rubber stamp with the preaudit certificate should be available, if necessary, for the issuers of the documents or checks.  The stamp should be </w:t>
+        <w:t>Recommendation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finance officer should implement internal control procedures that will educate staff on the requirements of the School Fiscal and Control Act.  All preprinted documents that require the preaudit certificate should contain the proper form described in the criteria above.  A rubber stamp with the preaudit certificate should be available, if necessary, for the issuers of the documents or checks.  The stamp should be </w:t>
       </w:r>
       <w:r w:rsidR="00AE0B45" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>kept</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in custody to prevent unauthorized use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E9DEC2" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00853EA9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77138161" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00991126" w:rsidP="00853EA9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Views of responsible officials and planned corrective actions</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E9771C" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:  The Board of Education agrees with the finding and will use the preaudit certificate when documents and checks are issued.</w:t>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Board of Education agrees with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and will use the preaudit certificate when documents and checks are issued.</w:t>
       </w:r>
       <w:r w:rsidR="00155A76" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Please refer to the corrective action plan on page 35-E-6.17.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42575C53" w14:textId="77777777" w:rsidR="00CF4BF0" w:rsidRPr="00CB65E5" w:rsidRDefault="00CF4BF0" w:rsidP="00853EA9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C7DC02F" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00CB65E5" w:rsidRDefault="00C4347F">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -17790,81 +21662,92 @@
         <w:t>Carolina County Board of Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67CF386E" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Schedule of Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B4D537" w14:textId="0ACFB96D" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
+    <w:p w14:paraId="13B4D537" w14:textId="56A32CB5" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B645F1F" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74A1EE51" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
@@ -17915,75 +21798,129 @@
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Passed through the N.C. Dept. of Public Instruction and Direct Programs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5F4D4B" w14:textId="61917287" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Program Names:  Child Nutrition Cluster:  School Breakfast Program, National School Lunch Program, Summer Food Service </w:t>
+        <w:t>Program Names</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Child</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nutrition Cluster</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Breakfast Program, National School Lunch Program, Summer Food Service </w:t>
       </w:r>
       <w:r w:rsidR="00A36F3A" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Program for Children</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00CF4BF0" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title I, Part A Cluster:  Title I Grants to LEAs, </w:t>
+        <w:t>Title I, Part A Cluster</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF4BF0" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Title</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF4BF0" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I Grants to LEAs, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Magnet School Assistance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3925187A" w14:textId="74B046D5" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00D25B18" w:rsidP="007426C5">
       <w:pPr>
         <w:ind w:left="1170" w:hanging="1170"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -18022,149 +21959,188 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> N</w:t>
       </w:r>
       <w:r w:rsidR="00787B65" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00787B65" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00E9771C" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  10.553, 10.555, 10.556, 10.559, </w:t>
+        <w:t xml:space="preserve">  10.553</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 10.555, 10.556, 10.559, </w:t>
       </w:r>
       <w:r w:rsidR="007426C5" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84.010, </w:t>
       </w:r>
       <w:r w:rsidR="00787B65" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>84.165.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F28DF2E" w14:textId="1BE4D8DA" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Grant Number:  </w:t>
+        <w:t>Grant Number</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00446E7C" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>PRC 035</w:t>
+        <w:t>PRC</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00446E7C" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 035</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E06BFE7" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23FCD2BE" w14:textId="263732B4" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="23FCD2BE" w14:textId="39D992A6" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Finding  </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -18223,51 +22199,69 @@
     </w:p>
     <w:p w14:paraId="61CCF099" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E36FB9F" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Criteria:  Non-federal entities are prohibited from contracting with or making subawards under covered transactions to parties that are suspended or debarred or whose principals are suspended or debarred.  Covered transactions include procurement contracts for goods or services equal to or </w:t>
+        <w:t>Criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Non</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-federal entities are prohibited from contracting with or making subawards under covered transactions to parties that are suspended or debarred or whose principals are suspended or debarred.  Covered transactions include procurement contracts for goods or services equal to or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in excess of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> $100,000 and all </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -18288,105 +22282,177 @@
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68A2B68C" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Condition:  Carolina County Board of Education does not have adequate internal control procedures in place to monitor compliance with the federal suspension and debarment requirements for contracts exceeding $100,000.</w:t>
+        <w:t>Condition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Carolina</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> County Board of Education does not have adequate internal control procedures in place to monitor compliance with the federal suspension and debarment requirements for contracts exceeding $100,000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4541FC24" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F72BE68" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Effect:  The Board of Education could contract with parties that have been suspended or debarred.</w:t>
+        <w:t>Effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Board of Education could contract with parties that have been suspended or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>debarred</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FFF60A4" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="432B4AA5" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cause:  Employees were unaware of the federal suspension and debarment requirements.</w:t>
+        <w:t>Cause</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Employees</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> were unaware of the federal suspension and debarment requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EDB7853" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74A406EE" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -18394,51 +22460,69 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="53AABF30" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31EF6FB4" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Views of responsible officials and planned corrective actions:  The Board of Education agrees with this finding</w:t>
+        <w:t>Views of responsible officials and planned corrective actions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Board of Education agrees with this finding</w:t>
       </w:r>
       <w:r w:rsidR="00155A76" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  Please refer to the corrective action plan on page 35-E-6.17</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D93EE50" w14:textId="77777777" w:rsidR="005E37FA" w:rsidRPr="00AD6C2B" w:rsidRDefault="005E37FA" w:rsidP="005E37FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -18596,81 +22680,92 @@
         <w:t>Carolina County Board of Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD22BE0" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Schedule of Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE9DE3B" w14:textId="6C5FA8CF" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
+    <w:p w14:paraId="3BE9DE3B" w14:textId="2BF18E00" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15FF5D92" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00B55F3E" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
@@ -18693,128 +22788,148 @@
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Direct Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C14F101" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Program Name:  Magnet School Assistance</w:t>
+        <w:t>Program Name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Magnet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> School Assistance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6E6F4F" w14:textId="7C7FF158" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00D25B18" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Assistance Listing No</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C4347F" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:  84.165</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="19B0E92B" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32EDC454" w14:textId="383027ED" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
+    <w:p w14:paraId="32EDC454" w14:textId="405C4971" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Finding  </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="002C2E1B" w:rsidRPr="00AD6C2B">
+      <w:r w:rsidR="00935B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -18898,77 +23013,113 @@
     <w:p w14:paraId="2D45B2B0" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E4C594" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Condition:  Of the 25 transactions examined, three expenditures were not budgeted by the magnet school which expended the funds.</w:t>
+        <w:t>Condition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the 25 transactions examined, three expenditures were not budgeted by the magnet school which expended the funds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="147CAF16" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E559D30" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Effect:  The Board of Education did not expend funds in accordance with the approved detailed line-item budget and possibly expended funds which did not contribute to the objective set forth for a particular magnet school.</w:t>
+        <w:t>Effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Board of Education did not expend funds in accordance with the approved detailed line-item budget and possibly expended funds which did not contribute to the objective set forth for a particular magnet school.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="057BE4C7" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D044B74" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -18978,130 +23129,220 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="28CFA4F1" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40F77882" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Questioned Costs:  $37,968.  This is the total of the three invoices found to have been paid from unbudgeted line items.</w:t>
+        <w:t>Questioned Costs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37,968.  This is the total of the three invoices found to have been paid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unbudgeted line items.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D6ED96" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006595F2" w14:textId="287E24B9" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Context:  Of the 68 transactions, we examined 25 and found three instances of noncompliance.</w:t>
+        <w:t>Context</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the 68 transactions, we examined 25 and found three instances of noncompliance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54362188" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BB13639" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Recommendation:  The program director should agree each purchase order to the detailed line-item budget prior to approval to ascertain that such purchases were approved in the current year for the related magnet school.  Requests for approval of expenditures not approved on the line-item budget should be submitted to the U.S. Department of Education prior to completing the purchase order.</w:t>
+        <w:t>Recommendation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program director should agree each purchase order to the detailed line-item budget prior to approval to ascertain that such purchases were approved in the current year for the related magnet school.  Requests for approval of expenditures not approved on the line-item budget should be submitted to the U.S. Department of Education prior to completing the purchase order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="187A0C70" w14:textId="77777777" w:rsidR="00C4347F" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="00C4347F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D3BF576" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00C4347F" w:rsidP="005E4A49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Views of responsible officials and planned corrective actions:  The Board of Education agrees with this finding.</w:t>
+        <w:t>Views of responsible officials and planned corrective actions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Board of Education agrees with this finding.</w:t>
       </w:r>
       <w:r w:rsidR="00155A76" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Please refer to the corrective action plan on page 35-E-6.17.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2044825E" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00CB65E5" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E9771C" w:rsidRPr="00CB65E5" w:rsidSect="00325AD4">
           <w:footerReference w:type="default" r:id="rId25"/>
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
@@ -19132,81 +23373,92 @@
         <w:t>Carolina County Board of Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5565C3B3" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Schedule of Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C11A057" w14:textId="0DB0C023" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="3C11A057" w14:textId="051B1591" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B40FC2E" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ECB4BFD" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -19231,82 +23483,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N.C. Department of Public Instruction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D0839E" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00B76B1A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="288" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Program Name:  State Public School Fund</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="60651E37" w14:textId="170BFEFC" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00B76B1A">
+        <w:t>Program Name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  State</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Public School Fund</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60651E37" w14:textId="03E3E4C7" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00B76B1A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Finding </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="003012D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -19358,213 +23638,323 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Special Tests and Provisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570E6F92" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00B76B1A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Criteria:  Local Education Agencies are required to refund allotment overdrafts as obligations are incurred to prevent a penalty from being incurred.</w:t>
+        <w:t>Criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Local</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Education Agencies are required to refund allotment overdrafts as obligations are incurred to prevent a penalty from being incurred.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7605D07D" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00B76B1A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Condition:  Carolina County Board of Education had five instances of overdraft allotments during the year.  </w:t>
+        <w:t>Condition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Carolina</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> County Board of Education had five instances of overdraft allotments during the year.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD03756" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00B76B1A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Effect:  Penalties of $2,000 were incurred.</w:t>
+        <w:t>Effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Penalties</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of $2,000 were incurred.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21BE5616" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00B76B1A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cause:  Although the Board is reviewing Allotment Balance Reconciliation Reports monthly, it does not have procedures in place to identify overdrafts prior to receiving the Overdraft Report the following month.</w:t>
+        <w:t>Cause</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Although</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Board is reviewing Allotment Balance Reconciliation Reports monthly, it does not have procedures in place to identify overdrafts prior to receiving the Overdraft Report the following month.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF4538C" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00B76B1A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Recommendation:  We recommend that the Board implement procedures such as reviewing weekly accounts payable reports to identify possible overdrafts which could be refunded on a timely basis to avoid penalties.</w:t>
+        <w:t>Recommendation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  We</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recommend that the Board implement procedures such as reviewing weekly accounts payable reports to identify possible overdrafts which could be refunded on a timely basis to avoid penalties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="333BC35A" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00991126" w:rsidP="00B76B1A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Views of responsible officials and planned corrective actions</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E9771C" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:  The Board of Education agrees with this finding.</w:t>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Board of Education agrees with this finding.</w:t>
       </w:r>
       <w:r w:rsidR="00155A76" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Please refer to the corrective action plan on page 35-E-6.1</w:t>
       </w:r>
       <w:r w:rsidR="00B7293C" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00155A76" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BE4DEB" w14:textId="13427B75" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00B76B1A">
+    <w:p w14:paraId="32BE4DEB" w14:textId="34CD3305" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00B76B1A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Finding </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="003012D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -19607,111 +23997,183 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Activities Allowed or Unallowed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51CC1008" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="00B76B1A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Criteria:  Local Education Agencies are required to request reimbursements for short-term disability (beyond the first six months) from the Retirement System on a timely basis.</w:t>
+        <w:t>Criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Local</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Education Agencies are required to request reimbursements for short-term disability (beyond the first six months) from the Retirement System on a timely basis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E96A82" w14:textId="77777777" w:rsidR="005E4A49" w:rsidRPr="00AD6C2B" w:rsidRDefault="005E4A49" w:rsidP="00B76B1A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Condition:  Carolina County Board of Education is not filing for reimbursement of short-term disability payments (beyond the first six months) from the Retirement System on a timely basis.</w:t>
+        <w:t>Condition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Carolina</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> County Board of Education is not filing for reimbursement of short-term disability payments (beyond the first six months) from the Retirement System on a timely basis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57DE2E3E" w14:textId="77777777" w:rsidR="005E4A49" w:rsidRPr="00AD6C2B" w:rsidRDefault="005E4A49" w:rsidP="00B76B1A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Effect:  The State Public School Fund is not being reimbursed from the Retirement System on a timely basis.</w:t>
+        <w:t>Effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> State Public School Fund is not being reimbursed from the Retirement System on a timely basis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BDA0D2" w14:textId="5A7A6284" w:rsidR="00E9771C" w:rsidRDefault="005E4A49" w:rsidP="00B76B1A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cause:  During the year Carolina County Board of Education was short staffed in this area.</w:t>
+        <w:t>Cause</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  During</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the year Carolina County Board of Education was short staffed in this area.</w:t>
       </w:r>
       <w:r w:rsidR="00155A76" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Please refer to the corrective action plan on page 35-E-6.1</w:t>
       </w:r>
       <w:r w:rsidR="00B7293C" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00155A76" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -19719,71 +24181,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F5A632" w14:textId="77777777" w:rsidR="00B76B1A" w:rsidRPr="00AD6C2B" w:rsidRDefault="00B76B1A" w:rsidP="00B76B1A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Recommendation:  We recommend that the Board implement procedures to ensure reimbursements are filed on a timely basis.</w:t>
+        <w:t>Recommendation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  We</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recommend that the Board implement procedures to ensure reimbursements are filed on a timely basis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE37498" w14:textId="77777777" w:rsidR="00B76B1A" w:rsidRPr="00AD6C2B" w:rsidRDefault="00B76B1A" w:rsidP="00B76B1A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Views of responsible officials and planned corrective actions:  The Board of Education agrees with this finding. </w:t>
+        <w:t>Views of responsible officials and planned corrective actions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Board of Education agrees with this finding. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65CEEFE9" w14:textId="77777777" w:rsidR="00B76B1A" w:rsidRPr="00AD6C2B" w:rsidRDefault="00B76B1A" w:rsidP="00B76B1A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C07B6D6" w14:textId="35CF810A" w:rsidR="003771A2" w:rsidRPr="003771A2" w:rsidRDefault="003771A2" w:rsidP="003771A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="003771A2" w:rsidRPr="003771A2" w:rsidSect="00325AD4">
           <w:footerReference w:type="default" r:id="rId26"/>
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
@@ -19818,111 +24316,132 @@
         <w:t>Carolina County Board of Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4228A1AF" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Schedule of Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCF82C7" w14:textId="6D362DBB" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="2BCF82C7" w14:textId="6F874664" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16BFB1F4" w14:textId="61F00FD7" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BFB1F4" w14:textId="679E27D9" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Finding </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -19982,283 +24501,411 @@
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28789D9E" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="005E4A49">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Criteria:  Local Education Agencies should calculate short-term disability payments correctly.</w:t>
+        <w:t>Criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Local</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Education Agencies should calculate short-term disability payments correctly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36436CDF" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="005E4A49">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B482DF" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="005E4A49">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Condition:  During our testing of termination and short-term disability payments, we noted five that were calculated incorrectly. </w:t>
+        <w:t>Condition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  During</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> our testing of termination and short-term disability payments, we noted five that were calculated incorrectly. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0D9960" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="005E4A49">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57C1D516" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="005E4A49">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Effect:  Incorrect short-term disability payments were made.</w:t>
+        <w:t>Effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Incorrect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> short-term disability payments were made.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42188555" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="005E4A49">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41BFEDA3" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="005E4A49">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cause:  During the year Carolina County Board of Education was short staffed in this area.</w:t>
+        <w:t>Cause</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  During</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the year Carolina County Board of Education was short staffed in this area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B0C654C" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="005E4A49">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="259701B5" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="005E4A49">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD6C2B">
-[...5 lines deleted...]
-        <w:t>Questioned Costs:  $745.  The correct amount of short-term disability payments for the five payments that were calculated incorrectly was $14,511.  The amount calculated was $15,256.  The net difference was $745.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Questioned Costs:  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>745.  The correct amount of short-term disability payments for the five payments that were calculated incorrectly was $14,511.  The amount calculated was $15,256.  The net difference was $745.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D294237" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="005E4A49">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22DDFA12" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="005E4A49">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Context:  Out of 156 short-term disability payments, we tested </w:t>
+        <w:t>Context</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Out</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 156 short-term disability payments, we tested </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found 5 that were calculated incorrectly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38CF3FF5" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="005E4A49">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01D5756C" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="005E4A49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Recommendation:  We recommend that the Board implement procedures to verify the calculation of termination and short-term disability payments.</w:t>
+        <w:t>Recommendation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  We</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recommend that the Board implement procedures to verify the calculation of termination and short-term disability payments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7506546C" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C" w:rsidP="005E4A49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EE1A92D" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00991126" w:rsidP="005E4A49">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Views of responsible officials and planned corrective actions</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E9771C" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:  The Board of Education agrees with this finding.</w:t>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E9771C" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Board of Education agrees with this finding.</w:t>
       </w:r>
       <w:r w:rsidR="00B7293C" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Please refer to the corrective action plan on page 35-E-6.18.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0223EA29" w14:textId="2F84373C" w:rsidR="00D22932" w:rsidRPr="00AD6C2B" w:rsidRDefault="00582ABD" w:rsidP="005E4A49">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
@@ -20304,93 +24951,133 @@
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7533DD06" w14:textId="0FF4D0E8" w:rsidR="00780087" w:rsidRPr="00B76B1A" w:rsidRDefault="00780087" w:rsidP="00D00BF7">
                             <w:pPr>
                               <w:pStyle w:val="BodyText3"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B76B1A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Note to Preparer:  Please refer to the City of Dogwood and Carolina County section of the illustrative Schedule of Findings and Questioned Cost for comments on presenting findings.</w:t>
+                              <w:t>Note to Preparer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00B76B1A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>:  Please</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00B76B1A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> refer to the City of Dogwood and Carolina County section of the illustrative Schedule of Findings and Questioned Cost for comments on presenting findings.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="075691BE" id="Text Box 42" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3pt;margin-top:23.15pt;width:457.5pt;height:57pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUbfmpJgIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTpJtYcVbbbFNV&#10;2l6k3X4AxjhGCwwFEjv9+g44m4227UtVHhDDwJk5Z2ZW14NW5CCcl2AqWkxySoTh0Eizq+j3h+2b&#10;BSU+MNMwBUZU9Cg8vV6/frXqbSmm0IFqhCMIYnzZ24p2IdgyyzzvhGZ+AlYYdLbgNAtoul3WONYj&#10;ulbZNM/fZT24xjrgwnu8vR2ddJ3w21bw8LVtvQhEVRRzC2l3aa/jnq1XrNw5ZjvJT2mwf8hCM2kw&#10;6BnqlgVG9k7+BqUld+ChDRMOOoO2lVwkDsimyF+wue+YFYkLiuPtWSb//2D5l8O9/eZIGN7DgAVM&#10;JLy9A/7oiYFNx8xO3DgHfSdYg4GLKFnWW1+evkapfekjSN1/hgaLzPYBEtDQOh1VQZ4E0bEAx7Po&#10;YgiE4+V8UeTTObo4+q6mb5d5qkrGyqff1vnwUYAm8VBRh0VN6Oxw50PMhpVPT2IwD0o2W6lUMtyu&#10;3ihHDgwbYJtWIvDimTKkx1SuipSItk1FQyfNA3bF4yjJX0HztP4EqmXA3lZSV3RxfsTKKOQH06TO&#10;C0yq8YwklDkpG8UcZQ1DPRCJ2RTLGCEqXUNzRK0djL2Ms4eHDtxPSnrs44r6H3vmBCXqk8F6LYvZ&#10;LDZ+Mmbzqyka7tJTX3qY4QiF5CkZj5swDsveOrnrMNLYIQZusMatTPI/Z3XKH3s1VeU0V3EYLu30&#10;6nn6178AAAD//wMAUEsDBBQABgAIAAAAIQD9P85D3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NbsIwEITvlXgHa5G4FYefRpDGQahSOVYq9NCjE29ji3gdxQbC27M9tcedGc1+U+5G34krDtEF&#10;UrCYZyCQmmActQq+Tu/PGxAxaTK6C4QK7hhhV02eSl2YcKNPvB5TK7iEYqEV2JT6QsrYWPQ6zkOP&#10;xN5PGLxOfA6tNIO+cbnv5DLLcum1I/5gdY9vFpvz8eIVnPfNCV9k2myt+1jX34dIo4tKzabj/hVE&#10;wjH9heEXn9GhYqY6XMhE0SnIeUlSsM5XINjeLhcs1JzLsxXIqpT/B1QPAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhANRt+akmAgAARQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAP0/zkPcAAAACAEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" o:allowincell="f" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7533DD06" w14:textId="0FF4D0E8" w:rsidR="00780087" w:rsidRPr="00B76B1A" w:rsidRDefault="00780087" w:rsidP="00D00BF7">
                       <w:pPr>
                         <w:pStyle w:val="BodyText3"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B76B1A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>Note to Preparer:  Please refer to the City of Dogwood and Carolina County section of the illustrative Schedule of Findings and Questioned Cost for comments on presenting findings.</w:t>
+                        <w:t>Note to Preparer</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00B76B1A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>:  Please</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00B76B1A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> refer to the City of Dogwood and Carolina County section of the illustrative Schedule of Findings and Questioned Cost for comments on presenting findings.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DACCF6" w14:textId="77777777" w:rsidR="00D22932" w:rsidRPr="00AD6C2B" w:rsidRDefault="00D22932" w:rsidP="005E4A49">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E20B92E" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading9"/>
@@ -20667,168 +25354,189 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08711B77" w14:textId="0883A0F1" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Corrective Action Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76374BA4" w14:textId="7D939ED9" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="76374BA4" w14:textId="63BB41FD" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For the Fiscal Year End</w:t>
       </w:r>
       <w:r w:rsidR="004558A4" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ed June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425DC13F" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21CB72AB" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section II – Financial Statement Findings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14FAC95D" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="740BB3F2" w14:textId="334CE528" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="740BB3F2" w14:textId="0707A0D9" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finding:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -20917,92 +25625,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>preaudited</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="633DACFB" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5021FE7C" w14:textId="24887248" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="5021FE7C" w14:textId="1D644F85" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Proposed Completion Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="432CCB11" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="287713DC" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -21015,86 +25732,96 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section III – Federal Award Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4199BD" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EB3D80E" w14:textId="69E2D3DF" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="1EB3D80E" w14:textId="35DEACCA" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finding:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -21183,149 +25910,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:  “</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Acceptance of the contract or purchase order acknowledges that the company and/or its officers have not been suspended or disbarred from participating in federal or State bids and/or contracts.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA99720" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E177CA4" w14:textId="64A43A4C" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="7E177CA4" w14:textId="05D01D57" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Proposed Completion Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">December 1, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66158D7F" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63E22CF5" w14:textId="18C2FDAA" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="63E22CF5" w14:textId="612599AD" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finding:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -21592,86 +26338,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section IV – State Award Findings and Questioned Costs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58475BF6" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="449FE381" w14:textId="4C0AE764" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="449FE381" w14:textId="6BAAA31F" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finding:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -21742,149 +26498,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Corrective Action:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Each week, the accounting department will review accounts payable reports to identify any possible overdrafts.  If any overdrafts are found, they will be refunded before a penalty is assessed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C0B907C" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62B2EFD0" w14:textId="2FB5444E" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="62B2EFD0" w14:textId="3A9E0EE0" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Proposed Completion Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008E75C6" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">December 1, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A6E7B1" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F131EB4" w14:textId="1814E328" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="6F131EB4" w14:textId="2C76B416" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finding:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -21955,141 +26730,160 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Corrective Action:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Carolina County Board of Education has employed additional personnel in its benefits office to coordinate and comply with State guidelines for filing reimbursement of short-term disability payments.  The benefits office is in the process of receiving information from the North Carolina Retirement System that will facilitate our processing of these claims.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624A4A04" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57065AB0" w14:textId="6B0143B6" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="57065AB0" w14:textId="1532D003" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Proposed Completion Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">February 15, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D1E69C" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7488ABE3" w14:textId="60B03A43" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="7488ABE3" w14:textId="2BB9B7E9" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finding:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -22160,84 +26954,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Corrective Action:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Carolina County Board of Education has employed additional personnel in its benefits office to assist in the process of calculating short-term disability payments and longevity pay calculations.  Personnel in the benefits office will be receiving training on how to make these calculations and will implement procedures on verification of calculations before submitting them to payroll.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B5B3D7" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73C105B0" w14:textId="24AB2608" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="73C105B0" w14:textId="078F627F" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Proposed Completion Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">February 15, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0425D3" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D2BF747" w14:textId="1DF1222E" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00582ABD">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -22282,102 +27085,142 @@
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="335886E6" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="00B76B1A" w:rsidRDefault="00780087" w:rsidP="009C39D4">
                             <w:pPr>
                               <w:pStyle w:val="BodyText3"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B76B1A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Note to Preparer:  Please refer to the City of Dogwood and Carolina County section of the illustrative Schedule of Findings and Questioned Cost for comments on presenting corrective action plans.</w:t>
+                              <w:t>Note to Preparer</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00B76B1A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>:  Please</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00B76B1A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> refer to the City of Dogwood and Carolina County section of the illustrative Schedule of Findings and Questioned Cost for comments on presenting corrective action plans.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="663BFF51" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="00B76B1A" w:rsidRDefault="00780087" w:rsidP="009C39D4">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="1F21E856" id="Text Box 45" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-2.25pt;margin-top:1.65pt;width:450.75pt;height:57.75pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQUXKUIwIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJk7Uz4hRdugwD&#10;ugvQ7gNkWbaFyqJGKbGzrx8lp2l2exnmB0E0qUPy8HB1PXSG7RV6Dbbgs8mUM2UlVNo2Bf/6sH11&#10;xZkPwlbCgFUFPyjPr9cvX6x6l6s5tGAqhYxArM97V/A2BJdnmZet6oSfgFOWnDVgJwKZ2GQVip7Q&#10;O5PNp9PXWQ9YOQSpvKe/t6OTrxN+XSsZPte1V4GZglNtIZ2YzjKe2Xol8gaFa7U8liH+oYpOaEtJ&#10;T1C3Igi2Q/0bVKclgoc6TCR0GdS1lir1QN3Mpr90c98Kp1IvRI53J5r8/4OVn/b37guyMLyFgQaY&#10;mvDuDuSjZxY2rbCNukGEvlWiosSzSFnWO58fn0aqfe4jSNl/hIqGLHYBEtBQYxdZoT4ZodMADifS&#10;1RCYpJ/Ly/liOV9yJsl3eXGxoHtMIfKn1w59eK+gY/FScKShJnSxv/NhDH0Kick8GF1ttTHJwKbc&#10;GGR7QQLYpu+I/lOYsayPpcyWVKPsXFXw0Gr7QKp4HCn5K+g0fX8C7XQgbRvdFfzqFCTySOQ7WyXl&#10;BaHNeKd+jT0yG8kcaQ1DOTBN1cyTVCPTJVQH4hph1DLtHl1awO+c9aTjgvtvO4GKM/PB0rzezBaL&#10;KPxkLIhsMvDcU557hJUERc1zNl43YVyWnUPdtJRpVIiFG5pxrRP9z1Ud6yetpgEe9youw7mdop63&#10;f/0DAAD//wMAUEsDBBQABgAIAAAAIQBGlvn93AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsMwEEX3SPyDNUjsWqf0gRviVBUSLJFoWbB04iG2Go+j2G3D3zOsYDm6R3fOrXZT6MUFx+QjaVjM&#10;CxBIbbSeOg0fx5eZApGyIWv6SKjhGxPs6tubypQ2XukdL4fcCS6hVBoNLuehlDK1DoNJ8zggcfYV&#10;x2Ayn2Mn7WiuXB56+VAUGxmMJ/7gzIDPDtvT4Rw0nPbtEdcyq63zb6vm8zXR5JPW93fT/glExin/&#10;wfCrz+pQs1MTz2ST6DXMVmsmNSyXIDhW20ee1jC3UApkXcn/A+ofAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhANBRcpQjAgAARQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAEaW+f3cAAAACAEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" o:allowincell="f" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="335886E6" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="00B76B1A" w:rsidRDefault="00780087" w:rsidP="009C39D4">
                       <w:pPr>
                         <w:pStyle w:val="BodyText3"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B76B1A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>Note to Preparer:  Please refer to the City of Dogwood and Carolina County section of the illustrative Schedule of Findings and Questioned Cost for comments on presenting corrective action plans.</w:t>
+                        <w:t>Note to Preparer</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00B76B1A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>:  Please</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00B76B1A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> refer to the City of Dogwood and Carolina County section of the illustrative Schedule of Findings and Questioned Cost for comments on presenting corrective action plans.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="663BFF51" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="00B76B1A" w:rsidRDefault="00780087" w:rsidP="009C39D4">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABA40A6" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -22394,61 +27237,50 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="664F02D5" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="007426C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Example 4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002CA01E" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4B07403E" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="Heading9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>City of Dogwood, North Carolina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70385DD8" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -22493,179 +27325,208 @@
         </w:rPr>
         <w:t xml:space="preserve">For the Fiscal Year Ended June 30, </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ED0EDA6" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4039E2A7" w14:textId="59C15C1E" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+    <w:p w14:paraId="4039E2A7" w14:textId="23F031A8" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finding:  </w:t>
+        <w:t>Finding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00BF2C83" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00E34FC0" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
+      <w:r w:rsidR="00935B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2</w:t>
-      </w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07B90959" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Status:  The finding is no longer valid due to the following:</w:t>
+        <w:t>Status</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finding is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no longer valid due to the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A8454A" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(i)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Two years have passed since the audit report in which the finding occurred was submitted to the federal clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32771D4C" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -22693,144 +27554,201 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on this finding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EABB84A" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(iii)</w:t>
+        <w:t>(iii</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> The US Department of Transportation never issued a management decision.</w:t>
+        <w:t xml:space="preserve"> The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> US Department of Transportation never issued a management decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC9B3E4" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="3600" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="210716D5" w14:textId="5574F961" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Finding:  </w:t>
+    <w:p w14:paraId="210716D5" w14:textId="0534C99E" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Finding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2023</w:t>
-      </w:r>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2803BD86" w14:textId="2FD8A5D9" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Status:  Duties are being separated as much as possible and alternative controls are being implemented to compensate for lack of separation.  The governing board is becoming more involved in providing some of these controls.</w:t>
+        <w:t>Status</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Duties</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are being separated as much as possible and alternative controls are being implemented to compensate for lack of separation.  The governing board is becoming more involved in providing some of these controls.</w:t>
       </w:r>
       <w:r w:rsidR="003771A2" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="003771A2" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to finding </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -22842,714 +27760,992 @@
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-001</w:t>
       </w:r>
       <w:r w:rsidR="003771A2" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="328A96D8" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09C9BC28" w14:textId="41B7598C" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Finding:  </w:t>
+    <w:p w14:paraId="09C9BC28" w14:textId="64C5353D" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Finding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2023</w:t>
-      </w:r>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B43FC49" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Status:  Corrected.</w:t>
+        <w:t>Status</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Corrected</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A324760" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15E8F2F6" w14:textId="4FE8A00D" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Finding:  </w:t>
+    <w:p w14:paraId="15E8F2F6" w14:textId="78CC8820" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Finding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BD8CFA" w14:textId="7D200706" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Status</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Duties</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are being separated as much as possible and alternative controls are being implemented to compensate for lack of separation.  The governing board is becoming more involved in providing some of these controls.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0F52" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="007D0F52" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to finding </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2024</w:t>
       </w:r>
+      <w:r w:rsidR="007D0F52" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-001.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D622D9" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30039202" w14:textId="634BBA36" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Finding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="24BD8CFA" w14:textId="7D200706" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140532E4" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Status:  Duties are being separated as much as possible and alternative controls are being implemented to compensate for lack of separation.  The governing board is becoming more involved in providing some of these controls.</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Status</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57D5A" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Day</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F57D5A" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sheets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are being verified for accuracy by another coworker; however, the supervisor is still not reviewing the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57D5A" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>day sheets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on a weekly basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267E1857" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Corrective Action</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supervisors will be reviewing the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>daysheets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on a weekly basis and initialing them when complete.  The department head will verify that this procedure is being done.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E788E55" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F356084" w14:textId="36E45C06" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Finding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7ED8" w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Refer to finding </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2024</w:t>
-[...48 lines deleted...]
-      </w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BC37DE" w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="140532E4" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC48158" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Status:  </w:t>
-[...155 lines deleted...]
-    <w:p w14:paraId="06A2F233" w14:textId="4D58A550" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00582ABD">
+        <w:t>Status</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Reconciliation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the accounts receivable subsidiary ledgers are being reconciled on a timely basis.  Originally, the ledgers were to be reconciled weekly; however, the City has decided that monthly reconciliations are sufficient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A2F233" w14:textId="4623C0A3" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34325137" w14:textId="64A206E7" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="0084784F">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="72DAFB90" wp14:editId="60B9A76B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="72DAFB90" wp14:editId="27C2C44E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>213360</wp:posOffset>
+                  <wp:posOffset>483870</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5943600" cy="853440"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="6096000" cy="1409700"/>
+                <wp:effectExtent l="19050" t="19050" r="38100" b="38100"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1" name="Text Box 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5943600" cy="853440"/>
+                          <a:ext cx="6096000" cy="1409700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="57150" cmpd="thinThick">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7D923A48" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="00BC37DE" w:rsidRDefault="00780087">
+                          <w:p w14:paraId="7D923A48" w14:textId="46F58C75" w:rsidR="00780087" w:rsidRPr="00BC37DE" w:rsidRDefault="00780087">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BC37DE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
-                              <w:t>Note to preparer:  To best serve the needs of the federal and State agencies and to avoid any potential future misunderstanding or allegation of nonconformity with the requirements of Uniform Guidance, the auditee may consider preparing a summary schedule that indicates no matters are reportable.</w:t>
+                              <w:t xml:space="preserve">Note to preparer:  </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003012D6" w:rsidRPr="0084784F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>The auditee must prepare a Summary Schedule of Prior Audit Findings to state the status of prior audit findings reported in the prior year audit (corrected, not corrected or partially corrected that includes corrective action taken, no longer valid with the reason</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0084784F" w:rsidRPr="0084784F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003012D6" w:rsidRPr="0084784F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0033CC"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BC37DE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">To best serve the needs of the federal and State agencies and to avoid any potential future misunderstanding or allegation of nonconformity with the requirements of Uniform Guidance, the auditee may consider preparing a </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0084784F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>s</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BC37DE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>ummary schedule that indicates no matters are reportable.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="72DAFB90" id="Text Box 7" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:16.8pt;width:468pt;height:67.2pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPHMzvJQIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IdOw/BcpA6dVEg&#10;fQBJP4CiKIkIxWWXtKX067ukHMdI20tRHQiulhzOzO6urofOsL1Cr8EWfDaZcqashErbpuDfH7bv&#10;LjnzQdhKGLCq4E/K8+v12zer3uVqDi2YSiEjEOvz3hW8DcHlWeZlqzrhJ+CUpWQN2IlAITZZhaIn&#10;9M5k8+n0POsBK4cglff093ZM8nXCr2slw9e69iowU3DiFtKKaS3jmq1XIm9QuFbLAw3xDyw6oS09&#10;eoS6FUGwHerfoDotETzUYSKhy6CutVRJA6mZTV+puW+FU0kLmePd0Sb//2Dll/29+4YsDO9hoAIm&#10;Ed7dgXz0zMKmFbZRN4jQt0pU9PAsWpb1zueHq9Fqn/sIUvafoaIii12ABDTU2EVXSCcjdCrA09F0&#10;NQQm6efyanF2PqWUpNzl8myxSFXJRP5826EPHxV0LG4KjlTUhC72dz5ENiJ/PhIf82B0tdXGpACb&#10;cmOQ7QU1wDZ9ScCrY8aynqhczJaRSOeqgodW2wfqisfRkr+CTtP3J9BOB+ptozvSdTwk8mjkB1ul&#10;zgtCm3FPIow9OBvNHG0NQzkwTWzmyffodAnVE3mNMPYyzR5tWsCfnPXUxwX3P3YCFWfmk6V6Xc2i&#10;oSykYLG8mFOAp5nyNCOsJCgSz9m43YRxWHYOddPSS2OHWLihGtc62f/C6sCfejVV5TBXcRhO43Tq&#10;ZfrXvwAAAP//AwBQSwMEFAAGAAgAAAAhAGoYiq7aAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/QdrK3GjDg1EaYhTVZXgiETbA0cnXmKr8TqK3Tb8PcsJjrMzmnlbb2c/iCtO0QVS&#10;8LjKQCB1wTjqFZyOrw8liJg0GT0EQgXfGGHbLO5qXZlwow+8HlIvuIRipRXYlMZKythZ9DquwojE&#10;3leYvE4sp16aSd+43A9ynWWF9NoRL1g94t5idz5cvILzrjvis0zlxrr3p/bzLdLsolL3y3n3AiLh&#10;nP7C8IvP6NAwUxsuZKIYFPAjSUGeFyDY3eQFH1qOFWUGsqnlf/7mBwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAE8czO8lAgAARQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAGoYiq7aAAAABwEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" o:allowincell="f" strokeweight="4.5pt">
+              <v:shape w14:anchorId="72DAFB90" id="Text Box 7" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:38.1pt;width:480pt;height:111pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB185HPKQIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOcmmMOkWXLsOA&#10;7gK0+wBZlm2hsqhJSuzs60fJbppu2MswPwiiSR0eHpLXN0OnyFFYJ0EXNJullAjNoZK6Kej3x/27&#10;K0qcZ7piCrQo6Ek4erN9++a6N7mYQwuqEpYgiHZ5bwraem/yJHG8FR1zMzBCo7MG2zGPpm2SyrIe&#10;0TuVzNN0lfRgK2OBC+fw793opNuIX9eC+6917YQnqqDIzcfTxrMMZ7K9ZnljmWkln2iwf2DRMakx&#10;6RnqjnlGDlb+AdVJbsFB7WccugTqWnIRa8BqsvS3ah5aZkSsBcVx5iyT+3+w/MvxwXyzxA/vYcAG&#10;xiKcuQf+5IiGXct0I26thb4VrMLEWZAs6Y3Lp6dBape7AFL2n6HCJrODhwg01LYLqmCdBNGxAaez&#10;6GLwhOPPVbpZpSm6OPqyRbpZoxFysPz5ubHOfxTQkXApqMWuRnh2vHd+DH0OCdkcKFntpVLRsE25&#10;U5YcGU7APn4T+qswpUlf0OU6WwYmnakK6lupH3EsnkZN/gqK5AP/kccr0E56HG4lu4JenYNYHpT8&#10;oCt8wHLPpBrvWK/Sk7RBzVFXP5QDkchmHoUPUpdQnVBsC+Mw4/LhpQX7k5IeB7mg7seBWUGJ+qSx&#10;YZtssQiTH43Fcj1Hw156yksP0xyhsHhKxuvOj9tyMFY2LWYaR0TDLTa5llH+F1YTfxzW2MBpscI2&#10;XNox6mX9t78AAAD//wMAUEsDBBQABgAIAAAAIQC3/e+q2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcqEMEIUmzqSokOCLR9sDRibex1XgdxW4b/h5zguPOjGbeNpvFjeJC&#10;c7CeER5XGQji3mvLA8Jh//ZQgghRsVajZ0L4pgCb9vamUbX2V/6kyy4OIpVwqBWCiXGqpQy9IafC&#10;yk/EyTv62amYznmQelbXVO5GmWdZIZ2ynBaMmujVUH/anR3Cadvv6VnGsjL246n7eg+82IB4f7ds&#10;1yAiLfEvDL/4CR3axNT5M+sgRoT0SER4KXIQya2KLAkdQl6VOci2kf/52x8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAdfORzykCAABGBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAt/3vqtsAAAAHAQAADwAAAAAAAAAAAAAAAACDBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" o:allowincell="f" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7D923A48" w14:textId="77777777" w:rsidR="00780087" w:rsidRPr="00BC37DE" w:rsidRDefault="00780087">
+                    <w:p w14:paraId="7D923A48" w14:textId="46F58C75" w:rsidR="00780087" w:rsidRPr="00BC37DE" w:rsidRDefault="00780087">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BC37DE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                         </w:rPr>
-                        <w:t>Note to preparer:  To best serve the needs of the federal and State agencies and to avoid any potential future misunderstanding or allegation of nonconformity with the requirements of Uniform Guidance, the auditee may consider preparing a summary schedule that indicates no matters are reportable.</w:t>
+                        <w:t xml:space="preserve">Note to preparer:  </w:t>
+                      </w:r>
+                      <w:r w:rsidR="003012D6" w:rsidRPr="0084784F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>The auditee must prepare a Summary Schedule of Prior Audit Findings to state the status of prior audit findings reported in the prior year audit (corrected, not corrected or partially corrected that includes corrective action taken, no longer valid with the reason</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0084784F" w:rsidRPr="0084784F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003012D6" w:rsidRPr="0084784F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0033CC"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BC37DE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">To best serve the needs of the federal and State agencies and to avoid any potential future misunderstanding or allegation of nonconformity with the requirements of Uniform Guidance, the auditee may consider preparing a </w:t>
+                      </w:r>
+                      <w:r w:rsidR="0084784F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>s</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BC37DE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>ummary schedule that indicates no matters are reportable.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34325137" w14:textId="77777777" w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidRDefault="00E9771C">
-[...10 lines deleted...]
-    <w:sectPr w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidSect="00AD6C2B">
+    <w:sectPr w:rsidR="00E9771C" w:rsidRPr="00AD6C2B" w:rsidSect="00935B4C">
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:vAlign w:val="center"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4ED292EB" w14:textId="77777777" w:rsidR="00780087" w:rsidRDefault="00780087">
+    <w:p w14:paraId="27348044" w14:textId="77777777" w:rsidR="00AC7A72" w:rsidRDefault="00AC7A72">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="642FE3CC" w14:textId="77777777" w:rsidR="00780087" w:rsidRDefault="00780087">
+    <w:p w14:paraId="64E37423" w14:textId="77777777" w:rsidR="00AC7A72" w:rsidRDefault="00AC7A72">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{E8BB2476-4660-4752-BB5F-FA7A992126E4}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{4CC3E3BE-718A-44D4-BDAF-69BC0397EB69}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{1DDF56F7-CF8E-4CBC-89DE-CBD0461B4A56}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{5B2D2461-74CA-4AF7-8D7A-35014C0EA97E}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{C42BCC11-023F-4D87-926C-A66B347F4D9B}"/>
   </w:font>
   <w:font w:name="Century Schoolbook">
+    <w:altName w:val="Century Schoolbook"/>
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{6DA8E6FA-BA2C-4718-BACB-6D641EFE3BA8}"/>
-    <w:embedBold r:id="rId5" w:fontKey="{0C981661-4E9E-4D2E-A2BE-E34AF2D3E506}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{F22219CF-CC96-4BB8-B7DC-2E008C6A78C3}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{56A7655F-4A93-4508-8272-4084A1558E72}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bernard MT Condensed">
     <w:panose1 w:val="02050806060905020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:subsetted="1" w:fontKey="{A01E81C1-DE3D-44C3-8079-EED3CCEFC643}"/>
+    <w:embedRegular r:id="rId6" w:subsetted="1" w:fontKey="{C7E952A6-990D-4BD3-9150-9526FE953265}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5033F17B" w14:textId="374560D3" w:rsidR="00780087" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
@@ -23576,237 +28772,237 @@
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="73C3C9D5" w14:textId="77777777" w:rsidR="00780087" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="662EA278" w14:textId="1393EE62" w:rsidR="00780087" w:rsidRPr="00816F05" w:rsidRDefault="00780087">
+  <w:p w14:paraId="662EA278" w14:textId="2D3C2196" w:rsidR="00780087" w:rsidRPr="00816F05" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00816F05">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0033CC"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00325AD4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0033CC"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00816F05">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0033CC"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0033CC"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00FD7ED8">
+    <w:r w:rsidR="007D6ED9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0033CC"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00816F05">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00816F05">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13227917" w14:textId="2BDB8E16" w:rsidR="00780087" w:rsidRPr="00816F05" w:rsidRDefault="00780087">
+  <w:p w14:paraId="13227917" w14:textId="3B564E6F" w:rsidR="00780087" w:rsidRPr="00816F05" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00816F05">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00325AD4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00816F05">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00FD7ED8">
+    <w:r w:rsidR="007D6ED9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00816F05">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00816F05">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="151698C1" w14:textId="4D595C37" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
+  <w:p w14:paraId="151698C1" w14:textId="0C657519" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00325AD4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00FD7ED8">
+    <w:r w:rsidR="00D73780">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C13AA8D" w14:textId="6DB92569" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
     <w:pPr>
@@ -23856,1291 +29052,1585 @@
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A959E37" w14:textId="2AC279D7" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
+  <w:p w14:paraId="1A959E37" w14:textId="356135F7" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00325AD4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00FD7ED8">
+    <w:r w:rsidR="00935B4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="479E72A5" w14:textId="6349FC3E" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
+  <w:p w14:paraId="479E72A5" w14:textId="19625128" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003771A2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00325AD4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="003771A2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="005E37FA">
+    <w:r w:rsidR="00935B4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50FADEE5" w14:textId="5C5567F2" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
+  <w:p w14:paraId="50FADEE5" w14:textId="28865B47" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0033CC"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00325AD4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0033CC"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0033CC"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0033CC"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="005E37FA">
+    <w:r w:rsidR="00935B4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0033CC"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6887F08B" w14:textId="5BBCD34A" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
+  <w:p w14:paraId="6887F08B" w14:textId="54390A6F" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00325AD4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="005E37FA">
+    <w:r w:rsidR="00935B4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="75D31260" w14:textId="3501E614" w:rsidR="00780087" w:rsidRPr="007D0F52" w:rsidRDefault="00780087">
+  <w:p w14:paraId="75D31260" w14:textId="7DDF034C" w:rsidR="00780087" w:rsidRPr="007D0F52" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007D0F52">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00325AD4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="007D0F52">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="005E37FA">
+    <w:r w:rsidR="00935B4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="007D0F52">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="007D0F52">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="007D0F52">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="492270BD" w14:textId="67999C65" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
+  <w:p w14:paraId="492270BD" w14:textId="45AEAA78" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00325AD4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="005E37FA">
+    <w:r w:rsidR="00935B4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="094C9A4B" w14:textId="6601934B" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087">
+  <w:p w14:paraId="094C9A4B" w14:textId="6A60CEB7" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="00FD7ED8">
+    <w:r w:rsidR="003F02E9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7CEF9C56" w14:textId="225CFD69" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
+  <w:p w14:paraId="7CEF9C56" w14:textId="1E521CDD" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00325AD4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="005E37FA">
+    <w:r w:rsidR="00935B4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73966C32" w14:textId="158FF177" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
+  <w:p w14:paraId="73966C32" w14:textId="1ABF1F15" w:rsidR="00780087" w:rsidRPr="00CB65E5" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00325AD4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="005E37FA">
+    <w:r w:rsidR="00935B4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB65E5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
-    <w:r w:rsidRPr="00CB65E5">
+    <w:r w:rsidR="00BF2BA3">
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>20</w:t>
+      <w:t>19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44682150" w14:textId="7568135E" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087">
+  <w:p w14:paraId="44682150" w14:textId="27DC51EC" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="00FD7ED8">
+    <w:r w:rsidR="003F02E9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5AAA58F9" w14:textId="27CE5BA8" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087">
+  <w:p w14:paraId="5AAA58F9" w14:textId="37039AEF" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="00FD7ED8">
+    <w:r w:rsidR="00B30AA1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B80958D" w14:textId="17C42F7A" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087">
+  <w:p w14:paraId="0B80958D" w14:textId="439BF145" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="00FD7ED8">
+    <w:r w:rsidR="009E735B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AA39F70" w14:textId="216742E5" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087">
+  <w:p w14:paraId="1AA39F70" w14:textId="4EA7591F" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="00FD7ED8">
+    <w:r w:rsidR="00660D6F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F2587BF" w14:textId="297A597A" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087">
+  <w:p w14:paraId="2F2587BF" w14:textId="3F3D1129" w:rsidR="00780087" w:rsidRPr="00F0363B" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="00FD7ED8">
+    <w:r w:rsidR="00660D6F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00F0363B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12ABDD57" w14:textId="5CA9BA4D" w:rsidR="00780087" w:rsidRPr="00FF5915" w:rsidRDefault="00780087">
+  <w:p w14:paraId="12ABDD57" w14:textId="2CA1CFB9" w:rsidR="00780087" w:rsidRPr="00FF5915" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FF5915">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00FF5915">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="00FD7ED8">
+    <w:r w:rsidR="00660D6F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00FF5915">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00FF5915">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36402665" w14:textId="6C0EE787" w:rsidR="00780087" w:rsidRPr="00FF5915" w:rsidRDefault="00780087">
+  <w:p w14:paraId="36402665" w14:textId="6DFB88DE" w:rsidR="00780087" w:rsidRPr="00FF5915" w:rsidRDefault="00780087">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FF5915">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. – </w:t>
     </w:r>
     <w:r w:rsidR="00325AD4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00FF5915">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00D25B18">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00FD7ED8">
+    <w:r w:rsidR="00660D6F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00FF5915">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t>35-E-6.</w:t>
     </w:r>
     <w:r w:rsidRPr="00FF5915">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E9965F2" w14:textId="77777777" w:rsidR="00780087" w:rsidRDefault="00780087">
+    <w:p w14:paraId="2AB4BE6F" w14:textId="77777777" w:rsidR="00AC7A72" w:rsidRDefault="00AC7A72">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="516B77AE" w14:textId="77777777" w:rsidR="00780087" w:rsidRDefault="00780087">
+    <w:p w14:paraId="0E29E4E6" w14:textId="77777777" w:rsidR="00AC7A72" w:rsidRDefault="00AC7A72">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0E4DC547" w14:textId="4A37305E" w:rsidR="002C2E1B" w:rsidRPr="002C2E1B" w:rsidRDefault="002C2E1B">
+    <w:p w14:paraId="0E4DC547" w14:textId="6E822E4C" w:rsidR="002C2E1B" w:rsidRPr="002C2E1B" w:rsidRDefault="002C2E1B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk208580087"/>
       <w:r w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
-        <w:t>The threshold for Type A/B programs will change beginning with fiscal years ending September 30, 2025.  Refer to LGC Memorandum No. 2025-04.</w:t>
+        <w:t>The threshold for Type A/B programs change</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beginning with fiscal years ending September 30, 2025.  Refer to LGC Memorandum No. 2025-04.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2BEC294D" w14:textId="03B17A3D" w:rsidR="00276DA4" w:rsidRPr="00276DA4" w:rsidRDefault="00276DA4">
+    <w:p w14:paraId="2C6C4587" w14:textId="16DCFDF5" w:rsidR="00B30AA1" w:rsidRPr="002C2E1B" w:rsidRDefault="00B30AA1" w:rsidP="00B30AA1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The threshold for Type A/B programs </w:t>
+      </w:r>
+      <w:r w:rsidR="009E735B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">determined by 2 CFR 200.518(b)(1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009E735B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>effective</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009E735B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for audits </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>beginning with fiscal years ending September 30, 2025.  Refer to LGC Memorandum No. 2025-04.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="2BEC294D" w14:textId="611BC270" w:rsidR="00276DA4" w:rsidRPr="00276DA4" w:rsidRDefault="00276DA4">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk208580670"/>
-      <w:r w:rsidRPr="00276DA4">
+      <w:r w:rsidR="00266ACF" w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
-        <w:t xml:space="preserve">The threshold for Type A/B programs will change beginning with fiscal years ending September 30, 2025.  Refer to LGC Memorandum No. 2025-04. </w:t>
+        <w:t xml:space="preserve">The threshold for Type A/B programs </w:t>
+      </w:r>
+      <w:r w:rsidR="00266ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">determined by 2 CFR 200.518(b)(1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00266ACF" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:r w:rsidR="00266ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00266ACF" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00266ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>effective</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00266ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for audits </w:t>
+      </w:r>
+      <w:r w:rsidR="00266ACF" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>beginning with fiscal years ending September 30, 2025.  Refer to LGC Memorandum No. 2025-04.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w14:paraId="6B822766" w14:textId="34F441D8" w:rsidR="00276DA4" w:rsidRPr="00276DA4" w:rsidRDefault="00276DA4">
+  <w:footnote w:id="4">
+    <w:p w14:paraId="6B822766" w14:textId="1FE51A21" w:rsidR="00276DA4" w:rsidRPr="00276DA4" w:rsidRDefault="00276DA4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00276DA4">
         <w:rPr>
           <w:color w:val="0033CC"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00276DA4">
+      <w:r w:rsidR="00660D6F" w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
-        <w:t>The threshold for State major programs will change beginning with fiscal years ending June 30, 2026.  Refer to LGC Memorandum No. 2025-04.</w:t>
+        <w:t xml:space="preserve">The threshold for Type A/B programs </w:t>
+      </w:r>
+      <w:r w:rsidR="00660D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">determined by 2 CFR 200.518(b)(1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00660D6F" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:r w:rsidR="00660D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00660D6F" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00660D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>effective</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00660D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for audits </w:t>
+      </w:r>
+      <w:r w:rsidR="00660D6F" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>beginning with fiscal years ending September 30, 2025.  Refer to LGC Memorandum No. 2025-04.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w14:paraId="19C5D6D3" w14:textId="77777777" w:rsidR="009B24ED" w:rsidRPr="00276DA4" w:rsidRDefault="009B24ED" w:rsidP="009B24ED">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="14E951CD" w14:textId="77777777" w:rsidR="00D73780" w:rsidRPr="00276DA4" w:rsidRDefault="009B24ED" w:rsidP="00D73780">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00276DA4">
+      <w:r w:rsidR="00D73780" w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
-        <w:t xml:space="preserve">The threshold for Type A/B programs will change beginning with fiscal years ending September 30, 2025.  Refer to LGC Memorandum No. 2025-04. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="25FE2B08" w14:textId="55CF0E54" w:rsidR="009B24ED" w:rsidRDefault="009B24ED">
+        <w:t xml:space="preserve">The threshold for Type A/B programs </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73780">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">determined by 2 CFR 200.518(b)(1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73780" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73780">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73780" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D73780">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>effective</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D73780">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for audits </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73780" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>beginning with fiscal years ending September 30, 2025.  Refer to LGC Memorandum No. 2025-04.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FE2B08" w14:textId="55F3F220" w:rsidR="009B24ED" w:rsidRDefault="009B24ED">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w14:paraId="6D987E2A" w14:textId="77777777" w:rsidR="00AD6C2B" w:rsidRPr="00276DA4" w:rsidRDefault="00AD6C2B" w:rsidP="00AD6C2B">
+  <w:footnote w:id="6">
+    <w:p w14:paraId="3B120881" w14:textId="77777777" w:rsidR="00D73780" w:rsidRPr="00276DA4" w:rsidRDefault="00AD6C2B" w:rsidP="00D73780">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AD6C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00276DA4">
+      <w:r w:rsidR="00D73780" w:rsidRPr="002C2E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0033CC"/>
         </w:rPr>
-        <w:t>The threshold for State major programs will change beginning with fiscal years ending June 30, 2026.  Refer to LGC Memorandum No. 2025-04.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="35915392" w14:textId="0E2CFAC3" w:rsidR="00AD6C2B" w:rsidRDefault="00AD6C2B">
+        <w:t xml:space="preserve">The threshold for Type A/B programs </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73780">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">determined by 2 CFR 200.518(b)(1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73780" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73780">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73780" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D73780">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>effective</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D73780">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for audits </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73780" w:rsidRPr="002C2E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>beginning with fiscal years ending September 30, 2025.  Refer to LGC Memorandum No. 2025-04.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35915392" w14:textId="3DDD0385" w:rsidR="00AD6C2B" w:rsidRDefault="00AD6C2B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B89CEC72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -25631,350 +31121,389 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2122606902">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:embedSystemFonts/>
   <w:saveSubsetFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="41985"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MDU2MjMzNbKwNDE0MDVU0lEKTi0uzszPAykwrAUAmcCD7ywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00991126"/>
     <w:rsid w:val="00003D32"/>
     <w:rsid w:val="000138C8"/>
     <w:rsid w:val="00041D41"/>
     <w:rsid w:val="00052A32"/>
     <w:rsid w:val="00055E7A"/>
     <w:rsid w:val="00064C2A"/>
     <w:rsid w:val="00085E9F"/>
     <w:rsid w:val="00086DDE"/>
+    <w:rsid w:val="00095DC5"/>
+    <w:rsid w:val="000A6DA0"/>
     <w:rsid w:val="000B0594"/>
     <w:rsid w:val="000C1080"/>
+    <w:rsid w:val="000C2EC3"/>
     <w:rsid w:val="00105552"/>
+    <w:rsid w:val="00117F6C"/>
     <w:rsid w:val="00126049"/>
+    <w:rsid w:val="00127622"/>
     <w:rsid w:val="00127EA9"/>
     <w:rsid w:val="0013182D"/>
     <w:rsid w:val="00150FC0"/>
     <w:rsid w:val="00155A76"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="001879EE"/>
+    <w:rsid w:val="0019356D"/>
+    <w:rsid w:val="0019392D"/>
     <w:rsid w:val="001D1EB5"/>
     <w:rsid w:val="001D5A95"/>
+    <w:rsid w:val="001D5AEB"/>
     <w:rsid w:val="001E613A"/>
+    <w:rsid w:val="00232886"/>
     <w:rsid w:val="00265FE6"/>
+    <w:rsid w:val="00266ACF"/>
     <w:rsid w:val="002735CB"/>
     <w:rsid w:val="00276DA4"/>
     <w:rsid w:val="00282A40"/>
+    <w:rsid w:val="002830E4"/>
     <w:rsid w:val="00284365"/>
     <w:rsid w:val="00295C4F"/>
     <w:rsid w:val="002A201F"/>
     <w:rsid w:val="002A61D0"/>
     <w:rsid w:val="002C2E1B"/>
     <w:rsid w:val="002F3633"/>
     <w:rsid w:val="002F4A57"/>
+    <w:rsid w:val="003012D6"/>
+    <w:rsid w:val="00316A0E"/>
     <w:rsid w:val="00321D03"/>
     <w:rsid w:val="00321E2A"/>
     <w:rsid w:val="00325AD4"/>
+    <w:rsid w:val="003305A6"/>
     <w:rsid w:val="00330BEA"/>
+    <w:rsid w:val="003312CD"/>
+    <w:rsid w:val="00332640"/>
     <w:rsid w:val="00337F10"/>
     <w:rsid w:val="00341459"/>
     <w:rsid w:val="003706BB"/>
+    <w:rsid w:val="003722F9"/>
     <w:rsid w:val="00372E6E"/>
     <w:rsid w:val="003771A2"/>
     <w:rsid w:val="003B578B"/>
     <w:rsid w:val="003C43C5"/>
+    <w:rsid w:val="003C6C4C"/>
     <w:rsid w:val="003D7DC1"/>
+    <w:rsid w:val="003F02E9"/>
     <w:rsid w:val="003F369E"/>
     <w:rsid w:val="003F5016"/>
     <w:rsid w:val="00446E7C"/>
     <w:rsid w:val="0045035D"/>
     <w:rsid w:val="00450B8E"/>
     <w:rsid w:val="004558A4"/>
     <w:rsid w:val="00473087"/>
     <w:rsid w:val="0047568E"/>
     <w:rsid w:val="00494ED6"/>
     <w:rsid w:val="004A08A8"/>
     <w:rsid w:val="004A34E1"/>
     <w:rsid w:val="004A50FF"/>
     <w:rsid w:val="004B1113"/>
     <w:rsid w:val="004B7C4B"/>
     <w:rsid w:val="004C42E0"/>
     <w:rsid w:val="004D3CD1"/>
     <w:rsid w:val="004D706F"/>
     <w:rsid w:val="004E0354"/>
     <w:rsid w:val="004E19C6"/>
     <w:rsid w:val="004E7388"/>
     <w:rsid w:val="005072B9"/>
     <w:rsid w:val="00510D2F"/>
     <w:rsid w:val="00512C09"/>
     <w:rsid w:val="005148B8"/>
     <w:rsid w:val="00527864"/>
     <w:rsid w:val="00545E0C"/>
     <w:rsid w:val="0054640B"/>
+    <w:rsid w:val="005465A6"/>
     <w:rsid w:val="005539A5"/>
     <w:rsid w:val="00562334"/>
     <w:rsid w:val="00575AC1"/>
     <w:rsid w:val="00575C3C"/>
     <w:rsid w:val="00582ABD"/>
     <w:rsid w:val="005857F1"/>
     <w:rsid w:val="005A5AC2"/>
     <w:rsid w:val="005B5C24"/>
     <w:rsid w:val="005C16D3"/>
     <w:rsid w:val="005C4CA2"/>
     <w:rsid w:val="005D2FA8"/>
     <w:rsid w:val="005E1289"/>
     <w:rsid w:val="005E37FA"/>
     <w:rsid w:val="005E4A49"/>
+    <w:rsid w:val="006256F8"/>
     <w:rsid w:val="00630653"/>
     <w:rsid w:val="00642175"/>
     <w:rsid w:val="00642481"/>
+    <w:rsid w:val="00660D6F"/>
     <w:rsid w:val="00677EEB"/>
     <w:rsid w:val="006819DB"/>
     <w:rsid w:val="006A47CA"/>
     <w:rsid w:val="006C7F71"/>
     <w:rsid w:val="006D7C71"/>
     <w:rsid w:val="006E6099"/>
     <w:rsid w:val="00700A39"/>
     <w:rsid w:val="00710410"/>
     <w:rsid w:val="007306AF"/>
     <w:rsid w:val="007361E8"/>
     <w:rsid w:val="007426C5"/>
     <w:rsid w:val="00746BEF"/>
     <w:rsid w:val="00747508"/>
     <w:rsid w:val="00760C56"/>
     <w:rsid w:val="0077023F"/>
     <w:rsid w:val="00772607"/>
     <w:rsid w:val="00780087"/>
     <w:rsid w:val="007851EE"/>
     <w:rsid w:val="0078754E"/>
     <w:rsid w:val="00787B65"/>
     <w:rsid w:val="007A278F"/>
     <w:rsid w:val="007A530D"/>
     <w:rsid w:val="007A7CE1"/>
     <w:rsid w:val="007C16F8"/>
     <w:rsid w:val="007C7ACE"/>
     <w:rsid w:val="007D0F52"/>
+    <w:rsid w:val="007D6ED9"/>
     <w:rsid w:val="007F7F8F"/>
     <w:rsid w:val="0080760B"/>
     <w:rsid w:val="008154F9"/>
     <w:rsid w:val="008164DE"/>
     <w:rsid w:val="00816F05"/>
     <w:rsid w:val="0082187F"/>
     <w:rsid w:val="0082620B"/>
     <w:rsid w:val="00826A3B"/>
+    <w:rsid w:val="008410A8"/>
+    <w:rsid w:val="0084784F"/>
     <w:rsid w:val="00850554"/>
     <w:rsid w:val="00851E85"/>
     <w:rsid w:val="00853EA9"/>
     <w:rsid w:val="008554D5"/>
     <w:rsid w:val="008869A4"/>
     <w:rsid w:val="00887E8A"/>
     <w:rsid w:val="008A0461"/>
     <w:rsid w:val="008A1779"/>
     <w:rsid w:val="008A6FDB"/>
     <w:rsid w:val="008E75C6"/>
     <w:rsid w:val="008F7D95"/>
     <w:rsid w:val="00912517"/>
     <w:rsid w:val="00913C6F"/>
     <w:rsid w:val="00924AB5"/>
+    <w:rsid w:val="00926348"/>
     <w:rsid w:val="009263FF"/>
+    <w:rsid w:val="009267BA"/>
+    <w:rsid w:val="00935B4C"/>
     <w:rsid w:val="00960CAA"/>
     <w:rsid w:val="00966F5A"/>
     <w:rsid w:val="009743F2"/>
     <w:rsid w:val="00977F99"/>
     <w:rsid w:val="00991126"/>
     <w:rsid w:val="00992D80"/>
     <w:rsid w:val="009A74F3"/>
     <w:rsid w:val="009B24ED"/>
     <w:rsid w:val="009C24E4"/>
     <w:rsid w:val="009C39D4"/>
     <w:rsid w:val="009D4291"/>
     <w:rsid w:val="009E6E15"/>
+    <w:rsid w:val="009E735B"/>
     <w:rsid w:val="009F668E"/>
     <w:rsid w:val="009F6CA2"/>
     <w:rsid w:val="00A07806"/>
     <w:rsid w:val="00A252E8"/>
     <w:rsid w:val="00A333EE"/>
     <w:rsid w:val="00A36F3A"/>
     <w:rsid w:val="00A44B3D"/>
     <w:rsid w:val="00A47E64"/>
     <w:rsid w:val="00A661F7"/>
     <w:rsid w:val="00A75475"/>
     <w:rsid w:val="00AB4EF8"/>
     <w:rsid w:val="00AB74B2"/>
     <w:rsid w:val="00AC0766"/>
     <w:rsid w:val="00AC5C86"/>
+    <w:rsid w:val="00AC7A72"/>
     <w:rsid w:val="00AD1B5D"/>
     <w:rsid w:val="00AD56FD"/>
+    <w:rsid w:val="00AD593D"/>
     <w:rsid w:val="00AD6C2B"/>
     <w:rsid w:val="00AE0B45"/>
     <w:rsid w:val="00AF3867"/>
     <w:rsid w:val="00AF4E43"/>
     <w:rsid w:val="00B05673"/>
     <w:rsid w:val="00B06448"/>
+    <w:rsid w:val="00B30AA1"/>
     <w:rsid w:val="00B4571E"/>
     <w:rsid w:val="00B56E0E"/>
     <w:rsid w:val="00B7293C"/>
     <w:rsid w:val="00B74F96"/>
     <w:rsid w:val="00B76B1A"/>
     <w:rsid w:val="00B77C0E"/>
     <w:rsid w:val="00B854F9"/>
     <w:rsid w:val="00BA11A9"/>
     <w:rsid w:val="00BA27F5"/>
+    <w:rsid w:val="00BA6DE5"/>
     <w:rsid w:val="00BB2A84"/>
     <w:rsid w:val="00BB2CDF"/>
     <w:rsid w:val="00BC21A3"/>
     <w:rsid w:val="00BC37DE"/>
     <w:rsid w:val="00BC7DC2"/>
+    <w:rsid w:val="00BF2BA3"/>
     <w:rsid w:val="00BF2C83"/>
     <w:rsid w:val="00C03229"/>
     <w:rsid w:val="00C04C88"/>
     <w:rsid w:val="00C066DB"/>
     <w:rsid w:val="00C414AF"/>
     <w:rsid w:val="00C4347F"/>
     <w:rsid w:val="00C45A72"/>
     <w:rsid w:val="00C546AD"/>
     <w:rsid w:val="00C61BA5"/>
     <w:rsid w:val="00C73EB3"/>
     <w:rsid w:val="00CA4751"/>
     <w:rsid w:val="00CB65E5"/>
     <w:rsid w:val="00CC35F9"/>
     <w:rsid w:val="00CD697A"/>
     <w:rsid w:val="00CD7983"/>
     <w:rsid w:val="00CE4ED3"/>
     <w:rsid w:val="00CF4BF0"/>
+    <w:rsid w:val="00CF79E1"/>
     <w:rsid w:val="00D00BF7"/>
     <w:rsid w:val="00D07519"/>
     <w:rsid w:val="00D0787B"/>
     <w:rsid w:val="00D17C92"/>
     <w:rsid w:val="00D22932"/>
     <w:rsid w:val="00D25B18"/>
     <w:rsid w:val="00D3455C"/>
     <w:rsid w:val="00D3657A"/>
     <w:rsid w:val="00D677E5"/>
+    <w:rsid w:val="00D73780"/>
     <w:rsid w:val="00D800DF"/>
     <w:rsid w:val="00D81A02"/>
     <w:rsid w:val="00D9373A"/>
     <w:rsid w:val="00D96ED6"/>
     <w:rsid w:val="00DC5964"/>
     <w:rsid w:val="00DC6923"/>
     <w:rsid w:val="00DD31A4"/>
     <w:rsid w:val="00DD39A8"/>
+    <w:rsid w:val="00DE785D"/>
     <w:rsid w:val="00DF74F7"/>
     <w:rsid w:val="00E02A1D"/>
     <w:rsid w:val="00E3400C"/>
     <w:rsid w:val="00E34FC0"/>
     <w:rsid w:val="00E37D1B"/>
     <w:rsid w:val="00E452C4"/>
     <w:rsid w:val="00E609DA"/>
     <w:rsid w:val="00E62AF5"/>
     <w:rsid w:val="00E6713A"/>
     <w:rsid w:val="00E76B8E"/>
     <w:rsid w:val="00E85283"/>
     <w:rsid w:val="00E9771C"/>
+    <w:rsid w:val="00EA73C8"/>
     <w:rsid w:val="00ED557E"/>
     <w:rsid w:val="00EE1A42"/>
     <w:rsid w:val="00EF492E"/>
     <w:rsid w:val="00F0363B"/>
+    <w:rsid w:val="00F04FC4"/>
     <w:rsid w:val="00F1324A"/>
     <w:rsid w:val="00F15686"/>
     <w:rsid w:val="00F205A7"/>
     <w:rsid w:val="00F22F2D"/>
     <w:rsid w:val="00F30846"/>
     <w:rsid w:val="00F31DDB"/>
     <w:rsid w:val="00F33A56"/>
     <w:rsid w:val="00F41D1D"/>
     <w:rsid w:val="00F5619A"/>
     <w:rsid w:val="00F57D5A"/>
     <w:rsid w:val="00F8504E"/>
     <w:rsid w:val="00F9369A"/>
     <w:rsid w:val="00FA1D0E"/>
     <w:rsid w:val="00FA65FE"/>
     <w:rsid w:val="00FD109D"/>
     <w:rsid w:val="00FD13A5"/>
     <w:rsid w:val="00FD4733"/>
     <w:rsid w:val="00FD7ED8"/>
     <w:rsid w:val="00FF5915"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="41985"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6E737F92"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{92FFE505-4500-40CA-8EC3-077C94B5AFC6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
@@ -27530,72 +33059,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30DD9DBA-626A-419E-803D-B7B37D08552C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>4528</Words>
-  <Characters>27139</Characters>
+  <Words>4792</Words>
+  <Characters>27318</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>226</Lines>
-  <Paragraphs>63</Paragraphs>
+  <Lines>227</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Illustrative Single Audit Reports</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>AWS Computer Services</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31604</CharactersWithSpaces>
+  <CharactersWithSpaces>32046</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Illustrative Single Audit Reports</dc:title>
   <dc:subject/>
   <dc:creator>NC Dept. of State Treasurer</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>