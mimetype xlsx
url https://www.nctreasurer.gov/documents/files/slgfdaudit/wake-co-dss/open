--- v0 (2025-11-15)
+++ v1 (2026-10-03)
@@ -1,580 +1,597 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Burke Jim\DHHS worksheets\2025 Audits\DSS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Burke Jim\DHHS worksheets\2026 Audits\DSS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3246709B-FBE1-4919-ADEA-200AD38483E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4018A94F-B94F-4B91-A93F-B7C913DEE1EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{41B86003-F57A-4056-9852-C7AB52B57C0A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{41B86003-F57A-4056-9852-C7AB52B57C0A}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="3" r:id="rId1"/>
     <sheet name="WC302 Input" sheetId="1" r:id="rId2"/>
     <sheet name="SEFSA" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'WC302 Input'!$A$1:$D$104</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'WC302 Input'!$A$1:$D$107</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H67" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="E67" i="1"/>
+  <c r="G81" i="1" l="1"/>
+  <c r="L81" i="1"/>
+  <c r="K81" i="1"/>
+  <c r="J81" i="1"/>
+  <c r="I81" i="1"/>
+  <c r="F81" i="1"/>
+  <c r="E81" i="1"/>
+  <c r="D81" i="1"/>
+  <c r="H81" i="1"/>
+  <c r="M49" i="2"/>
+  <c r="K49" i="2"/>
+  <c r="D96" i="1"/>
+  <c r="C96" i="1"/>
+  <c r="L11" i="1"/>
+  <c r="K11" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="I11" i="1"/>
+  <c r="H11" i="1"/>
+  <c r="G11" i="1"/>
+  <c r="F11" i="1"/>
+  <c r="E11" i="1"/>
+  <c r="D11" i="1"/>
+  <c r="M22" i="2" s="1"/>
+  <c r="C11" i="1"/>
+  <c r="K22" i="2" s="1"/>
+  <c r="D10" i="1"/>
+  <c r="C10" i="1"/>
+  <c r="F61" i="1"/>
+  <c r="E36" i="1"/>
+  <c r="E63" i="1"/>
+  <c r="H69" i="1"/>
+  <c r="G69" i="1"/>
+  <c r="F69" i="1"/>
+  <c r="E69" i="1"/>
+  <c r="H63" i="1"/>
+  <c r="G63" i="1"/>
+  <c r="F63" i="1"/>
   <c r="H61" i="1"/>
   <c r="G61" i="1"/>
-  <c r="F61" i="1"/>
   <c r="E61" i="1"/>
   <c r="H59" i="1"/>
   <c r="G59" i="1"/>
   <c r="F59" i="1"/>
   <c r="E59" i="1"/>
-  <c r="H57" i="1"/>
-[...10 lines deleted...]
-  <c r="E43" i="1"/>
+  <c r="H49" i="1"/>
+  <c r="G49" i="1"/>
+  <c r="F49" i="1"/>
+  <c r="E49" i="1"/>
+  <c r="H45" i="1"/>
+  <c r="G45" i="1"/>
+  <c r="F45" i="1"/>
+  <c r="E45" i="1"/>
+  <c r="H38" i="1"/>
+  <c r="G38" i="1"/>
+  <c r="F38" i="1"/>
+  <c r="E38" i="1"/>
   <c r="H36" i="1"/>
   <c r="G36" i="1"/>
   <c r="F36" i="1"/>
-  <c r="E36" i="1"/>
   <c r="H34" i="1"/>
   <c r="G34" i="1"/>
   <c r="F34" i="1"/>
   <c r="E34" i="1"/>
-  <c r="H32" i="1"/>
-[...2 lines deleted...]
-  <c r="E32" i="1"/>
+  <c r="H23" i="1"/>
+  <c r="G23" i="1"/>
+  <c r="F23" i="1"/>
+  <c r="E23" i="1"/>
   <c r="H21" i="1"/>
   <c r="G21" i="1"/>
   <c r="F21" i="1"/>
   <c r="E21" i="1"/>
   <c r="H19" i="1"/>
   <c r="G19" i="1"/>
   <c r="F19" i="1"/>
   <c r="E19" i="1"/>
-  <c r="H17" i="1"/>
-[...6 lines deleted...]
-  <c r="E12" i="1"/>
+  <c r="H14" i="1"/>
+  <c r="G14" i="1"/>
+  <c r="F14" i="1"/>
+  <c r="E14" i="1"/>
   <c r="H9" i="1"/>
   <c r="G9" i="1"/>
   <c r="F9" i="1"/>
   <c r="E9" i="1"/>
-  <c r="O104" i="2" l="1"/>
-[...5 lines deleted...]
-  <c r="C18" i="1"/>
+  <c r="D79" i="1" l="1"/>
+  <c r="M95" i="2" s="1"/>
+  <c r="C79" i="1"/>
+  <c r="K95" i="2" s="1"/>
   <c r="C20" i="1"/>
   <c r="C22" i="1"/>
-  <c r="C23" i="1"/>
   <c r="C24" i="1"/>
   <c r="C25" i="1"/>
   <c r="C26" i="1"/>
   <c r="C27" i="1"/>
   <c r="C28" i="1"/>
   <c r="C29" i="1"/>
   <c r="C30" i="1"/>
   <c r="C31" i="1"/>
+  <c r="C32" i="1"/>
   <c r="C33" i="1"/>
   <c r="C35" i="1"/>
-  <c r="D18" i="1"/>
+  <c r="C37" i="1"/>
   <c r="D20" i="1"/>
-  <c r="M30" i="2" s="1"/>
+  <c r="D22" i="1"/>
+  <c r="M32" i="2" s="1"/>
   <c r="C4" i="1" l="1"/>
   <c r="K17" i="2" s="1"/>
   <c r="C5" i="1"/>
   <c r="C6" i="1"/>
   <c r="C7" i="1"/>
   <c r="C8" i="1"/>
   <c r="D4" i="1"/>
   <c r="M17" i="2" s="1"/>
   <c r="D5" i="1"/>
   <c r="D6" i="1"/>
   <c r="D7" i="1"/>
   <c r="D8" i="1"/>
   <c r="A1" i="2"/>
   <c r="M19" i="2" l="1"/>
   <c r="M20" i="2" s="1"/>
   <c r="K19" i="2"/>
-  <c r="H104" i="1"/>
-[...9 lines deleted...]
-  <c r="J12" i="1"/>
+  <c r="H107" i="1"/>
+  <c r="K14" i="1"/>
+  <c r="I14" i="1"/>
+  <c r="D106" i="1"/>
+  <c r="M87" i="2" s="1"/>
+  <c r="C106" i="1"/>
+  <c r="K87" i="2" s="1"/>
+  <c r="D72" i="1"/>
+  <c r="M79" i="2" s="1"/>
+  <c r="L14" i="1"/>
+  <c r="J14" i="1"/>
   <c r="O20" i="2"/>
-  <c r="C11" i="1"/>
-[...14 lines deleted...]
-  <c r="I67" i="1"/>
+  <c r="C13" i="1"/>
+  <c r="M131" i="2"/>
+  <c r="K131" i="2"/>
+  <c r="O64" i="2"/>
+  <c r="L80" i="1"/>
+  <c r="K80" i="1"/>
+  <c r="J80" i="1"/>
+  <c r="I80" i="1"/>
+  <c r="H80" i="1"/>
+  <c r="G80" i="1"/>
+  <c r="F80" i="1"/>
+  <c r="E80" i="1"/>
+  <c r="L69" i="1"/>
+  <c r="K69" i="1"/>
+  <c r="J69" i="1"/>
+  <c r="I69" i="1"/>
+  <c r="L63" i="1"/>
+  <c r="K63" i="1"/>
+  <c r="J63" i="1"/>
+  <c r="I63" i="1"/>
   <c r="L61" i="1"/>
   <c r="K61" i="1"/>
   <c r="J61" i="1"/>
   <c r="I61" i="1"/>
-  <c r="L59" i="1"/>
+  <c r="L59" i="1" l="1"/>
   <c r="K59" i="1"/>
   <c r="J59" i="1"/>
   <c r="I59" i="1"/>
-  <c r="L57" i="1" l="1"/>
-[...10 lines deleted...]
-  <c r="I43" i="1"/>
+  <c r="L49" i="1"/>
+  <c r="K49" i="1"/>
+  <c r="J49" i="1"/>
+  <c r="I49" i="1"/>
+  <c r="L45" i="1"/>
+  <c r="K45" i="1"/>
+  <c r="J45" i="1"/>
+  <c r="I45" i="1"/>
+  <c r="L38" i="1"/>
+  <c r="K38" i="1"/>
+  <c r="J38" i="1"/>
+  <c r="I38" i="1"/>
   <c r="L36" i="1"/>
   <c r="K36" i="1"/>
   <c r="J36" i="1"/>
   <c r="I36" i="1"/>
   <c r="L34" i="1"/>
   <c r="K34" i="1"/>
   <c r="J34" i="1"/>
   <c r="I34" i="1"/>
-  <c r="L32" i="1"/>
-[...2 lines deleted...]
-  <c r="I32" i="1"/>
+  <c r="L23" i="1"/>
+  <c r="K23" i="1"/>
+  <c r="J23" i="1"/>
+  <c r="I23" i="1"/>
   <c r="L21" i="1"/>
   <c r="K21" i="1"/>
   <c r="J21" i="1"/>
   <c r="I21" i="1"/>
   <c r="L19" i="1"/>
   <c r="K19" i="1"/>
   <c r="J19" i="1"/>
   <c r="I19" i="1"/>
-  <c r="L17" i="1"/>
-[...2 lines deleted...]
-  <c r="I17" i="1"/>
   <c r="L9" i="1"/>
   <c r="K9" i="1"/>
   <c r="J9" i="1"/>
   <c r="I9" i="1"/>
-  <c r="L104" i="1"/>
-[...5 lines deleted...]
-  <c r="E104" i="1"/>
+  <c r="L107" i="1"/>
+  <c r="K107" i="1"/>
+  <c r="J107" i="1"/>
+  <c r="I107" i="1"/>
+  <c r="G107" i="1"/>
+  <c r="F107" i="1"/>
+  <c r="E107" i="1"/>
+  <c r="D102" i="1"/>
+  <c r="M86" i="2" s="1"/>
+  <c r="C102" i="1"/>
+  <c r="K86" i="2" s="1"/>
+  <c r="D43" i="1"/>
+  <c r="C43" i="1"/>
+  <c r="D76" i="1"/>
+  <c r="C76" i="1"/>
+  <c r="K94" i="2" s="1"/>
+  <c r="D77" i="1"/>
+  <c r="M78" i="2" s="1"/>
+  <c r="C77" i="1"/>
+  <c r="K78" i="2" s="1"/>
+  <c r="C72" i="1"/>
+  <c r="D47" i="1"/>
+  <c r="C47" i="1"/>
+  <c r="H109" i="1" l="1"/>
+  <c r="K109" i="1"/>
+  <c r="J109" i="1"/>
+  <c r="F109" i="1"/>
+  <c r="I109" i="1"/>
+  <c r="G109" i="1"/>
+  <c r="E109" i="1"/>
+  <c r="D18" i="1"/>
+  <c r="C18" i="1"/>
+  <c r="D17" i="1"/>
+  <c r="C17" i="1"/>
+  <c r="C64" i="1"/>
+  <c r="D105" i="1"/>
+  <c r="M81" i="2" s="1"/>
+  <c r="C105" i="1"/>
+  <c r="K81" i="2" s="1"/>
+  <c r="D104" i="1"/>
+  <c r="M82" i="2" s="1"/>
+  <c r="C104" i="1"/>
+  <c r="K82" i="2" s="1"/>
+  <c r="D103" i="1"/>
+  <c r="C103" i="1"/>
+  <c r="D101" i="1"/>
+  <c r="M105" i="2" s="1"/>
+  <c r="C101" i="1"/>
+  <c r="K105" i="2" s="1"/>
+  <c r="D100" i="1"/>
+  <c r="M85" i="2" s="1"/>
+  <c r="C100" i="1"/>
+  <c r="K85" i="2" s="1"/>
   <c r="D99" i="1"/>
+  <c r="M83" i="2" s="1"/>
+  <c r="C99" i="1"/>
+  <c r="K83" i="2" s="1"/>
+  <c r="D98" i="1"/>
   <c r="M84" i="2" s="1"/>
-  <c r="C99" i="1"/>
+  <c r="C98" i="1"/>
   <c r="K84" i="2" s="1"/>
-  <c r="D41" i="1"/>
-[...44 lines deleted...]
-  <c r="K102" i="2" s="1"/>
   <c r="D97" i="1"/>
-  <c r="M83" i="2" s="1"/>
   <c r="C97" i="1"/>
-  <c r="K83" i="2" s="1"/>
-[...9 lines deleted...]
-  <c r="C94" i="1"/>
+  <c r="D86" i="1"/>
+  <c r="C86" i="1"/>
+  <c r="D85" i="1"/>
+  <c r="C85" i="1"/>
   <c r="D84" i="1"/>
   <c r="C84" i="1"/>
-  <c r="D83" i="1"/>
-[...6 lines deleted...]
-  <c r="C86" i="1"/>
+  <c r="D87" i="1"/>
+  <c r="C87" i="1"/>
+  <c r="D88" i="1"/>
+  <c r="C88" i="1"/>
+  <c r="D93" i="1"/>
+  <c r="C93" i="1"/>
+  <c r="D92" i="1"/>
+  <c r="C92" i="1"/>
   <c r="D91" i="1"/>
   <c r="C91" i="1"/>
   <c r="D90" i="1"/>
   <c r="C90" i="1"/>
   <c r="D89" i="1"/>
   <c r="C89" i="1"/>
-  <c r="D88" i="1"/>
-[...8 lines deleted...]
-  <c r="C93" i="1"/>
+  <c r="D94" i="1"/>
+  <c r="M127" i="2" s="1"/>
+  <c r="C94" i="1"/>
+  <c r="K127" i="2" s="1"/>
+  <c r="D95" i="1"/>
+  <c r="C95" i="1"/>
+  <c r="D75" i="1"/>
+  <c r="D74" i="1"/>
   <c r="D73" i="1"/>
-  <c r="D72" i="1"/>
   <c r="D71" i="1"/>
-  <c r="D69" i="1"/>
-[...5 lines deleted...]
-  <c r="D14" i="1"/>
+  <c r="D70" i="1"/>
+  <c r="D78" i="1"/>
+  <c r="M77" i="2" s="1"/>
   <c r="D13" i="1"/>
-  <c r="D19" i="1"/>
+  <c r="D12" i="1"/>
+  <c r="D16" i="1"/>
+  <c r="D15" i="1"/>
   <c r="D21" i="1"/>
+  <c r="D23" i="1"/>
+  <c r="D33" i="1"/>
+  <c r="D32" i="1"/>
   <c r="D31" i="1"/>
   <c r="D30" i="1"/>
   <c r="D29" i="1"/>
   <c r="D28" i="1"/>
+  <c r="M35" i="2" s="1"/>
   <c r="D27" i="1"/>
   <c r="D26" i="1"/>
-  <c r="M33" i="2" s="1"/>
   <c r="D25" i="1"/>
   <c r="D24" i="1"/>
-  <c r="D23" i="1"/>
-[...1 lines deleted...]
-  <c r="D33" i="1"/>
   <c r="D35" i="1"/>
-  <c r="D36" i="1" s="1"/>
+  <c r="D37" i="1"/>
+  <c r="D38" i="1" s="1"/>
+  <c r="D44" i="1"/>
   <c r="D42" i="1"/>
+  <c r="D41" i="1"/>
   <c r="D40" i="1"/>
   <c r="D39" i="1"/>
-  <c r="D38" i="1"/>
-  <c r="D37" i="1"/>
+  <c r="D48" i="1"/>
   <c r="D46" i="1"/>
-  <c r="D44" i="1"/>
+  <c r="D58" i="1"/>
+  <c r="D57" i="1"/>
   <c r="D56" i="1"/>
   <c r="D55" i="1"/>
   <c r="D54" i="1"/>
   <c r="D53" i="1"/>
   <c r="D52" i="1"/>
   <c r="D51" i="1"/>
   <c r="D50" i="1"/>
-  <c r="D49" i="1"/>
-[...2 lines deleted...]
-  <c r="D59" i="1" s="1"/>
   <c r="D60" i="1"/>
   <c r="D61" i="1" s="1"/>
+  <c r="D62" i="1"/>
+  <c r="D63" i="1" s="1"/>
+  <c r="D68" i="1"/>
+  <c r="D67" i="1"/>
   <c r="D66" i="1"/>
   <c r="D65" i="1"/>
   <c r="D64" i="1"/>
-  <c r="D63" i="1"/>
-  <c r="D62" i="1"/>
+  <c r="C75" i="1"/>
+  <c r="C74" i="1"/>
   <c r="C73" i="1"/>
-  <c r="C72" i="1"/>
+  <c r="K79" i="2" s="1"/>
   <c r="C71" i="1"/>
+  <c r="K76" i="2" s="1"/>
+  <c r="C70" i="1"/>
+  <c r="C78" i="1"/>
   <c r="K77" i="2" s="1"/>
-  <c r="C69" i="1"/>
-[...8 lines deleted...]
-  <c r="C19" i="1"/>
+  <c r="C12" i="1"/>
+  <c r="C14" i="1" s="1"/>
+  <c r="C16" i="1"/>
+  <c r="C15" i="1"/>
   <c r="C21" i="1"/>
-  <c r="C34" i="1"/>
+  <c r="C23" i="1"/>
   <c r="C36" i="1"/>
+  <c r="C38" i="1"/>
+  <c r="C44" i="1"/>
   <c r="C42" i="1"/>
+  <c r="C41" i="1"/>
   <c r="C40" i="1"/>
   <c r="C39" i="1"/>
-  <c r="C38" i="1"/>
-  <c r="C37" i="1"/>
+  <c r="C48" i="1"/>
   <c r="C46" i="1"/>
-  <c r="C44" i="1"/>
+  <c r="C58" i="1"/>
+  <c r="C57" i="1"/>
   <c r="C56" i="1"/>
   <c r="C55" i="1"/>
   <c r="C54" i="1"/>
   <c r="C53" i="1"/>
   <c r="C52" i="1"/>
   <c r="C51" i="1"/>
   <c r="C50" i="1"/>
-  <c r="C49" i="1"/>
-[...2 lines deleted...]
-  <c r="C59" i="1" s="1"/>
   <c r="C60" i="1"/>
   <c r="C61" i="1" s="1"/>
+  <c r="C62" i="1"/>
+  <c r="C63" i="1" s="1"/>
+  <c r="C68" i="1"/>
+  <c r="C67" i="1"/>
   <c r="C66" i="1"/>
   <c r="C65" i="1"/>
-  <c r="C64" i="1"/>
-[...5 lines deleted...]
-  <c r="M32" i="2"/>
+  <c r="L109" i="1"/>
+  <c r="M94" i="2" l="1"/>
+  <c r="M93" i="2"/>
+  <c r="M60" i="2"/>
+  <c r="M34" i="2"/>
+  <c r="D36" i="1"/>
+  <c r="M42" i="2"/>
+  <c r="M25" i="2"/>
+  <c r="M36" i="2"/>
+  <c r="M37" i="2" s="1"/>
+  <c r="M24" i="2"/>
+  <c r="C49" i="1"/>
+  <c r="D69" i="1"/>
+  <c r="C80" i="1"/>
+  <c r="C69" i="1"/>
+  <c r="C45" i="1"/>
+  <c r="D80" i="1"/>
+  <c r="C19" i="1"/>
+  <c r="D49" i="1"/>
+  <c r="D59" i="1"/>
+  <c r="C59" i="1"/>
+  <c r="C81" i="1" s="1"/>
+  <c r="D45" i="1"/>
+  <c r="D14" i="1"/>
+  <c r="C34" i="1"/>
   <c r="D34" i="1"/>
-  <c r="M40" i="2"/>
-[...18 lines deleted...]
-  <c r="D17" i="1"/>
+  <c r="D19" i="1"/>
   <c r="D9" i="1"/>
   <c r="C9" i="1"/>
-  <c r="K123" i="2"/>
-[...3 lines deleted...]
-  <c r="K23" i="2"/>
+  <c r="K126" i="2"/>
+  <c r="M126" i="2"/>
+  <c r="D107" i="1"/>
+  <c r="C107" i="1"/>
   <c r="K25" i="2"/>
-  <c r="A147" i="2"/>
-[...17 lines deleted...]
-  <c r="M101" i="2" l="1"/>
+  <c r="K27" i="2"/>
+  <c r="A150" i="2"/>
+  <c r="A152" i="2" s="1"/>
+  <c r="A154" i="2" s="1"/>
+  <c r="D109" i="1" l="1"/>
+  <c r="A156" i="2"/>
+  <c r="A158" i="2" s="1"/>
+  <c r="A160" i="2" s="1"/>
+  <c r="A162" i="2" s="1"/>
+  <c r="O50" i="2"/>
+  <c r="O46" i="2"/>
+  <c r="M134" i="2" l="1"/>
+  <c r="K129" i="2"/>
+  <c r="P64" i="2"/>
+  <c r="N64" i="2"/>
+  <c r="O37" i="2"/>
+  <c r="O30" i="2"/>
+  <c r="O72" i="2" s="1"/>
+  <c r="O88" i="2" s="1"/>
+  <c r="O107" i="2" s="1"/>
+  <c r="M104" i="2" l="1"/>
+  <c r="K104" i="2"/>
+  <c r="M101" i="2"/>
   <c r="K101" i="2"/>
+  <c r="M100" i="2"/>
+  <c r="K100" i="2"/>
   <c r="M99" i="2"/>
   <c r="K99" i="2"/>
   <c r="M98" i="2"/>
   <c r="K98" i="2"/>
   <c r="M97" i="2"/>
   <c r="K97" i="2"/>
-  <c r="M96" i="2"/>
-[...9 lines deleted...]
-  <c r="M90" i="2"/>
+  <c r="M102" i="2"/>
+  <c r="K102" i="2"/>
+  <c r="K93" i="2"/>
+  <c r="M76" i="2"/>
+  <c r="M92" i="2"/>
+  <c r="M31" i="2"/>
+  <c r="M45" i="2"/>
+  <c r="M46" i="2" s="1"/>
+  <c r="M57" i="2"/>
+  <c r="M63" i="2"/>
+  <c r="M62" i="2"/>
+  <c r="M48" i="2"/>
+  <c r="M69" i="2"/>
+  <c r="K92" i="2"/>
+  <c r="K31" i="2"/>
+  <c r="K32" i="2"/>
+  <c r="K42" i="2"/>
+  <c r="K45" i="2"/>
+  <c r="K46" i="2" s="1"/>
+  <c r="K57" i="2"/>
+  <c r="K60" i="2"/>
+  <c r="K63" i="2"/>
+  <c r="K62" i="2"/>
+  <c r="K48" i="2"/>
+  <c r="K69" i="2"/>
+  <c r="M50" i="2" l="1"/>
+  <c r="M27" i="2"/>
+  <c r="K35" i="2"/>
+  <c r="K36" i="2"/>
+  <c r="K50" i="2"/>
+  <c r="K24" i="2"/>
+  <c r="K20" i="2"/>
+  <c r="M61" i="2"/>
+  <c r="M64" i="2" s="1"/>
+  <c r="K28" i="2"/>
+  <c r="K29" i="2"/>
+  <c r="K34" i="2"/>
   <c r="M29" i="2"/>
-  <c r="M43" i="2"/>
-[...7 lines deleted...]
-  <c r="K29" i="2"/>
+  <c r="M28" i="2"/>
+  <c r="K61" i="2"/>
+  <c r="K64" i="2" s="1"/>
+  <c r="M71" i="2"/>
+  <c r="K71" i="2"/>
+  <c r="K37" i="2" l="1"/>
+  <c r="M30" i="2"/>
+  <c r="C109" i="1"/>
   <c r="K30" i="2"/>
-  <c r="K40" i="2"/>
-[...39 lines deleted...]
-  <c r="D110" i="1" s="1"/>
+  <c r="M72" i="2" l="1"/>
+  <c r="M88" i="2" s="1"/>
+  <c r="M107" i="2" s="1"/>
+  <c r="D111" i="1" s="1"/>
+  <c r="D113" i="1" s="1"/>
+  <c r="K72" i="2"/>
+  <c r="K88" i="2" s="1"/>
+  <c r="K107" i="2" s="1"/>
+  <c r="C111" i="1" s="1"/>
+  <c r="C113" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="259">
   <si>
     <t>MAC</t>
   </si>
   <si>
     <t>Medical Assistance Adminstration</t>
   </si>
   <si>
     <t>Medical Transportation Adminstration</t>
   </si>
   <si>
     <t>State County / Special Assistance</t>
   </si>
   <si>
     <t>NC Health Choice / NCHC / MIC1</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Adult Day Care</t>
   </si>
   <si>
     <t>Adult Day Care Over 60</t>
   </si>
   <si>
@@ -988,53 +1005,50 @@
     <t>Administration</t>
   </si>
   <si>
     <t>Smart Start</t>
   </si>
   <si>
     <t>Direct Benefit Payments</t>
   </si>
   <si>
     <t>State Foster Home Fund (SFHF) Maximization</t>
   </si>
   <si>
     <t>Foster Care at Risk Maximization</t>
   </si>
   <si>
     <t>Extended Foster Care Maximization Non IV-E programs</t>
   </si>
   <si>
     <t>Total Division of Social Service</t>
   </si>
   <si>
     <t>Notes to the Schedule of Expenditures of Federal and State Financial Awards:</t>
   </si>
   <si>
     <t>Expenditures reported in the SEFSA are reported on the modified accrual basis of accounting.  Such expenditures are recognized following the cost principles contained in Uniform Guidance, wherein certain types of expenditures are not allowable or are limited as to reimbursement.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Carolina County has elected not to use the 10-percent de minimis indirect cost rate as allowed under the Uniform Guidance.</t>
   </si>
   <si>
     <t>Program Title</t>
   </si>
   <si>
     <t>The following are clustered by the NC Department of Health and Human Services and are treated separately for state audit requirement purposes:  Foster Care and Adoption</t>
   </si>
   <si>
     <t>The amounts listed below were paid directly to individual recipients by the State from federal and State moneys. County personnel are involved with certain functions, primarily eligibility determinations that cause benefit payments to be issued by the State. These amounts disclose this additional aid to County recipients that do not appear in the basic financial statements because they are not revenues and expenditures of the County.</t>
   </si>
   <si>
     <t>Supplemental Nutrition Assistance Program</t>
   </si>
   <si>
     <t>Adoption Assistance</t>
   </si>
   <si>
     <t>Child Care and Development Block Grant</t>
   </si>
   <si>
     <t>Child Care and Development Fund Mandatory/Match</t>
   </si>
   <si>
     <t>Foster Care - Title IV-E</t>
   </si>
@@ -1083,53 +1097,50 @@
       </rPr>
       <t>paragraph 7.14</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">states as a best practice that the preparer of the SEFSA use the reporting format prescribe by the Federal Audit Clearinghouse (FAC).  If the granting agency is known, but the three digit extension is unknown, the auditor should use the two digit Agency prefix followed by a U and a two digit number, such as 01, representing all awards for that program.  If necessary, a second program can be represented by 02.  For example, unknown HHS programs can be 93.U01, 93U02, etc.   </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">     (c)</t>
   </si>
   <si>
-    <t xml:space="preserve">Uniform Guidance requires an identifying number assigned by the pass-through entity to be included.  If there is not a number provided on this illustrative schedule, the agency has not recommended an identifying number to be used, so one is not included on Carolina County's SEFSA.  </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">     (d)</t>
   </si>
   <si>
     <t>State and local matching expenditures should be reflected in the appropriate columns.  Amounts listed are examples only and not representative of actual programs.  Reporting of local expenditures are not required.</t>
   </si>
   <si>
     <t xml:space="preserve">     (e)</t>
   </si>
   <si>
     <t>Total amount provided to subrecipients from each federal or State program should be presented on the face of schedule in accordance with the Uniform Guidance.  Previously, this could be presented as a footnote.  If there are no funds passed to subrecipients, this column is not necessary.</t>
   </si>
   <si>
     <t>If federal and State moneys cannot be segregated, a statement to that effect should be indicated on this schedule, and the expenditures should be presented under the federal column.</t>
   </si>
   <si>
     <t xml:space="preserve">The Office of State Auditors has determined that the direct benefit payments (i.e. payments for programs in which the County Department of Social Services (DSS) determines eligibility and the benefits are paid directly by the state to the participant) should only be reflected on the State’s Schedule of Expenditures of Federal Awards (SEFA). Therefore, these direct benefit payments will NOT be shown on the County’s Schedule of Expenditures of Federal and State Awards (SEFSA).  Programs with direct benefit payments that are affected include:  Medical Assistance (93.778), Children's Health Insurance Program (93.767), Temporary Assistance to Needy Families, Work First (93.558), Women, Infants, and Children (10.557), Adoption Assistance (93.659), Supplemental Nutrition Assistance Program (10.561) Subsidized Child Care, and State/County Special Assistance for Adults. </t>
   </si>
   <si>
     <t xml:space="preserve">The name of the cluster of program and individual program(s) within the cluster are to be shown on the face of the schedule.  The federal agency name and pass-through entity must also be provided (2 CFR 200.510(b)(1)).  There must be a total for the cluster (2 CFR 200.510(b)(3)).  </t>
   </si>
   <si>
     <t xml:space="preserve">When a nonfederal entity has incurred expenditures under only one program within a cluster of programs, the name of the cluster of programs is required to be provided on the SEFSA, along with the program name (refer to the document 2 CFR FAQ OMB 5/3/2021).  </t>
   </si>
   <si>
     <t>When a federal or State program is listed separate and have the same Assistance Listing number, there must be a total.</t>
@@ -1530,300 +1541,529 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  (Note 5)</t>
     </r>
   </si>
   <si>
     <t>FOS./PAR. FING &amp; CRIME HIS</t>
   </si>
   <si>
     <t>SC/SA Certain Disabled PY</t>
   </si>
   <si>
     <t>Using the respective WC302, federal and State amounts located on the WC302 should be entered on the spreadsheet under the appropriate column.  Once the amounts on a WC302 are entered, the total amounts on the spreadsheet, under the light gray columns, should be compared to the respective WC302.  Total Administrative Services on the spreadsheet should be compared to “Subtotal Admin.  Services” on the WC302, and “Total Public Assistance” should be compared to “Subtotal Public Assistance.”  All the federal and State amounts reported on the WC302 for Administrative Services and Public Assistance should be accurately entered.  Amounts for each WC302 must be entered in the respective column.  Users are reminded that no data is to be entered in the first two columns, noted in light gray, since they contain formulas.</t>
   </si>
   <si>
     <t xml:space="preserve">If a WC302 for a particular County has a program that is not reported on the spreadsheet, this must be added.  Formulas may need to be adjusted on the SEFSA tab (refer to SEFSA below).  The user may contact our office, SLGFD@nctreasurer.com or 919-814-4281, for assistance.  </t>
   </si>
   <si>
     <t>Programs that have benefit payments that are paid by the State, listed under Public Assistance on the WC302, are not to be reported on the SEFSA.   For reconciling purposes, these amounts are included on a separate section on the SEFSA in tab SEFSA.  This section should not be included on the SEFSA.</t>
   </si>
   <si>
     <t>Adjustments / Reconciliations</t>
   </si>
   <si>
-    <t xml:space="preserve">The last two columns on the spreadsheet, represented by the color rose, are to be used for adjustments due to analysis of actual expenditures and reconciling accounts.  Adjustments included in this column will be reflected in the 2003 Expenditures column noted in gray.  These columns do not represent the adjustments noted on the WC302s. </t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">SEFSA:  </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Once the amounts have been entered on the spreadsheet and adjustments, as noted above, have been made to reflect actual expenditures, the SEFSA tab presents how these expenditures should be reported on the County’s SEFSA.  The cells on the SEFSA that represent expenditures for the programs have cell references to the spreadsheet to reflect the expenditures for the programs.  The SEFSA has the correct names of the federal programs, Assistance Listing Nos. (formerly CFDA Nos.), and State program/project names.  Programs listed on the WC302s that are required to be reported as “cluster of programs” are presented on the SEFSA as required by US Office of Management and Budget and the State Single Audit Act.</t>
     </r>
   </si>
   <si>
     <t>The LGC-DSS spreadsheet is designed to assist local County auditors in confirming amounts provided to County governments by DHHS and to assist Counties responsible in properly presenting the expenditures of financial assistance provided by DHHS-DSS on their Schedule of Expenditures of Federal and State Awards (SEFSA).  Once the LGS-DSS has been completed using guidance found in these instructions, the amounts provided do not necessarily reflect the actual expenditures incurred for the programs during the fiscal year.  Analysis of the expenditures on the completed LGC-DSS must be performed using other reports and data provided, such as the DSS 1571 and XS337, and balances reported in the County's reconciled subsidiary accounts.</t>
   </si>
   <si>
     <t>TANF TEA FOS CRE MAX</t>
   </si>
   <si>
     <t>TABF TEA FOSTER CARE</t>
   </si>
   <si>
     <t>The LGC-DSS spreadsheet has three tabs:  Instructions, WC302 input, and SEFSA.  The WC302 input spreadsheet has the Program Descriptions as they appear on the WC302's, along with the related CFDA # (Assistance Listing No.).  The columns noted in blue accent represent the federal and State amounts reported on the DSS WC302 (Cash).   The green accent columns represent the amounts reported on the DSS WC302 Current (Accrual), and light orange represents amounts reported on the DSS WC302 Last (Accrual).  Each cell in the columns noted in light gray contains formulas that report the expenditures based on the adjustments noted in the prior paragraph.  No date should be entered in the light gray columns.  The columns on the spreadsheet only include the “County Admin and Services” and “Public Assistance” Amounts.  County Admin Adjustments reported on the WC302's are not on the spreadsheet.  They usually are not material, and do not reflect the expenditures to be reported; therefore, the amounts are not to be reported on the spreadsheet.</t>
   </si>
   <si>
+    <t>Emergency PLMT FC</t>
+  </si>
+  <si>
+    <t>Repatriation Program</t>
+  </si>
+  <si>
+    <t>Wrk Frt Non Reimbursable</t>
+  </si>
+  <si>
+    <t>Non-Allocating County Cos</t>
+  </si>
+  <si>
+    <t>Pre Training CWS</t>
+  </si>
+  <si>
+    <t>Title IV-E Adoption Training</t>
+  </si>
+  <si>
+    <t>Foster Care Kinship</t>
+  </si>
+  <si>
+    <t>State-Family Foster Max</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total  </t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Note 5:  Benefit Payments Issued by the State </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (Optional presentation - not required)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Supplemental Nutrition Assistance Program. </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
+    </r>
+  </si>
+  <si>
+    <t>COVID-19 State Administrative Matching Grants</t>
+  </si>
+  <si>
+    <t>for the Supplemental Nutrition Assistance Program</t>
+  </si>
+  <si>
+    <t>Total - SNAP</t>
+  </si>
+  <si>
+    <t>Title IV-E Admin County Paid to Counties</t>
+  </si>
+  <si>
+    <t>The following Programs with Public Assistance Payments listed on WC302s are not to be reported on SEFSAs:</t>
+  </si>
+  <si>
+    <t>ALN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DHHS posts the WC302 reports on their confirmation website late August or early September.  To complete the LGC-DSS spreadsheet, preparers should use the DSS WC302 reports found on the DHHS Confirmation Reports website. </t>
+  </si>
+  <si>
+    <t>https://www.ncdhhs.gov/about/administrative-offices/office-controller/audit-confirmation-reports</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A link to the website can be found on the SLGFD website: </t>
+  </si>
+  <si>
+    <t>https://www.nctreasurer.gov/divisions/state-and-local-government-finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">At the bottom of the page, select “Access Compliance Supplements and Related Resources.” Select “NCDEQ, NC DHHS, NC DOT DST Reports” and select “NC DHHS Financial Assistance Resources.”  There is a link to DHHS Confirmation Reports as well as a link to the LGC-DSS spreadsheet and examples.  </t>
+  </si>
+  <si>
+    <t>Work First Reimb</t>
+  </si>
+  <si>
+    <t>Period of July 2025</t>
+  </si>
+  <si>
+    <t>Wake County</t>
+  </si>
+  <si>
+    <t>Period of July 2026</t>
+  </si>
+  <si>
+    <t>Period of July 2025 thru June 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Expenditures </t>
+  </si>
+  <si>
+    <t>IV-E FFPSA 50%</t>
+  </si>
+  <si>
+    <t>Title IV-E Prevention Program</t>
+  </si>
+  <si>
+    <t>Independent Living Housing</t>
+  </si>
+  <si>
+    <t>Independent Living</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">IMPORTANT!: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> The amounts reported on the LGC-DSS spreadsheets do not necessarily reflect the actual expenditures incurred by the County during the fiscal reporting year.  An analysis of the data on spreadsheet should be performed to identify amounts that may not reflect expenditures that were actually incurred.  This would include unusualy large amounts, especially if reported on the WC302 Accrual reports.  Also, “negative amounts” do not accurately reflect expenditures and further analysis may be required.  It is imperative that expenditure amounts be accurate so that auditors can determine Type A and B programs, and select programs required to be tested as major.  Also, DHHS will be reviewing these expenditures when they are reported on SEFSA's as part of their monitoring responsibility.  The last two columns can be used for adjustments.</t>
+      <t xml:space="preserve"> The amounts reported on the LGC-DSS spreadsheets do not necessarily reflect the actual expenditures incurred by the County during the fiscal reporting year.  An analysis of the data on spreadsheet should be performed to identify amounts that may not reflect expenditures that were actually incurred.  This would include unusually large amounts, especially if reported on the WC302 Accrual reports.  Also, “negative amounts” do not accurately reflect expenditures and further analysis may be required.  It is imperative that expenditure amounts be accurate so that auditors can determine Type A and B programs, and select programs required to be tested as major.  Also, DHHS will be reviewing these expenditures when they are reported on SEFSA's as part of their monitoring responsibility.  The last two columns can be used for adjustments.</t>
     </r>
   </si>
   <si>
-    <t>Emergency PLMT FC</t>
-[...28 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">Note 5:  Benefit Payments Issued by the State </t>
+      <t xml:space="preserve">At DHHS Confirmation website, select the link to the year to be confirmed, State Fiscal Year </t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <color rgb="FFFF0000"/>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> (Optional presentation - not required)</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Supplemental Nutrition Assistance Program. </t>
+      <t>2025-2026</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
-        <sz val="10"/>
+        <sz val="11"/>
+        <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>5</t>
+      <t>.  Select the County (first option under Local Government Entity).  Under the next Column, “Reports,” scroll down and there are three reports needed to complete the LGC-DSS spreadsheet:  DSS WC 302 (Cash), DSS WC302 Curr (Accrual), and DSS WC302 Last (Accrual).  It may be necessary to print the three reports in order to enter data onto the spreadsheet.</t>
     </r>
   </si>
   <si>
-    <t>COVID-19 State Administrative Matching Grants</t>
-[...20 lines deleted...]
-    <t>Period of July 2024 thru June 2025</t>
+    <r>
+      <t xml:space="preserve">The LGC-DSS spreadsheet assumes that amounts reported on the WC302 are expenditures incurred in the prior month.  The DSS WC302 (Cash) Report reflects cash payments made by DHHS to the respective County during fiscal year </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> for reimbursements of expenditures incurred by a County for DSS programs in the month prior.  There are two DSS WC302 Accrual reports, “Current” reflects cash payments made in July </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> to reimburse June </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> expenditures.  “Last” reflects payments made July </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> for the June </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> expenditures.  Once the data on the WC302's are entered onto the LGC-DSS spreadsheet in the correct columns, the spreadsheet has a column that will add the amounts on the “Curr” WC302 (June </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> expenditures, paid in July </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">) to the DSS WC302 (Cash) Report and deducts the amounts on the “Last” WC302 (June </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> expenditures, paid in July</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 2025</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">).  The expenditures incurred during the FY </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> are presented in one of the columns.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The DSS WC 302 reports utilizes the North Carolina Financial System (NCFS).  There are no DSS WC302 reports from the NC Accounting System (NCAS).  </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>All Counties are included on the each of the WC302 spreadsheets</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>.  The WC302 information is no longer reported on individual spreadsheets.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  A user of the LGC-DSS worksheets should isolate their unit of government on a DSS WC 302 report and delete all the rows of other units.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The last two columns on the spreadsheet, represented by the color rose, are to be used for adjustments due to analysis of actual expenditures and reconciling accounts.  Adjustments included in this column will be reflected in the </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Expenditures column noted in gray.  These columns do not represent the adjustments noted on the WC302s. </t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">  For the Year Ended June 30, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF0000FF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>2025</t>
+      <t>2026</t>
     </r>
   </si>
   <si>
-    <r>
-[...75 lines deleted...]
-    <t>Wake County</t>
+    <t>The accompanying schedule of expenditures of federal and State awards (SEFSA) includes the federal and State grant activity of the Wake County under the programs of the federal government and the State of North Wake for the year ended June 30, 2026.  The information in this SEFSA is presented in accordance with the requirements of Title 2 US Code of Federal Regulations Part 200, Uniform Administrative Requirements, Cost Principles, and Audit Requirements for Federal Awards and the State Single Audit Implementation Act.  Because the Schedule presents only a selected portion of the operations of Wake County, it is not intended to and does not present the financial position, changes in net position or cash flows of Wake County.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uniform Guidance requires an identifying number assigned by the pass-through entity to be included.  If there is not a number provided on this illustrative schedule, the agency has not recommended an identifying number to be used, so one is not included on Wake County's SEFSA.  </t>
+  </si>
+  <si>
+    <t>Wake County has elected not to use the 10-percent de minimis indirect cost rate as allowed under the Uniform Guidance.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="00.000"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="General_)"/>
     <numFmt numFmtId="167" formatCode="0."/>
     <numFmt numFmtId="168" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -1969,50 +2209,56 @@
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
@@ -2255,149 +2501,146 @@
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="271">
+  <cellXfs count="228">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="2" fillId="5" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="6" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="5" fillId="6" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="6" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="6" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="6" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="5" fillId="6" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="166" fontId="5" fillId="5" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="5" fillId="5" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="5" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="5" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="5" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="42" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -2490,310 +2733,257 @@
     <xf numFmtId="165" fontId="5" fillId="5" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="37" fontId="5" fillId="5" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="37" fontId="5" fillId="5" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="2" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="2" fillId="7" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="43" fontId="2" fillId="5" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="6" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="6" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="43" fontId="2" fillId="5" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="43" fontId="2" fillId="4" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="2" fillId="5" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="2" fillId="8" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="2" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="2" fillId="3" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="2" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="43" fontId="2" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -2826,69 +3016,64 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="5" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="43" fontId="2" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_A" xfId="2" xr:uid="{0458C823-1F33-46DE-9FDF-D46EE80A61B5}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFFFFFFF"/>
       <color rgb="FFFFCCCC"/>
       <color rgb="FFFF99CC"/>
       <color rgb="FFCC99FF"/>
       <color rgb="FF6699FF"/>
       <color rgb="FF9999FF"/>
       <color rgb="FF000000"/>
       <color rgb="FFFFCC99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -3195,8801 +3380,9040 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nctreasurer.gov/divisions/state-and-local-government-finance" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdhhs.gov/about/administrative-offices/office-controller/audit-confirmation-reports" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A2C7383-2204-4B1D-ADED-1E9186A0DCE3}">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:N5"/>
+      <selection activeCell="A8" sqref="A8:N8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" s="113" customFormat="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="N1" s="211"/>
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A1" s="170" t="s">
+        <v>186</v>
+      </c>
+      <c r="B1" s="170"/>
+      <c r="C1" s="170"/>
+      <c r="D1" s="170"/>
+      <c r="E1" s="170"/>
+      <c r="F1" s="170"/>
+      <c r="G1" s="170"/>
+      <c r="H1" s="170"/>
+      <c r="I1" s="170"/>
+      <c r="J1" s="170"/>
+      <c r="K1" s="170"/>
+      <c r="L1" s="170"/>
+      <c r="M1" s="170"/>
+      <c r="N1" s="170"/>
     </row>
     <row r="2" spans="1:14" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="209" t="s">
+      <c r="A2" s="169" t="s">
+        <v>213</v>
+      </c>
+      <c r="B2" s="169"/>
+      <c r="C2" s="169"/>
+      <c r="D2" s="169"/>
+      <c r="E2" s="169"/>
+      <c r="F2" s="169"/>
+      <c r="G2" s="169"/>
+      <c r="H2" s="169"/>
+      <c r="I2" s="169"/>
+      <c r="J2" s="169"/>
+      <c r="K2" s="169"/>
+      <c r="L2" s="169"/>
+      <c r="M2" s="169"/>
+      <c r="N2" s="169"/>
+    </row>
+    <row r="3" spans="1:14" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="169" t="s">
+        <v>235</v>
+      </c>
+      <c r="B3" s="173"/>
+      <c r="C3" s="173"/>
+      <c r="D3" s="173"/>
+      <c r="E3" s="173"/>
+      <c r="F3" s="173"/>
+      <c r="G3" s="173"/>
+      <c r="H3" s="173"/>
+      <c r="I3" s="173"/>
+      <c r="J3" s="173"/>
+      <c r="K3" s="173"/>
+      <c r="L3" s="173"/>
+      <c r="M3" s="173"/>
+      <c r="N3" s="173"/>
+    </row>
+    <row r="4" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="175" t="s">
+        <v>236</v>
+      </c>
+      <c r="B4" s="173"/>
+      <c r="C4" s="173"/>
+      <c r="D4" s="173"/>
+      <c r="E4" s="173"/>
+      <c r="F4" s="173"/>
+      <c r="G4" s="173"/>
+      <c r="H4" s="173"/>
+      <c r="I4" s="173"/>
+      <c r="J4" s="173"/>
+      <c r="K4" s="173"/>
+      <c r="L4" s="173"/>
+      <c r="M4" s="173"/>
+      <c r="N4" s="173"/>
+    </row>
+    <row r="5" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="171" t="s">
+        <v>237</v>
+      </c>
+      <c r="B5" s="172"/>
+      <c r="C5" s="172"/>
+      <c r="D5" s="172"/>
+      <c r="E5" s="172"/>
+      <c r="F5" s="172"/>
+      <c r="G5" s="172"/>
+      <c r="H5" s="172"/>
+      <c r="I5" s="172"/>
+      <c r="J5" s="172"/>
+      <c r="K5" s="172"/>
+      <c r="L5" s="172"/>
+      <c r="M5" s="172"/>
+      <c r="N5" s="172"/>
+    </row>
+    <row r="6" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="175" t="s">
+        <v>238</v>
+      </c>
+      <c r="B6" s="173"/>
+      <c r="C6" s="173"/>
+      <c r="D6" s="173"/>
+      <c r="E6" s="173"/>
+      <c r="F6" s="173"/>
+      <c r="G6" s="173"/>
+      <c r="H6" s="173"/>
+      <c r="I6" s="173"/>
+      <c r="J6" s="173"/>
+      <c r="K6" s="173"/>
+      <c r="L6" s="173"/>
+      <c r="M6" s="173"/>
+      <c r="N6" s="173"/>
+    </row>
+    <row r="7" spans="1:14" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="169" t="s">
+        <v>239</v>
+      </c>
+      <c r="B7" s="173"/>
+      <c r="C7" s="173"/>
+      <c r="D7" s="173"/>
+      <c r="E7" s="173"/>
+      <c r="F7" s="173"/>
+      <c r="G7" s="173"/>
+      <c r="H7" s="173"/>
+      <c r="I7" s="173"/>
+      <c r="J7" s="173"/>
+      <c r="K7" s="173"/>
+      <c r="L7" s="173"/>
+      <c r="M7" s="173"/>
+      <c r="N7" s="173"/>
+    </row>
+    <row r="8" spans="1:14" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="169" t="s">
+        <v>251</v>
+      </c>
+      <c r="B8" s="173"/>
+      <c r="C8" s="173"/>
+      <c r="D8" s="173"/>
+      <c r="E8" s="173"/>
+      <c r="F8" s="173"/>
+      <c r="G8" s="173"/>
+      <c r="H8" s="173"/>
+      <c r="I8" s="173"/>
+      <c r="J8" s="173"/>
+      <c r="K8" s="173"/>
+      <c r="L8" s="173"/>
+      <c r="M8" s="173"/>
+      <c r="N8" s="173"/>
+    </row>
+    <row r="9" spans="1:14" ht="126.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="169" t="s">
+        <v>252</v>
+      </c>
+      <c r="B9" s="173"/>
+      <c r="C9" s="173"/>
+      <c r="D9" s="173"/>
+      <c r="E9" s="173"/>
+      <c r="F9" s="173"/>
+      <c r="G9" s="173"/>
+      <c r="H9" s="173"/>
+      <c r="I9" s="173"/>
+      <c r="J9" s="173"/>
+      <c r="K9" s="173"/>
+      <c r="L9" s="173"/>
+      <c r="M9" s="173"/>
+      <c r="N9" s="173"/>
+    </row>
+    <row r="10" spans="1:14" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="172" t="s">
+        <v>253</v>
+      </c>
+      <c r="B10" s="174"/>
+      <c r="C10" s="174"/>
+      <c r="D10" s="174"/>
+      <c r="E10" s="174"/>
+      <c r="F10" s="174"/>
+      <c r="G10" s="174"/>
+      <c r="H10" s="174"/>
+      <c r="I10" s="174"/>
+      <c r="J10" s="174"/>
+      <c r="K10" s="174"/>
+      <c r="L10" s="174"/>
+      <c r="M10" s="174"/>
+      <c r="N10" s="174"/>
+    </row>
+    <row r="11" spans="1:14" ht="137.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="169" t="s">
         <v>216</v>
       </c>
-      <c r="B2" s="209"/>
-[...104 lines deleted...]
-      <c r="A8" s="209" t="s">
+      <c r="B11" s="169"/>
+      <c r="C11" s="169"/>
+      <c r="D11" s="169"/>
+      <c r="E11" s="169"/>
+      <c r="F11" s="169"/>
+      <c r="G11" s="169"/>
+      <c r="H11" s="169"/>
+      <c r="I11" s="169"/>
+      <c r="J11" s="169"/>
+      <c r="K11" s="169"/>
+      <c r="L11" s="169"/>
+      <c r="M11" s="169"/>
+      <c r="N11" s="169"/>
+    </row>
+    <row r="12" spans="1:14" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="169" t="s">
+        <v>254</v>
+      </c>
+      <c r="B12" s="173"/>
+      <c r="C12" s="173"/>
+      <c r="D12" s="173"/>
+      <c r="E12" s="173"/>
+      <c r="F12" s="173"/>
+      <c r="G12" s="173"/>
+      <c r="H12" s="173"/>
+      <c r="I12" s="173"/>
+      <c r="J12" s="173"/>
+      <c r="K12" s="173"/>
+      <c r="L12" s="173"/>
+      <c r="M12" s="173"/>
+      <c r="N12" s="173"/>
+    </row>
+    <row r="13" spans="1:14" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="169" t="s">
+        <v>208</v>
+      </c>
+      <c r="B13" s="169"/>
+      <c r="C13" s="169"/>
+      <c r="D13" s="169"/>
+      <c r="E13" s="169"/>
+      <c r="F13" s="169"/>
+      <c r="G13" s="169"/>
+      <c r="H13" s="169"/>
+      <c r="I13" s="169"/>
+      <c r="J13" s="169"/>
+      <c r="K13" s="169"/>
+      <c r="L13" s="169"/>
+      <c r="M13" s="169"/>
+      <c r="N13" s="169"/>
+    </row>
+    <row r="14" spans="1:14" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="169" t="s">
+        <v>209</v>
+      </c>
+      <c r="B14" s="169"/>
+      <c r="C14" s="169"/>
+      <c r="D14" s="169"/>
+      <c r="E14" s="169"/>
+      <c r="F14" s="169"/>
+      <c r="G14" s="169"/>
+      <c r="H14" s="169"/>
+      <c r="I14" s="169"/>
+      <c r="J14" s="169"/>
+      <c r="K14" s="169"/>
+      <c r="L14" s="169"/>
+      <c r="M14" s="169"/>
+      <c r="N14" s="169"/>
+    </row>
+    <row r="15" spans="1:14" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="169" t="s">
         <v>250</v>
       </c>
-      <c r="B8" s="210"/>
-[...86 lines deleted...]
-      <c r="A13" s="209" t="s">
+      <c r="B15" s="169"/>
+      <c r="C15" s="169"/>
+      <c r="D15" s="169"/>
+      <c r="E15" s="169"/>
+      <c r="F15" s="169"/>
+      <c r="G15" s="169"/>
+      <c r="H15" s="169"/>
+      <c r="I15" s="169"/>
+      <c r="J15" s="169"/>
+      <c r="K15" s="169"/>
+      <c r="L15" s="169"/>
+      <c r="M15" s="169"/>
+      <c r="N15" s="169"/>
+    </row>
+    <row r="16" spans="1:14" ht="104.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="169" t="s">
+        <v>212</v>
+      </c>
+      <c r="B16" s="169"/>
+      <c r="C16" s="169"/>
+      <c r="D16" s="169"/>
+      <c r="E16" s="169"/>
+      <c r="F16" s="169"/>
+      <c r="G16" s="169"/>
+      <c r="H16" s="169"/>
+      <c r="I16" s="169"/>
+      <c r="J16" s="169"/>
+      <c r="K16" s="169"/>
+      <c r="L16" s="169"/>
+      <c r="M16" s="169"/>
+      <c r="N16" s="169"/>
+    </row>
+    <row r="17" spans="1:14" ht="93" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="169" t="s">
+        <v>187</v>
+      </c>
+      <c r="B17" s="169"/>
+      <c r="C17" s="169"/>
+      <c r="D17" s="169"/>
+      <c r="E17" s="169"/>
+      <c r="F17" s="169"/>
+      <c r="G17" s="169"/>
+      <c r="H17" s="169"/>
+      <c r="I17" s="169"/>
+      <c r="J17" s="169"/>
+      <c r="K17" s="169"/>
+      <c r="L17" s="169"/>
+      <c r="M17" s="169"/>
+      <c r="N17" s="169"/>
+    </row>
+    <row r="18" spans="1:14" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="169" t="s">
         <v>210</v>
       </c>
-      <c r="B13" s="209"/>
-[...101 lines deleted...]
-      <c r="N18" s="209"/>
+      <c r="B18" s="169"/>
+      <c r="C18" s="169"/>
+      <c r="D18" s="169"/>
+      <c r="E18" s="169"/>
+      <c r="F18" s="169"/>
+      <c r="G18" s="169"/>
+      <c r="H18" s="169"/>
+      <c r="I18" s="169"/>
+      <c r="J18" s="169"/>
+      <c r="K18" s="169"/>
+      <c r="L18" s="169"/>
+      <c r="M18" s="169"/>
+      <c r="N18" s="169"/>
     </row>
     <row r="19" spans="1:14" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="209" t="s">
-[...14 lines deleted...]
-      <c r="N19" s="209"/>
+      <c r="A19" s="169" t="s">
+        <v>185</v>
+      </c>
+      <c r="B19" s="169"/>
+      <c r="C19" s="169"/>
+      <c r="D19" s="169"/>
+      <c r="E19" s="169"/>
+      <c r="F19" s="169"/>
+      <c r="G19" s="169"/>
+      <c r="H19" s="169"/>
+      <c r="I19" s="169"/>
+      <c r="J19" s="169"/>
+      <c r="K19" s="169"/>
+      <c r="L19" s="169"/>
+      <c r="M19" s="169"/>
+      <c r="N19" s="169"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A19:N19"/>
-[...1 lines deleted...]
-    <mergeCell ref="A14:N14"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:N5"/>
     <mergeCell ref="A11:N11"/>
     <mergeCell ref="A12:N12"/>
     <mergeCell ref="A10:N10"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A7:N7"/>
     <mergeCell ref="A9:N9"/>
     <mergeCell ref="A4:N4"/>
     <mergeCell ref="A6:N6"/>
     <mergeCell ref="A8:N8"/>
-    <mergeCell ref="A15:N15"/>
     <mergeCell ref="A16:N16"/>
     <mergeCell ref="A17:N17"/>
     <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId1" xr:uid="{82C61F35-C958-4BA3-9CCC-B2D95007888A}"/>
     <hyperlink ref="A6" r:id="rId2" xr:uid="{E36034C9-CAEF-4977-98EC-C5B38EF7BC96}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId3"/>
   <headerFooter>
-    <oddFooter>&amp;R&amp;"Arial,Regular"&amp;10Revised 9/20/2025</oddFooter>
+    <oddFooter>&amp;R&amp;"Arial,Regular"&amp;10Revised 9/23/2026</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A0697B2-E98C-4B85-8430-DAC502880DD1}">
-  <dimension ref="A1:P110"/>
+  <dimension ref="A1:P117"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView showWhiteSpace="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G112" sqref="G112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="17" style="156" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="16.28515625" style="156" customWidth="1"/>
+    <col min="5" max="5" width="17" style="130" customWidth="1"/>
+    <col min="6" max="6" width="17.5703125" style="130" customWidth="1"/>
+    <col min="7" max="7" width="17.140625" style="130" customWidth="1"/>
+    <col min="8" max="8" width="17.42578125" style="130" customWidth="1"/>
+    <col min="9" max="9" width="16.85546875" style="130" customWidth="1"/>
+    <col min="10" max="10" width="16.28515625" style="130" customWidth="1"/>
+    <col min="11" max="11" width="16.85546875" style="130" customWidth="1"/>
+    <col min="12" max="12" width="16.28515625" style="130" customWidth="1"/>
     <col min="15" max="15" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="12.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A1" s="203" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="145" t="s">
+      <c r="A1" s="161" t="s">
+        <v>242</v>
+      </c>
+      <c r="B1" s="123" t="s">
         <v>65</v>
       </c>
-      <c r="C1" s="216" t="s">
-[...3 lines deleted...]
-      <c r="E1" s="220" t="s">
+      <c r="C1" s="176" t="s">
+        <v>245</v>
+      </c>
+      <c r="D1" s="177"/>
+      <c r="E1" s="180" t="s">
         <v>70</v>
       </c>
-      <c r="F1" s="220"/>
-      <c r="G1" s="224" t="s">
+      <c r="F1" s="180"/>
+      <c r="G1" s="184" t="s">
         <v>71</v>
       </c>
-      <c r="H1" s="224"/>
-      <c r="I1" s="226" t="s">
+      <c r="H1" s="184"/>
+      <c r="I1" s="186" t="s">
         <v>72</v>
       </c>
-      <c r="J1" s="227"/>
-      <c r="K1" s="222" t="s">
+      <c r="J1" s="187"/>
+      <c r="K1" s="182" t="s">
         <v>78</v>
       </c>
-      <c r="L1" s="223"/>
+      <c r="L1" s="183"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A2" s="146" t="s">
+      <c r="A2" s="124" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="145" t="s">
+      <c r="B2" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="C2" s="218" t="s">
+      <c r="C2" s="178" t="s">
         <v>79</v>
       </c>
-      <c r="D2" s="219"/>
-[...15 lines deleted...]
-      <c r="L2" s="223"/>
+      <c r="D2" s="179"/>
+      <c r="E2" s="181" t="s">
+        <v>241</v>
+      </c>
+      <c r="F2" s="181"/>
+      <c r="G2" s="185" t="s">
+        <v>244</v>
+      </c>
+      <c r="H2" s="185"/>
+      <c r="I2" s="188" t="s">
+        <v>243</v>
+      </c>
+      <c r="J2" s="189"/>
+      <c r="K2" s="182" t="s">
+        <v>211</v>
+      </c>
+      <c r="L2" s="183"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A3" s="147" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="148" t="s">
+      <c r="A3" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="B3" s="125" t="s">
         <v>67</v>
       </c>
-      <c r="C3" s="149" t="s">
+      <c r="C3" s="126" t="s">
         <v>62</v>
       </c>
-      <c r="D3" s="149" t="s">
+      <c r="D3" s="126" t="s">
         <v>63</v>
       </c>
-      <c r="E3" s="137" t="s">
+      <c r="E3" s="115" t="s">
         <v>62</v>
       </c>
-      <c r="F3" s="138" t="s">
+      <c r="F3" s="116" t="s">
         <v>63</v>
       </c>
-      <c r="G3" s="139" t="s">
+      <c r="G3" s="117" t="s">
         <v>62</v>
       </c>
-      <c r="H3" s="140" t="s">
+      <c r="H3" s="118" t="s">
         <v>63</v>
       </c>
-      <c r="I3" s="141" t="s">
+      <c r="I3" s="119" t="s">
         <v>62</v>
       </c>
-      <c r="J3" s="141" t="s">
+      <c r="J3" s="119" t="s">
         <v>63</v>
       </c>
-      <c r="K3" s="142" t="s">
+      <c r="K3" s="120" t="s">
         <v>62</v>
       </c>
-      <c r="L3" s="142" t="s">
+      <c r="L3" s="120" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="4" spans="1:12" s="113" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="150" t="s">
+    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="151">
+      <c r="B4" s="2">
         <v>10.561</v>
       </c>
-      <c r="C4" s="152">
+      <c r="C4" s="127">
         <f>-E4+G4+I4+K4</f>
         <v>0</v>
       </c>
-      <c r="D4" s="152">
-[...29 lines deleted...]
-      <c r="A5" s="150" t="s">
+      <c r="D4" s="127">
+        <f t="shared" ref="D4:D16" si="0">-F4+H4+J4+L4</f>
+        <v>0</v>
+      </c>
+      <c r="E4" s="163">
+        <v>0</v>
+      </c>
+      <c r="F4" s="163">
+        <v>0</v>
+      </c>
+      <c r="G4" s="167">
+        <v>0</v>
+      </c>
+      <c r="H4" s="164">
+        <v>0</v>
+      </c>
+      <c r="I4" s="121">
+        <v>0</v>
+      </c>
+      <c r="J4" s="121">
+        <v>0</v>
+      </c>
+      <c r="K4" s="122">
+        <v>0</v>
+      </c>
+      <c r="L4" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="151">
+      <c r="B5" s="2">
         <v>10.561</v>
       </c>
-      <c r="C5" s="152">
-[...3 lines deleted...]
-      <c r="D5" s="152">
+      <c r="C5" s="127">
+        <f t="shared" ref="C5:C16" si="1">-E5+G5+I5+K5</f>
+        <v>7733742.0199999996</v>
+      </c>
+      <c r="D5" s="127">
         <f t="shared" si="0"/>
-        <v>13023.9</v>
-[...27 lines deleted...]
-      <c r="A6" s="150" t="s">
+        <v>0</v>
+      </c>
+      <c r="E5" s="163">
+        <v>699020.25</v>
+      </c>
+      <c r="F5" s="163">
+        <v>0</v>
+      </c>
+      <c r="G5" s="167">
+        <v>8432762.2699999996</v>
+      </c>
+      <c r="H5" s="164">
+        <v>0</v>
+      </c>
+      <c r="I5" s="121">
+        <v>0</v>
+      </c>
+      <c r="J5" s="121">
+        <v>0</v>
+      </c>
+      <c r="K5" s="122">
+        <v>0</v>
+      </c>
+      <c r="L5" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B6" s="151">
+      <c r="B6" s="2">
         <v>10.561</v>
       </c>
-      <c r="C6" s="152">
+      <c r="C6" s="127">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="D6" s="152">
+      <c r="D6" s="127">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E6" s="205">
-[...25 lines deleted...]
-      <c r="A7" s="150" t="s">
+      <c r="E6" s="163">
+        <v>0</v>
+      </c>
+      <c r="F6" s="163">
+        <v>0</v>
+      </c>
+      <c r="G6" s="167">
+        <v>0</v>
+      </c>
+      <c r="H6" s="164">
+        <v>0</v>
+      </c>
+      <c r="I6" s="121">
+        <v>0</v>
+      </c>
+      <c r="J6" s="121">
+        <v>0</v>
+      </c>
+      <c r="K6" s="122">
+        <v>0</v>
+      </c>
+      <c r="L6" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="151">
+      <c r="B7" s="2">
         <v>10.561</v>
       </c>
-      <c r="C7" s="152">
+      <c r="C7" s="127">
         <f t="shared" si="1"/>
-        <v>118919.79999999999</v>
-[...1 lines deleted...]
-      <c r="D7" s="152">
+        <v>132258.06999999998</v>
+      </c>
+      <c r="D7" s="127">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E7" s="205">
-[...25 lines deleted...]
-      <c r="A8" s="176" t="s">
+      <c r="E7" s="163">
+        <v>2529.6999999999998</v>
+      </c>
+      <c r="F7" s="163">
+        <v>0</v>
+      </c>
+      <c r="G7" s="167">
+        <v>134787.76999999999</v>
+      </c>
+      <c r="H7" s="164">
+        <v>0</v>
+      </c>
+      <c r="I7" s="121">
+        <v>0</v>
+      </c>
+      <c r="J7" s="121">
+        <v>0</v>
+      </c>
+      <c r="K7" s="122">
+        <v>0</v>
+      </c>
+      <c r="L7" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A8" s="109" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="177">
+      <c r="B8" s="147">
         <v>10.561</v>
       </c>
-      <c r="C8" s="152">
+      <c r="C8" s="127">
         <f t="shared" si="1"/>
-        <v>482921.67</v>
-[...1 lines deleted...]
-      <c r="D8" s="152">
+        <v>503249.22000000003</v>
+      </c>
+      <c r="D8" s="127">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E8" s="205">
-[...28 lines deleted...]
-      <c r="B9" s="151">
+      <c r="E8" s="163">
+        <v>40332.17</v>
+      </c>
+      <c r="F8" s="163">
+        <v>0</v>
+      </c>
+      <c r="G8" s="167">
+        <v>543581.39</v>
+      </c>
+      <c r="H8" s="164">
+        <v>0</v>
+      </c>
+      <c r="I8" s="121">
+        <v>0</v>
+      </c>
+      <c r="J8" s="121">
+        <v>0</v>
+      </c>
+      <c r="K8" s="122">
+        <v>0</v>
+      </c>
+      <c r="L8" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B9" s="2">
         <v>10.561</v>
       </c>
-      <c r="C9" s="175">
+      <c r="C9" s="146">
         <f>SUM(C4:C8)</f>
-        <v>7999197.6399999997</v>
-[...1 lines deleted...]
-      <c r="D9" s="175">
+        <v>8369249.3099999996</v>
+      </c>
+      <c r="D9" s="146">
         <f t="shared" ref="D9:L9" si="2">SUM(D4:D8)</f>
-        <v>13023.9</v>
-[...1 lines deleted...]
-      <c r="E9" s="175">
+        <v>0</v>
+      </c>
+      <c r="E9" s="146">
         <f t="shared" si="2"/>
-        <v>737758.16999999993</v>
-[...1 lines deleted...]
-      <c r="F9" s="175">
+        <v>741882.12</v>
+      </c>
+      <c r="F9" s="146">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G9" s="175">
+      <c r="G9" s="146">
         <f t="shared" si="2"/>
-        <v>8736955.8100000005</v>
-[...1 lines deleted...]
-      <c r="H9" s="175">
+        <v>9111131.4299999997</v>
+      </c>
+      <c r="H9" s="146">
         <f t="shared" si="2"/>
-        <v>13023.9</v>
-[...1 lines deleted...]
-      <c r="I9" s="175">
+        <v>0</v>
+      </c>
+      <c r="I9" s="146">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J9" s="175">
+      <c r="J9" s="146">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K9" s="175">
+      <c r="K9" s="146">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L9" s="175">
+      <c r="L9" s="146">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:12" s="113" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="150" t="s">
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B10" s="2">
+        <v>93.471999999999994</v>
+      </c>
+      <c r="C10" s="127">
+        <f t="shared" ref="C10" si="3">-E10+G10+I10+K10</f>
+        <v>80.989999999999995</v>
+      </c>
+      <c r="D10" s="127">
+        <f t="shared" ref="D10" si="4">-F10+H10+J10+L10</f>
+        <v>0</v>
+      </c>
+      <c r="E10" s="163">
+        <v>0</v>
+      </c>
+      <c r="F10" s="163">
+        <v>0</v>
+      </c>
+      <c r="G10" s="167">
+        <v>80.989999999999995</v>
+      </c>
+      <c r="H10" s="164">
+        <v>0</v>
+      </c>
+      <c r="I10" s="121">
+        <v>0</v>
+      </c>
+      <c r="J10" s="121">
+        <v>0</v>
+      </c>
+      <c r="K10" s="122">
+        <v>0</v>
+      </c>
+      <c r="L10" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B11" s="2">
+        <v>93.471999999999994</v>
+      </c>
+      <c r="C11" s="146">
+        <f>SUM(C10)</f>
+        <v>80.989999999999995</v>
+      </c>
+      <c r="D11" s="146">
+        <f t="shared" ref="D11:L11" si="5">SUM(D10)</f>
+        <v>0</v>
+      </c>
+      <c r="E11" s="146">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="F11" s="146">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="146">
+        <f t="shared" si="5"/>
+        <v>80.989999999999995</v>
+      </c>
+      <c r="H11" s="146">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="I11" s="146">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="J11" s="146">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K11" s="146">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L11" s="146">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B10" s="151">
+      <c r="B12" s="2">
         <v>93.555999999999997</v>
       </c>
-      <c r="C10" s="152">
+      <c r="C12" s="127">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="D10" s="152">
+      <c r="D12" s="127">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E10" s="205">
-[...25 lines deleted...]
-      <c r="A11" s="176" t="s">
+      <c r="E12" s="163">
+        <v>0</v>
+      </c>
+      <c r="F12" s="163">
+        <v>0</v>
+      </c>
+      <c r="G12" s="167">
+        <v>0</v>
+      </c>
+      <c r="H12" s="164">
+        <v>0</v>
+      </c>
+      <c r="I12" s="121">
+        <v>0</v>
+      </c>
+      <c r="J12" s="121">
+        <v>0</v>
+      </c>
+      <c r="K12" s="122">
+        <v>0</v>
+      </c>
+      <c r="L12" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A13" s="109" t="s">
         <v>34</v>
       </c>
-      <c r="B11" s="177">
+      <c r="B13" s="147">
         <v>93.555999999999997</v>
       </c>
-      <c r="C11" s="152">
+      <c r="C13" s="127">
         <f t="shared" si="1"/>
-        <v>120682.98</v>
-[...1 lines deleted...]
-      <c r="D11" s="152">
+        <v>129418.03000000001</v>
+      </c>
+      <c r="D13" s="127">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E11" s="205">
-[...28 lines deleted...]
-      <c r="B12" s="151">
+      <c r="E13" s="163">
+        <v>18335.86</v>
+      </c>
+      <c r="F13" s="163">
+        <v>0</v>
+      </c>
+      <c r="G13" s="167">
+        <v>147753.89000000001</v>
+      </c>
+      <c r="H13" s="164">
+        <v>0</v>
+      </c>
+      <c r="I13" s="121">
+        <v>0</v>
+      </c>
+      <c r="J13" s="121">
+        <v>0</v>
+      </c>
+      <c r="K13" s="122">
+        <v>0</v>
+      </c>
+      <c r="L13" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B14" s="2">
         <v>93.555999999999997</v>
       </c>
-      <c r="C12" s="175">
-[...41 lines deleted...]
-      <c r="A13" s="150" t="s">
+      <c r="C14" s="146">
+        <f>SUM(C12:C13)</f>
+        <v>129418.03000000001</v>
+      </c>
+      <c r="D14" s="146">
+        <f t="shared" ref="D14" si="6">SUM(D12:D13)</f>
+        <v>0</v>
+      </c>
+      <c r="E14" s="165">
+        <f>SUM(E12:E13)</f>
+        <v>18335.86</v>
+      </c>
+      <c r="F14" s="165">
+        <f>SUM(F12:F13)</f>
+        <v>0</v>
+      </c>
+      <c r="G14" s="160">
+        <f>SUM(G12:G13)</f>
+        <v>147753.89000000001</v>
+      </c>
+      <c r="H14" s="165">
+        <f t="shared" ref="H14" si="7">SUM(H12:H13)</f>
+        <v>0</v>
+      </c>
+      <c r="I14" s="160">
+        <f>SUM(I12:I13)</f>
+        <v>0</v>
+      </c>
+      <c r="J14" s="160">
+        <f t="shared" ref="J14:L14" si="8">SUM(J12:J13)</f>
+        <v>0</v>
+      </c>
+      <c r="K14" s="160">
+        <f>SUM(K12:K13)</f>
+        <v>0</v>
+      </c>
+      <c r="L14" s="160">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="151">
+      <c r="B15" s="2">
         <v>93.558000000000007</v>
       </c>
-      <c r="C13" s="152">
+      <c r="C15" s="127">
         <f t="shared" si="1"/>
-        <v>700809.44</v>
-[...1 lines deleted...]
-      <c r="D13" s="152">
+        <v>702509.1100000001</v>
+      </c>
+      <c r="D15" s="127">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E13" s="205">
-[...25 lines deleted...]
-      <c r="A14" s="150" t="s">
+      <c r="E15" s="163">
+        <v>291042.18</v>
+      </c>
+      <c r="F15" s="163">
+        <v>0</v>
+      </c>
+      <c r="G15" s="167">
+        <v>993551.29</v>
+      </c>
+      <c r="H15" s="164">
+        <v>0</v>
+      </c>
+      <c r="I15" s="121">
+        <v>0</v>
+      </c>
+      <c r="J15" s="121">
+        <v>0</v>
+      </c>
+      <c r="K15" s="122">
+        <v>0</v>
+      </c>
+      <c r="L15" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="151">
+      <c r="B16" s="2">
         <v>93.558000000000007</v>
       </c>
-      <c r="C14" s="152">
+      <c r="C16" s="127">
         <f t="shared" si="1"/>
-        <v>2657265.08</v>
-[...1 lines deleted...]
-      <c r="D14" s="152">
+        <v>2780669.84</v>
+      </c>
+      <c r="D16" s="127">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E14" s="205">
-[...28 lines deleted...]
-      <c r="B15" s="161">
+      <c r="E16" s="163">
+        <v>1316128.8700000001</v>
+      </c>
+      <c r="F16" s="163">
+        <v>0</v>
+      </c>
+      <c r="G16" s="167">
+        <v>4096798.71</v>
+      </c>
+      <c r="H16" s="164">
+        <v>0</v>
+      </c>
+      <c r="I16" s="121">
+        <v>0</v>
+      </c>
+      <c r="J16" s="121">
+        <v>0</v>
+      </c>
+      <c r="K16" s="122">
+        <v>0</v>
+      </c>
+      <c r="L16" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A17" s="134" t="s">
+        <v>214</v>
+      </c>
+      <c r="B17" s="135">
         <v>93.558000000000007</v>
       </c>
-      <c r="C15" s="152">
-[...36 lines deleted...]
-      <c r="B16" s="179">
+      <c r="C17" s="127">
+        <f t="shared" ref="C17:C18" si="9">-E17+G17+I17+K17</f>
+        <v>0</v>
+      </c>
+      <c r="D17" s="127">
+        <f t="shared" ref="D17:D18" si="10">-F17+H17+J17+L17</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="163">
+        <v>0</v>
+      </c>
+      <c r="F17" s="163">
+        <v>0</v>
+      </c>
+      <c r="G17" s="167">
+        <v>0</v>
+      </c>
+      <c r="H17" s="164">
+        <v>0</v>
+      </c>
+      <c r="I17" s="121">
+        <v>0</v>
+      </c>
+      <c r="J17" s="121">
+        <v>0</v>
+      </c>
+      <c r="K17" s="122">
+        <v>0</v>
+      </c>
+      <c r="L17" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A18" s="148" t="s">
+        <v>215</v>
+      </c>
+      <c r="B18" s="149">
         <v>93.558000000000007</v>
       </c>
-      <c r="C16" s="152">
-[...36 lines deleted...]
-      <c r="B17" s="151">
+      <c r="C18" s="127">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="D18" s="127">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="E18" s="163">
+        <v>0</v>
+      </c>
+      <c r="F18" s="163">
+        <v>0</v>
+      </c>
+      <c r="G18" s="167">
+        <v>0</v>
+      </c>
+      <c r="H18" s="164">
+        <v>0</v>
+      </c>
+      <c r="I18" s="121">
+        <v>0</v>
+      </c>
+      <c r="J18" s="121">
+        <v>0</v>
+      </c>
+      <c r="K18" s="122">
+        <v>0</v>
+      </c>
+      <c r="L18" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B19" s="2">
         <v>93.558000000000007</v>
       </c>
-      <c r="C17" s="175">
-[...16 lines deleted...]
-        <f t="shared" si="8"/>
+      <c r="C19" s="146">
+        <f>SUM(C15:C18)</f>
+        <v>3483178.95</v>
+      </c>
+      <c r="D19" s="146">
+        <f t="shared" ref="D19:L19" si="11">SUM(D15:D18)</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="146">
+        <f t="shared" si="11"/>
+        <v>1607171.05</v>
+      </c>
+      <c r="F19" s="146">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="146">
+        <f t="shared" si="11"/>
         <v>5090350</v>
       </c>
-      <c r="H17" s="175">
-[...21 lines deleted...]
-      <c r="A18" s="176" t="s">
+      <c r="H19" s="146">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="I19" s="146">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="J19" s="146">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="K19" s="146">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L19" s="146">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A20" s="109" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="177">
+      <c r="B20" s="147">
         <v>93.563000000000002</v>
       </c>
-      <c r="C18" s="152">
-[...36 lines deleted...]
-      <c r="B19" s="151">
+      <c r="C20" s="127">
+        <f t="shared" ref="C20:C64" si="12">-E20+G20+I20+K20</f>
+        <v>6395414.7000000002</v>
+      </c>
+      <c r="D20" s="127">
+        <f t="shared" ref="D20:D64" si="13">-F20+H20+J20+L20</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="163">
+        <v>522265.42</v>
+      </c>
+      <c r="F20" s="163">
+        <v>0</v>
+      </c>
+      <c r="G20" s="167">
+        <v>6917680.1200000001</v>
+      </c>
+      <c r="H20" s="164">
+        <v>0</v>
+      </c>
+      <c r="I20" s="121">
+        <v>0</v>
+      </c>
+      <c r="J20" s="121">
+        <v>0</v>
+      </c>
+      <c r="K20" s="122">
+        <v>0</v>
+      </c>
+      <c r="L20" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B21" s="2">
         <v>93.563000000000002</v>
       </c>
-      <c r="C19" s="175">
-[...41 lines deleted...]
-      <c r="A20" s="176" t="s">
+      <c r="C21" s="146">
+        <f>+C20</f>
+        <v>6395414.7000000002</v>
+      </c>
+      <c r="D21" s="146">
+        <f t="shared" ref="D21:L21" si="14">+D20</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="146">
+        <f t="shared" si="14"/>
+        <v>522265.42</v>
+      </c>
+      <c r="F21" s="146">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="146">
+        <f t="shared" si="14"/>
+        <v>6917680.1200000001</v>
+      </c>
+      <c r="H21" s="146">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="I21" s="146">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="J21" s="146">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="K21" s="146">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L21" s="146">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A22" s="109" t="s">
         <v>37</v>
       </c>
-      <c r="B20" s="177">
+      <c r="B22" s="147">
         <v>93.566000000000003</v>
       </c>
-      <c r="C20" s="152">
-[...36 lines deleted...]
-      <c r="B21" s="151">
+      <c r="C22" s="127">
+        <f t="shared" si="12"/>
+        <v>23680.22</v>
+      </c>
+      <c r="D22" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E22" s="163">
+        <v>4024.59</v>
+      </c>
+      <c r="F22" s="163">
+        <v>0</v>
+      </c>
+      <c r="G22" s="167">
+        <v>27704.81</v>
+      </c>
+      <c r="H22" s="164">
+        <v>0</v>
+      </c>
+      <c r="I22" s="121">
+        <v>0</v>
+      </c>
+      <c r="J22" s="121">
+        <v>0</v>
+      </c>
+      <c r="K22" s="122">
+        <v>0</v>
+      </c>
+      <c r="L22" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B23" s="2">
         <v>93.566000000000003</v>
       </c>
-      <c r="C21" s="175">
-[...7 lines deleted...]
-      <c r="E21" s="175">
+      <c r="C23" s="146">
+        <f>+C22</f>
+        <v>23680.22</v>
+      </c>
+      <c r="D23" s="146">
+        <f t="shared" ref="D23:L23" si="15">+D22</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="146">
+        <f t="shared" si="15"/>
+        <v>4024.59</v>
+      </c>
+      <c r="F23" s="146">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="G23" s="146">
+        <f t="shared" si="15"/>
+        <v>27704.81</v>
+      </c>
+      <c r="H23" s="146">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="I23" s="146">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="J23" s="146">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="K23" s="146">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="L23" s="146">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="2">
+        <v>93.567999999999998</v>
+      </c>
+      <c r="C24" s="127">
         <f t="shared" si="12"/>
-        <v>10933.02</v>
-[...1 lines deleted...]
-      <c r="F21" s="175">
+        <v>-5659.17</v>
+      </c>
+      <c r="D24" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E24" s="163">
+        <v>-739.25</v>
+      </c>
+      <c r="F24" s="163">
+        <v>0</v>
+      </c>
+      <c r="G24" s="167">
+        <v>-6398.42</v>
+      </c>
+      <c r="H24" s="164">
+        <v>0</v>
+      </c>
+      <c r="I24" s="121">
+        <v>0</v>
+      </c>
+      <c r="J24" s="121">
+        <v>0</v>
+      </c>
+      <c r="K24" s="122">
+        <v>0</v>
+      </c>
+      <c r="L24" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="2">
+        <v>93.567999999999998</v>
+      </c>
+      <c r="C25" s="127">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="G21" s="175">
+      <c r="D25" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E25" s="163">
+        <v>0</v>
+      </c>
+      <c r="F25" s="163">
+        <v>0</v>
+      </c>
+      <c r="G25" s="167">
+        <v>0</v>
+      </c>
+      <c r="H25" s="164">
+        <v>0</v>
+      </c>
+      <c r="I25" s="121">
+        <v>0</v>
+      </c>
+      <c r="J25" s="121">
+        <v>0</v>
+      </c>
+      <c r="K25" s="122">
+        <v>0</v>
+      </c>
+      <c r="L25" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B26" s="2">
+        <v>93.567999999999998</v>
+      </c>
+      <c r="C26" s="127">
         <f t="shared" si="12"/>
-        <v>135723.32</v>
-[...1 lines deleted...]
-      <c r="H21" s="175">
+        <v>0</v>
+      </c>
+      <c r="D26" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E26" s="163">
+        <v>0</v>
+      </c>
+      <c r="F26" s="163">
+        <v>0</v>
+      </c>
+      <c r="G26" s="167">
+        <v>0</v>
+      </c>
+      <c r="H26" s="164">
+        <v>0</v>
+      </c>
+      <c r="I26" s="121">
+        <v>0</v>
+      </c>
+      <c r="J26" s="121">
+        <v>0</v>
+      </c>
+      <c r="K26" s="122">
+        <v>0</v>
+      </c>
+      <c r="L26" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A27" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B27" s="2">
+        <v>93.567999999999998</v>
+      </c>
+      <c r="C27" s="127">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I21" s="175">
+      <c r="D27" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E27" s="163">
+        <v>0</v>
+      </c>
+      <c r="F27" s="163">
+        <v>0</v>
+      </c>
+      <c r="G27" s="167">
+        <v>0</v>
+      </c>
+      <c r="H27" s="164">
+        <v>0</v>
+      </c>
+      <c r="I27" s="121">
+        <v>0</v>
+      </c>
+      <c r="J27" s="121">
+        <v>0</v>
+      </c>
+      <c r="K27" s="122">
+        <v>0</v>
+      </c>
+      <c r="L27" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="2">
+        <v>93.567999999999998</v>
+      </c>
+      <c r="C28" s="127">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="J21" s="175">
+      <c r="D28" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E28" s="163">
+        <v>0</v>
+      </c>
+      <c r="F28" s="163">
+        <v>0</v>
+      </c>
+      <c r="G28" s="167">
+        <v>0</v>
+      </c>
+      <c r="H28" s="164">
+        <v>0</v>
+      </c>
+      <c r="I28" s="121">
+        <v>0</v>
+      </c>
+      <c r="J28" s="121">
+        <v>0</v>
+      </c>
+      <c r="K28" s="122">
+        <v>0</v>
+      </c>
+      <c r="L28" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A29" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="2">
+        <v>93.567999999999998</v>
+      </c>
+      <c r="C29" s="127">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K21" s="175">
+      <c r="D29" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E29" s="163">
+        <v>0</v>
+      </c>
+      <c r="F29" s="163">
+        <v>0</v>
+      </c>
+      <c r="G29" s="167">
+        <v>0</v>
+      </c>
+      <c r="H29" s="164">
+        <v>0</v>
+      </c>
+      <c r="I29" s="121">
+        <v>0</v>
+      </c>
+      <c r="J29" s="121">
+        <v>0</v>
+      </c>
+      <c r="K29" s="122">
+        <v>0</v>
+      </c>
+      <c r="L29" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="2">
+        <v>93.567999999999998</v>
+      </c>
+      <c r="C30" s="127">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="L21" s="175">
+      <c r="D30" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E30" s="163">
+        <v>0</v>
+      </c>
+      <c r="F30" s="163">
+        <v>0</v>
+      </c>
+      <c r="G30" s="167">
+        <v>0</v>
+      </c>
+      <c r="H30" s="164">
+        <v>0</v>
+      </c>
+      <c r="I30" s="121">
+        <v>0</v>
+      </c>
+      <c r="J30" s="121">
+        <v>0</v>
+      </c>
+      <c r="K30" s="122">
+        <v>0</v>
+      </c>
+      <c r="L30" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A31" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="2">
+        <v>93.567999999999998</v>
+      </c>
+      <c r="C31" s="127">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B22" s="151">
+      <c r="D31" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E31" s="163">
+        <v>0</v>
+      </c>
+      <c r="F31" s="163">
+        <v>0</v>
+      </c>
+      <c r="G31" s="167">
+        <v>0</v>
+      </c>
+      <c r="H31" s="164">
+        <v>0</v>
+      </c>
+      <c r="I31" s="121">
+        <v>0</v>
+      </c>
+      <c r="J31" s="121">
+        <v>0</v>
+      </c>
+      <c r="K31" s="122">
+        <v>0</v>
+      </c>
+      <c r="L31" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A32" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B32" s="2">
         <v>93.567999999999998</v>
       </c>
-      <c r="C22" s="152">
-[...36 lines deleted...]
-      <c r="B23" s="151">
+      <c r="C32" s="127">
+        <f t="shared" si="12"/>
+        <v>275147.95999999996</v>
+      </c>
+      <c r="D32" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E32" s="163">
+        <v>179439.04</v>
+      </c>
+      <c r="F32" s="163">
+        <v>0</v>
+      </c>
+      <c r="G32" s="167">
+        <v>454587</v>
+      </c>
+      <c r="H32" s="164">
+        <v>0</v>
+      </c>
+      <c r="I32" s="121">
+        <v>0</v>
+      </c>
+      <c r="J32" s="121">
+        <v>0</v>
+      </c>
+      <c r="K32" s="122">
+        <v>0</v>
+      </c>
+      <c r="L32" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A33" s="109" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" s="147">
         <v>93.567999999999998</v>
       </c>
-      <c r="C23" s="152">
-[...36 lines deleted...]
-      <c r="B24" s="151">
+      <c r="C33" s="127">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="D33" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E33" s="163">
+        <v>0</v>
+      </c>
+      <c r="F33" s="163">
+        <v>0</v>
+      </c>
+      <c r="G33" s="167">
+        <v>0</v>
+      </c>
+      <c r="H33" s="164">
+        <v>0</v>
+      </c>
+      <c r="I33" s="121">
+        <v>0</v>
+      </c>
+      <c r="J33" s="121">
+        <v>0</v>
+      </c>
+      <c r="K33" s="122">
+        <v>0</v>
+      </c>
+      <c r="L33" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A34" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B34" s="150">
         <v>93.567999999999998</v>
       </c>
-      <c r="C24" s="152">
-[...327 lines deleted...]
-      <c r="E32" s="175">
+      <c r="C34" s="146">
+        <f>SUM(C24:C33)</f>
+        <v>269488.78999999998</v>
+      </c>
+      <c r="D34" s="146">
+        <f t="shared" ref="D34:L34" si="16">SUM(D24:D33)</f>
+        <v>0</v>
+      </c>
+      <c r="E34" s="146">
+        <f t="shared" si="16"/>
+        <v>178699.79</v>
+      </c>
+      <c r="F34" s="146">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="G34" s="146">
+        <f t="shared" si="16"/>
+        <v>448188.58</v>
+      </c>
+      <c r="H34" s="146">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="I34" s="146">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="J34" s="146">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="K34" s="146">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="L34" s="146">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A35" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="B35" s="147">
+        <v>93.596000000000004</v>
+      </c>
+      <c r="C35" s="127">
+        <f t="shared" si="12"/>
+        <v>2435988.79</v>
+      </c>
+      <c r="D35" s="127">
         <f t="shared" si="13"/>
-        <v>81258.14</v>
-[...1 lines deleted...]
-      <c r="F32" s="175">
+        <v>0</v>
+      </c>
+      <c r="E35" s="163">
+        <v>247381.21</v>
+      </c>
+      <c r="F35" s="163">
+        <v>0</v>
+      </c>
+      <c r="G35" s="167">
+        <v>2683370</v>
+      </c>
+      <c r="H35" s="164">
+        <v>0</v>
+      </c>
+      <c r="I35" s="121">
+        <v>0</v>
+      </c>
+      <c r="J35" s="121">
+        <v>0</v>
+      </c>
+      <c r="K35" s="122">
+        <v>0</v>
+      </c>
+      <c r="L35" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A36" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B36" s="150">
+        <v>93.596000000000004</v>
+      </c>
+      <c r="C36" s="146">
+        <f>+C35</f>
+        <v>2435988.79</v>
+      </c>
+      <c r="D36" s="146">
+        <f t="shared" ref="D36:L36" si="17">+D35</f>
+        <v>0</v>
+      </c>
+      <c r="E36" s="146">
+        <f>+E35</f>
+        <v>247381.21</v>
+      </c>
+      <c r="F36" s="146">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="G36" s="146">
+        <f t="shared" si="17"/>
+        <v>2683370</v>
+      </c>
+      <c r="H36" s="146">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="I36" s="146">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="J36" s="146">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="K36" s="146">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L36" s="146">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A37" s="109" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="147">
+        <v>93.644999999999996</v>
+      </c>
+      <c r="C37" s="127">
+        <f t="shared" si="12"/>
+        <v>182588.59000000003</v>
+      </c>
+      <c r="D37" s="127">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="G32" s="175">
+      <c r="E37" s="163">
+        <v>111963.23</v>
+      </c>
+      <c r="F37" s="163">
+        <v>0</v>
+      </c>
+      <c r="G37" s="167">
+        <v>294551.82</v>
+      </c>
+      <c r="H37" s="164">
+        <v>0</v>
+      </c>
+      <c r="I37" s="121">
+        <v>0</v>
+      </c>
+      <c r="J37" s="121">
+        <v>0</v>
+      </c>
+      <c r="K37" s="122">
+        <v>0</v>
+      </c>
+      <c r="L37" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A38" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B38" s="2">
+        <v>93.644999999999996</v>
+      </c>
+      <c r="C38" s="146">
+        <f>+C37</f>
+        <v>182588.59000000003</v>
+      </c>
+      <c r="D38" s="146">
+        <f t="shared" ref="D38:H38" si="18">+D37</f>
+        <v>0</v>
+      </c>
+      <c r="E38" s="146">
+        <f t="shared" si="18"/>
+        <v>111963.23</v>
+      </c>
+      <c r="F38" s="146">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="G38" s="146">
+        <f t="shared" si="18"/>
+        <v>294551.82</v>
+      </c>
+      <c r="H38" s="146">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I38" s="146">
+        <f t="shared" ref="I38" si="19">+I37</f>
+        <v>0</v>
+      </c>
+      <c r="J38" s="146">
+        <f t="shared" ref="J38" si="20">+J37</f>
+        <v>0</v>
+      </c>
+      <c r="K38" s="146">
+        <f t="shared" ref="K38" si="21">+K37</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="146">
+        <f t="shared" ref="L38" si="22">+L37</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A39" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B39" s="2">
+        <v>93.658000000000001</v>
+      </c>
+      <c r="C39" s="127">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="D39" s="127">
         <f t="shared" si="13"/>
-        <v>361849.21</v>
-[...1 lines deleted...]
-      <c r="H32" s="175">
+        <v>0</v>
+      </c>
+      <c r="E39" s="163">
+        <v>0</v>
+      </c>
+      <c r="F39" s="163">
+        <v>0</v>
+      </c>
+      <c r="G39" s="167">
+        <v>0</v>
+      </c>
+      <c r="H39" s="164">
+        <v>0</v>
+      </c>
+      <c r="I39" s="121">
+        <v>0</v>
+      </c>
+      <c r="J39" s="121">
+        <v>0</v>
+      </c>
+      <c r="K39" s="122">
+        <v>0</v>
+      </c>
+      <c r="L39" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A40" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B40" s="2">
+        <v>93.658000000000001</v>
+      </c>
+      <c r="C40" s="127">
+        <f t="shared" si="12"/>
+        <v>11176.14</v>
+      </c>
+      <c r="D40" s="127">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="I32" s="175">
+      <c r="E40" s="163">
+        <v>1311.29</v>
+      </c>
+      <c r="F40" s="163">
+        <v>0</v>
+      </c>
+      <c r="G40" s="167">
+        <v>12487.43</v>
+      </c>
+      <c r="H40" s="164">
+        <v>0</v>
+      </c>
+      <c r="I40" s="121">
+        <v>0</v>
+      </c>
+      <c r="J40" s="121">
+        <v>0</v>
+      </c>
+      <c r="K40" s="122">
+        <v>0</v>
+      </c>
+      <c r="L40" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A41" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B41" s="2">
+        <v>93.658000000000001</v>
+      </c>
+      <c r="C41" s="127">
+        <f t="shared" si="12"/>
+        <v>450411.32</v>
+      </c>
+      <c r="D41" s="127">
         <f t="shared" si="13"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J32" s="175">
+        <v>303437.17</v>
+      </c>
+      <c r="E41" s="163">
+        <v>34432.94</v>
+      </c>
+      <c r="F41" s="163">
+        <v>34432.94</v>
+      </c>
+      <c r="G41" s="167">
+        <v>484844.26</v>
+      </c>
+      <c r="H41" s="164">
+        <v>337870.11</v>
+      </c>
+      <c r="I41" s="121">
+        <v>0</v>
+      </c>
+      <c r="J41" s="121">
+        <v>0</v>
+      </c>
+      <c r="K41" s="122">
+        <v>0</v>
+      </c>
+      <c r="L41" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A42" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B42" s="2">
+        <v>93.658000000000001</v>
+      </c>
+      <c r="C42" s="127">
+        <f t="shared" si="12"/>
+        <v>31937.280000000002</v>
+      </c>
+      <c r="D42" s="127">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="K32" s="175">
+      <c r="E42" s="163">
+        <v>1622.05</v>
+      </c>
+      <c r="F42" s="163">
+        <v>0</v>
+      </c>
+      <c r="G42" s="167">
+        <v>33559.33</v>
+      </c>
+      <c r="H42" s="164">
+        <v>0</v>
+      </c>
+      <c r="I42" s="121">
+        <v>0</v>
+      </c>
+      <c r="J42" s="121">
+        <v>0</v>
+      </c>
+      <c r="K42" s="122">
+        <v>0</v>
+      </c>
+      <c r="L42" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A43" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B43" s="2">
+        <v>93.658000000000001</v>
+      </c>
+      <c r="C43" s="127">
+        <f t="shared" si="12"/>
+        <v>4969448.16</v>
+      </c>
+      <c r="D43" s="127">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="L32" s="175">
+      <c r="E43" s="163">
+        <v>319295.28000000003</v>
+      </c>
+      <c r="F43" s="163">
+        <v>0</v>
+      </c>
+      <c r="G43" s="167">
+        <v>5288743.4400000004</v>
+      </c>
+      <c r="H43" s="164">
+        <v>0</v>
+      </c>
+      <c r="I43" s="121">
+        <v>0</v>
+      </c>
+      <c r="J43" s="121">
+        <v>0</v>
+      </c>
+      <c r="K43" s="122">
+        <v>0</v>
+      </c>
+      <c r="L43" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A44" s="109" t="s">
+        <v>221</v>
+      </c>
+      <c r="B44" s="147">
+        <v>93.658000000000001</v>
+      </c>
+      <c r="C44" s="127">
+        <f t="shared" si="12"/>
+        <v>50739.57</v>
+      </c>
+      <c r="D44" s="127">
         <f t="shared" si="13"/>
-        <v>0</v>
-[...182 lines deleted...]
-      <c r="B37" s="151">
+        <v>1621.89</v>
+      </c>
+      <c r="E44" s="163">
+        <v>25933.21</v>
+      </c>
+      <c r="F44" s="163">
+        <v>0</v>
+      </c>
+      <c r="G44" s="167">
+        <v>76672.78</v>
+      </c>
+      <c r="H44" s="164">
+        <v>1621.89</v>
+      </c>
+      <c r="I44" s="121">
+        <v>0</v>
+      </c>
+      <c r="J44" s="121">
+        <v>0</v>
+      </c>
+      <c r="K44" s="122">
+        <v>0</v>
+      </c>
+      <c r="L44" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A45" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B45" s="2">
         <v>93.658000000000001</v>
       </c>
-      <c r="C37" s="152">
-[...193 lines deleted...]
-      <c r="A42" s="182" t="s">
+      <c r="C45" s="152">
+        <f>SUM(C39:C44)</f>
+        <v>5513712.4700000007</v>
+      </c>
+      <c r="D45" s="152">
+        <f t="shared" ref="D45:L45" si="23">SUM(D39:D44)</f>
+        <v>305059.06</v>
+      </c>
+      <c r="E45" s="152">
+        <f t="shared" si="23"/>
+        <v>382594.77000000008</v>
+      </c>
+      <c r="F45" s="152">
+        <f t="shared" si="23"/>
+        <v>34432.94</v>
+      </c>
+      <c r="G45" s="152">
+        <f t="shared" si="23"/>
+        <v>5896307.2400000012</v>
+      </c>
+      <c r="H45" s="152">
+        <f t="shared" si="23"/>
+        <v>339492</v>
+      </c>
+      <c r="I45" s="152">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="J45" s="152">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="K45" s="152">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L45" s="152">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A46" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B46" s="2">
+        <v>93.659000000000006</v>
+      </c>
+      <c r="C46" s="127">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="D46" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E46" s="163">
+        <v>0</v>
+      </c>
+      <c r="F46" s="163">
+        <v>0</v>
+      </c>
+      <c r="G46" s="167">
+        <v>0</v>
+      </c>
+      <c r="H46" s="164">
+        <v>0</v>
+      </c>
+      <c r="I46" s="121">
+        <v>0</v>
+      </c>
+      <c r="J46" s="121">
+        <v>0</v>
+      </c>
+      <c r="K46" s="122">
+        <v>0</v>
+      </c>
+      <c r="L46" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B47" s="2">
+        <v>93.659000000000006</v>
+      </c>
+      <c r="C47" s="127">
+        <f t="shared" si="12"/>
+        <v>567738.05000000005</v>
+      </c>
+      <c r="D47" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E47" s="163">
+        <v>46591.74</v>
+      </c>
+      <c r="F47" s="163">
+        <v>0</v>
+      </c>
+      <c r="G47" s="167">
+        <v>614329.79</v>
+      </c>
+      <c r="H47" s="164">
+        <v>0</v>
+      </c>
+      <c r="I47" s="121">
+        <v>0</v>
+      </c>
+      <c r="J47" s="121">
+        <v>0</v>
+      </c>
+      <c r="K47" s="122">
+        <v>0</v>
+      </c>
+      <c r="L47" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A48" s="109" t="s">
+        <v>15</v>
+      </c>
+      <c r="B48" s="147">
+        <v>93.659000000000006</v>
+      </c>
+      <c r="C48" s="127">
+        <f t="shared" si="12"/>
+        <v>108143.81999999999</v>
+      </c>
+      <c r="D48" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E48" s="163">
+        <v>8722.44</v>
+      </c>
+      <c r="F48" s="163">
+        <v>0</v>
+      </c>
+      <c r="G48" s="167">
+        <v>116866.26</v>
+      </c>
+      <c r="H48" s="164">
+        <v>0</v>
+      </c>
+      <c r="I48" s="137">
+        <v>0</v>
+      </c>
+      <c r="J48" s="121">
+        <v>0</v>
+      </c>
+      <c r="K48" s="122">
+        <v>0</v>
+      </c>
+      <c r="L48" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A49" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="B42" s="183">
-[...87 lines deleted...]
-      <c r="B44" s="151">
+      <c r="B49" s="2">
         <v>93.659000000000006</v>
       </c>
-      <c r="C44" s="152">
-[...161 lines deleted...]
-      <c r="A48" s="150" t="s">
+      <c r="C49" s="152">
+        <f>SUM(C46:C48)</f>
+        <v>675881.87</v>
+      </c>
+      <c r="D49" s="152">
+        <f t="shared" ref="D49:L49" si="24">SUM(D46:D48)</f>
+        <v>0</v>
+      </c>
+      <c r="E49" s="152">
+        <f t="shared" si="24"/>
+        <v>55314.18</v>
+      </c>
+      <c r="F49" s="152">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="G49" s="152">
+        <f t="shared" si="24"/>
+        <v>731196.05</v>
+      </c>
+      <c r="H49" s="152">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="I49" s="152">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="J49" s="152">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="K49" s="152">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="L49" s="152">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A50" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B48" s="151">
+      <c r="B50" s="2">
         <v>93.667000000000002</v>
       </c>
-      <c r="C48" s="152">
-[...33 lines deleted...]
-      <c r="A49" s="150" t="s">
+      <c r="C50" s="127">
+        <f t="shared" si="12"/>
+        <v>53678.51</v>
+      </c>
+      <c r="D50" s="127">
+        <f t="shared" si="13"/>
+        <v>74202.740000000005</v>
+      </c>
+      <c r="E50" s="163">
+        <v>0</v>
+      </c>
+      <c r="F50" s="163">
+        <v>11655</v>
+      </c>
+      <c r="G50" s="167">
+        <v>53678.51</v>
+      </c>
+      <c r="H50" s="164">
+        <v>85857.74</v>
+      </c>
+      <c r="I50" s="121">
+        <v>0</v>
+      </c>
+      <c r="J50" s="121">
+        <v>0</v>
+      </c>
+      <c r="K50" s="122">
+        <v>0</v>
+      </c>
+      <c r="L50" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A51" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B49" s="151">
+      <c r="B51" s="2">
         <v>93.667000000000002</v>
       </c>
-      <c r="C49" s="152">
-[...33 lines deleted...]
-      <c r="A50" s="150" t="s">
+      <c r="C51" s="127">
+        <f t="shared" si="12"/>
+        <v>124255.25</v>
+      </c>
+      <c r="D51" s="127">
+        <f t="shared" si="13"/>
+        <v>76340.25</v>
+      </c>
+      <c r="E51" s="163">
+        <v>0</v>
+      </c>
+      <c r="F51" s="163">
+        <v>0</v>
+      </c>
+      <c r="G51" s="167">
+        <v>124255.25</v>
+      </c>
+      <c r="H51" s="164">
+        <v>76340.25</v>
+      </c>
+      <c r="I51" s="121">
+        <v>0</v>
+      </c>
+      <c r="J51" s="121">
+        <v>0</v>
+      </c>
+      <c r="K51" s="122">
+        <v>0</v>
+      </c>
+      <c r="L51" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A52" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B50" s="151">
+      <c r="B52" s="2">
         <v>93.667000000000002</v>
       </c>
-      <c r="C50" s="152">
-[...33 lines deleted...]
-      <c r="A51" s="150" t="s">
+      <c r="C52" s="127">
+        <f t="shared" si="12"/>
+        <v>16090.67</v>
+      </c>
+      <c r="D52" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E52" s="163">
+        <v>11511.81</v>
+      </c>
+      <c r="F52" s="163">
+        <v>0</v>
+      </c>
+      <c r="G52" s="167">
+        <v>27602.48</v>
+      </c>
+      <c r="H52" s="164">
+        <v>0</v>
+      </c>
+      <c r="I52" s="121">
+        <v>0</v>
+      </c>
+      <c r="J52" s="121">
+        <v>0</v>
+      </c>
+      <c r="K52" s="122">
+        <v>0</v>
+      </c>
+      <c r="L52" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A53" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B51" s="151">
+      <c r="B53" s="2">
         <v>93.667000000000002</v>
       </c>
-      <c r="C51" s="152">
-[...33 lines deleted...]
-      <c r="A52" s="150" t="s">
+      <c r="C53" s="127">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="D53" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E53" s="163">
+        <v>0</v>
+      </c>
+      <c r="F53" s="163">
+        <v>0</v>
+      </c>
+      <c r="G53" s="167">
+        <v>0</v>
+      </c>
+      <c r="H53" s="164">
+        <v>0</v>
+      </c>
+      <c r="I53" s="121">
+        <v>0</v>
+      </c>
+      <c r="J53" s="121">
+        <v>0</v>
+      </c>
+      <c r="K53" s="122">
+        <v>0</v>
+      </c>
+      <c r="L53" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A54" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B52" s="151">
+      <c r="B54" s="2">
         <v>93.667000000000002</v>
       </c>
-      <c r="C52" s="152">
-[...33 lines deleted...]
-      <c r="A53" s="150" t="s">
+      <c r="C54" s="127">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="D54" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E54" s="163">
+        <v>0</v>
+      </c>
+      <c r="F54" s="163">
+        <v>0</v>
+      </c>
+      <c r="G54" s="167">
+        <v>0</v>
+      </c>
+      <c r="H54" s="164">
+        <v>0</v>
+      </c>
+      <c r="I54" s="121">
+        <v>0</v>
+      </c>
+      <c r="J54" s="121">
+        <v>0</v>
+      </c>
+      <c r="K54" s="122">
+        <v>0</v>
+      </c>
+      <c r="L54" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A55" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B53" s="151">
+      <c r="B55" s="2">
         <v>93.667000000000002</v>
       </c>
-      <c r="C53" s="152">
-[...33 lines deleted...]
-      <c r="A54" s="150" t="s">
+      <c r="C55" s="127">
+        <f t="shared" si="12"/>
+        <v>218196.3</v>
+      </c>
+      <c r="D55" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E55" s="163">
+        <v>0</v>
+      </c>
+      <c r="F55" s="163">
+        <v>0</v>
+      </c>
+      <c r="G55" s="167">
+        <v>218196.3</v>
+      </c>
+      <c r="H55" s="164">
+        <v>0</v>
+      </c>
+      <c r="I55" s="121">
+        <v>0</v>
+      </c>
+      <c r="J55" s="121">
+        <v>0</v>
+      </c>
+      <c r="K55" s="122">
+        <v>0</v>
+      </c>
+      <c r="L55" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A56" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B54" s="151">
+      <c r="B56" s="2">
         <v>93.667000000000002</v>
       </c>
-      <c r="C54" s="152">
-[...33 lines deleted...]
-      <c r="A55" s="150" t="s">
+      <c r="C56" s="127">
+        <f t="shared" si="12"/>
+        <v>46741.69</v>
+      </c>
+      <c r="D56" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E56" s="163">
+        <v>13812.23</v>
+      </c>
+      <c r="F56" s="163">
+        <v>0</v>
+      </c>
+      <c r="G56" s="167">
+        <v>60553.919999999998</v>
+      </c>
+      <c r="H56" s="164">
+        <v>0</v>
+      </c>
+      <c r="I56" s="121">
+        <v>0</v>
+      </c>
+      <c r="J56" s="121">
+        <v>0</v>
+      </c>
+      <c r="K56" s="122">
+        <v>0</v>
+      </c>
+      <c r="L56" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B55" s="151">
+      <c r="B57" s="2">
         <v>93.667000000000002</v>
       </c>
-      <c r="C55" s="152">
-[...33 lines deleted...]
-      <c r="A56" s="176" t="s">
+      <c r="C57" s="127">
+        <f t="shared" si="12"/>
+        <v>20205.609999999997</v>
+      </c>
+      <c r="D57" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E57" s="163">
+        <v>20038.38</v>
+      </c>
+      <c r="F57" s="163">
+        <v>0</v>
+      </c>
+      <c r="G57" s="167">
+        <v>40243.99</v>
+      </c>
+      <c r="H57" s="164">
+        <v>0</v>
+      </c>
+      <c r="I57" s="121">
+        <v>0</v>
+      </c>
+      <c r="J57" s="121">
+        <v>0</v>
+      </c>
+      <c r="K57" s="122">
+        <v>0</v>
+      </c>
+      <c r="L57" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A58" s="109" t="s">
         <v>13</v>
       </c>
-      <c r="B56" s="177">
+      <c r="B58" s="147">
         <v>93.667000000000002</v>
       </c>
-      <c r="C56" s="152">
-[...36 lines deleted...]
-      <c r="B57" s="151">
+      <c r="C58" s="127">
+        <f t="shared" si="12"/>
+        <v>830463.76</v>
+      </c>
+      <c r="D58" s="127">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E58" s="163">
+        <v>537112.94999999995</v>
+      </c>
+      <c r="F58" s="163">
+        <v>0</v>
+      </c>
+      <c r="G58" s="167">
+        <v>1367576.71</v>
+      </c>
+      <c r="H58" s="164">
+        <v>0</v>
+      </c>
+      <c r="I58" s="121">
+        <v>0</v>
+      </c>
+      <c r="J58" s="121">
+        <v>0</v>
+      </c>
+      <c r="K58" s="122">
+        <v>0</v>
+      </c>
+      <c r="L58" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A59" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B59" s="2">
         <v>93.667000000000002</v>
       </c>
-      <c r="C57" s="184">
-[...41 lines deleted...]
-      <c r="A58" s="176" t="s">
+      <c r="C59" s="152">
+        <f>SUM(C50:C58)</f>
+        <v>1309631.79</v>
+      </c>
+      <c r="D59" s="152">
+        <f t="shared" ref="D59:L59" si="25">SUM(D50:D58)</f>
+        <v>150542.99</v>
+      </c>
+      <c r="E59" s="152">
+        <f t="shared" si="25"/>
+        <v>582475.37</v>
+      </c>
+      <c r="F59" s="152">
+        <f t="shared" si="25"/>
+        <v>11655</v>
+      </c>
+      <c r="G59" s="152">
+        <f>SUM(G50:G58)</f>
+        <v>1892107.1600000001</v>
+      </c>
+      <c r="H59" s="152">
+        <f t="shared" si="25"/>
+        <v>162197.99</v>
+      </c>
+      <c r="I59" s="152">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="J59" s="152">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="K59" s="152">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="L59" s="152">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A60" s="109" t="s">
         <v>5</v>
       </c>
-      <c r="B58" s="177">
+      <c r="B60" s="147">
         <v>63.673999999999999</v>
       </c>
-      <c r="C58" s="152">
-[...36 lines deleted...]
-      <c r="B59" s="151">
+      <c r="C60" s="127">
+        <f t="shared" si="12"/>
+        <v>84152.83</v>
+      </c>
+      <c r="D60" s="127">
+        <f t="shared" si="13"/>
+        <v>21038.19</v>
+      </c>
+      <c r="E60" s="163">
+        <v>11517.73</v>
+      </c>
+      <c r="F60" s="163">
+        <v>2879.43</v>
+      </c>
+      <c r="G60" s="167">
+        <v>95670.56</v>
+      </c>
+      <c r="H60" s="164">
+        <v>23917.62</v>
+      </c>
+      <c r="I60" s="121">
+        <v>0</v>
+      </c>
+      <c r="J60" s="121">
+        <v>0</v>
+      </c>
+      <c r="K60" s="122">
+        <v>0</v>
+      </c>
+      <c r="L60" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A61" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B61" s="2">
         <v>63.673999999999999</v>
       </c>
-      <c r="C59" s="184">
-[...41 lines deleted...]
-      <c r="A60" s="176" t="s">
+      <c r="C61" s="152">
+        <f>+C60</f>
+        <v>84152.83</v>
+      </c>
+      <c r="D61" s="152">
+        <f t="shared" ref="D61:L61" si="26">+D60</f>
+        <v>21038.19</v>
+      </c>
+      <c r="E61" s="152">
+        <f t="shared" si="26"/>
+        <v>11517.73</v>
+      </c>
+      <c r="F61" s="152">
+        <f t="shared" si="26"/>
+        <v>2879.43</v>
+      </c>
+      <c r="G61" s="152">
+        <f t="shared" si="26"/>
+        <v>95670.56</v>
+      </c>
+      <c r="H61" s="152">
+        <f t="shared" si="26"/>
+        <v>23917.62</v>
+      </c>
+      <c r="I61" s="152">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="J61" s="152">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="K61" s="152">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L61" s="152">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A62" s="109" t="s">
         <v>4</v>
       </c>
-      <c r="B60" s="177">
+      <c r="B62" s="147">
         <v>93.766999999999996</v>
       </c>
-      <c r="C60" s="152">
-[...36 lines deleted...]
-      <c r="B61" s="151">
+      <c r="C62" s="127">
+        <f t="shared" si="12"/>
+        <v>1654165.74</v>
+      </c>
+      <c r="D62" s="127">
+        <f t="shared" si="13"/>
+        <v>543408.91999999993</v>
+      </c>
+      <c r="E62" s="163">
+        <v>95675.09</v>
+      </c>
+      <c r="F62" s="163">
+        <v>30979.78</v>
+      </c>
+      <c r="G62" s="167">
+        <v>1749840.83</v>
+      </c>
+      <c r="H62" s="164">
+        <v>574388.69999999995</v>
+      </c>
+      <c r="I62" s="121">
+        <v>0</v>
+      </c>
+      <c r="J62" s="121">
+        <v>0</v>
+      </c>
+      <c r="K62" s="122">
+        <v>0</v>
+      </c>
+      <c r="L62" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A63" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B63" s="2">
         <v>93.766999999999996</v>
       </c>
-      <c r="C61" s="184">
-[...44 lines deleted...]
-      <c r="B62" s="151">
+      <c r="C63" s="152">
+        <f>+C62</f>
+        <v>1654165.74</v>
+      </c>
+      <c r="D63" s="152">
+        <f t="shared" ref="D63:L63" si="27">+D62</f>
+        <v>543408.91999999993</v>
+      </c>
+      <c r="E63" s="152">
+        <f t="shared" si="27"/>
+        <v>95675.09</v>
+      </c>
+      <c r="F63" s="152">
+        <f t="shared" si="27"/>
+        <v>30979.78</v>
+      </c>
+      <c r="G63" s="152">
+        <f t="shared" si="27"/>
+        <v>1749840.83</v>
+      </c>
+      <c r="H63" s="152">
+        <f t="shared" si="27"/>
+        <v>574388.69999999995</v>
+      </c>
+      <c r="I63" s="152">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="J63" s="152">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="K63" s="152">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="L63" s="152">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A64" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B64" s="2">
         <v>93.778000000000006</v>
       </c>
-      <c r="C62" s="152">
-[...36 lines deleted...]
-      <c r="B63" s="151">
+      <c r="C64" s="127">
+        <f t="shared" si="12"/>
+        <v>427955.64</v>
+      </c>
+      <c r="D64" s="127">
+        <f t="shared" si="13"/>
+        <v>62249.66</v>
+      </c>
+      <c r="E64" s="163">
+        <v>34245.64</v>
+      </c>
+      <c r="F64" s="163">
+        <v>17122.810000000001</v>
+      </c>
+      <c r="G64" s="167">
+        <v>462201.28</v>
+      </c>
+      <c r="H64" s="164">
+        <v>79372.47</v>
+      </c>
+      <c r="I64" s="121">
+        <v>0</v>
+      </c>
+      <c r="J64" s="121">
+        <v>0</v>
+      </c>
+      <c r="K64" s="122">
+        <v>0</v>
+      </c>
+      <c r="L64" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A65" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B65" s="2">
         <v>93.778000000000006</v>
       </c>
-      <c r="C63" s="152">
-[...33 lines deleted...]
-      <c r="A64" s="150" t="s">
+      <c r="C65" s="127">
+        <f t="shared" ref="C65:D68" si="28">-E65+G65+I65+K65</f>
+        <v>1318926.3799999999</v>
+      </c>
+      <c r="D65" s="127">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="E65" s="163">
+        <v>96548.04</v>
+      </c>
+      <c r="F65" s="163">
+        <v>0</v>
+      </c>
+      <c r="G65" s="167">
+        <v>1415474.42</v>
+      </c>
+      <c r="H65" s="164">
+        <v>0</v>
+      </c>
+      <c r="I65" s="121">
+        <v>0</v>
+      </c>
+      <c r="J65" s="121">
+        <v>0</v>
+      </c>
+      <c r="K65" s="122">
+        <v>0</v>
+      </c>
+      <c r="L65" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A66" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B64" s="151">
+      <c r="B66" s="2">
         <v>93.778000000000006</v>
       </c>
-      <c r="C64" s="152">
-[...33 lines deleted...]
-      <c r="A65" s="150" t="s">
+      <c r="C66" s="127">
+        <f t="shared" si="28"/>
+        <v>22627583.280000001</v>
+      </c>
+      <c r="D66" s="127">
+        <f t="shared" si="28"/>
+        <v>1876825.81</v>
+      </c>
+      <c r="E66" s="163">
+        <v>1789582.22</v>
+      </c>
+      <c r="F66" s="163">
+        <v>0</v>
+      </c>
+      <c r="G66" s="167">
+        <v>24417165.5</v>
+      </c>
+      <c r="H66" s="164">
+        <v>1876825.81</v>
+      </c>
+      <c r="I66" s="121">
+        <v>0</v>
+      </c>
+      <c r="J66" s="121">
+        <v>0</v>
+      </c>
+      <c r="K66" s="122">
+        <v>0</v>
+      </c>
+      <c r="L66" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A67" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B65" s="151">
+      <c r="B67" s="2">
         <v>93.778000000000006</v>
       </c>
-      <c r="C65" s="152">
-[...33 lines deleted...]
-      <c r="A66" s="176" t="s">
+      <c r="C67" s="127">
+        <f t="shared" si="28"/>
+        <v>572834.61</v>
+      </c>
+      <c r="D67" s="127">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="E67" s="163">
+        <v>45658.01</v>
+      </c>
+      <c r="F67" s="163">
+        <v>0</v>
+      </c>
+      <c r="G67" s="167">
+        <v>618492.62</v>
+      </c>
+      <c r="H67" s="164">
+        <v>0</v>
+      </c>
+      <c r="I67" s="121">
+        <v>0</v>
+      </c>
+      <c r="J67" s="121">
+        <v>0</v>
+      </c>
+      <c r="K67" s="122">
+        <v>0</v>
+      </c>
+      <c r="L67" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A68" s="109" t="s">
         <v>3</v>
       </c>
-      <c r="B66" s="177">
+      <c r="B68" s="147">
         <v>93.778000000000006</v>
       </c>
-      <c r="C66" s="152">
-[...36 lines deleted...]
-      <c r="B67" s="151">
+      <c r="C68" s="127">
+        <f t="shared" si="28"/>
+        <v>511129.68</v>
+      </c>
+      <c r="D68" s="127">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="E68" s="163">
+        <v>39077.32</v>
+      </c>
+      <c r="F68" s="163">
+        <v>0</v>
+      </c>
+      <c r="G68" s="167">
+        <v>550207</v>
+      </c>
+      <c r="H68" s="164">
+        <v>0</v>
+      </c>
+      <c r="I68" s="121">
+        <v>0</v>
+      </c>
+      <c r="J68" s="121">
+        <v>0</v>
+      </c>
+      <c r="K68" s="122">
+        <v>0</v>
+      </c>
+      <c r="L68" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A69" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B69" s="2">
         <v>93.778000000000006</v>
       </c>
-      <c r="C67" s="184">
-[...41 lines deleted...]
-      <c r="A68" s="150" t="s">
+      <c r="C69" s="152">
+        <f>SUM(C64:C68)</f>
+        <v>25458429.59</v>
+      </c>
+      <c r="D69" s="152">
+        <f t="shared" ref="D69:L69" si="29">SUM(D64:D68)</f>
+        <v>1939075.47</v>
+      </c>
+      <c r="E69" s="152">
+        <f t="shared" si="29"/>
+        <v>2005111.23</v>
+      </c>
+      <c r="F69" s="152">
+        <f t="shared" si="29"/>
+        <v>17122.810000000001</v>
+      </c>
+      <c r="G69" s="152">
+        <f t="shared" si="29"/>
+        <v>27463540.82</v>
+      </c>
+      <c r="H69" s="152">
+        <f t="shared" si="29"/>
+        <v>1956198.28</v>
+      </c>
+      <c r="I69" s="152">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="J69" s="152">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="K69" s="152">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="L69" s="152">
+        <f t="shared" si="29"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A70" s="1" t="s">
         <v>41</v>
-      </c>
-[...78 lines deleted...]
-        <v>221</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="C70" s="165">
-[...33 lines deleted...]
-      <c r="A71" s="150" t="s">
+      <c r="C70" s="127">
+        <f>-E70+G70+I70+K70</f>
+        <v>0</v>
+      </c>
+      <c r="D70" s="127">
+        <f>-F70+H70+J70+L70</f>
+        <v>0</v>
+      </c>
+      <c r="E70" s="163">
+        <v>0</v>
+      </c>
+      <c r="F70" s="163">
+        <v>0</v>
+      </c>
+      <c r="G70" s="167">
+        <v>0</v>
+      </c>
+      <c r="H70" s="164">
+        <v>0</v>
+      </c>
+      <c r="I70" s="121">
+        <v>0</v>
+      </c>
+      <c r="J70" s="121">
+        <v>0</v>
+      </c>
+      <c r="K70" s="122">
+        <v>0</v>
+      </c>
+      <c r="L70" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A71" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C71" s="127">
+        <f>-E71+G71+I71+K71</f>
+        <v>0</v>
+      </c>
+      <c r="D71" s="127">
+        <f>-F71+H71+J71+L71</f>
+        <v>214748</v>
+      </c>
+      <c r="E71" s="163">
+        <v>0</v>
+      </c>
+      <c r="F71" s="163">
+        <v>0</v>
+      </c>
+      <c r="G71" s="167">
+        <v>0</v>
+      </c>
+      <c r="H71" s="164">
+        <v>214748</v>
+      </c>
+      <c r="I71" s="121">
+        <v>0</v>
+      </c>
+      <c r="J71" s="121">
+        <v>0</v>
+      </c>
+      <c r="K71" s="122">
+        <v>0</v>
+      </c>
+      <c r="L71" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A72" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C72" s="136">
+        <f t="shared" ref="C72:D72" si="30">-E72+G72+I72+K72</f>
+        <v>0</v>
+      </c>
+      <c r="D72" s="136">
+        <f t="shared" si="30"/>
+        <v>22918.29</v>
+      </c>
+      <c r="E72" s="163">
+        <v>0</v>
+      </c>
+      <c r="F72" s="163">
+        <v>0</v>
+      </c>
+      <c r="G72" s="167">
+        <v>0</v>
+      </c>
+      <c r="H72" s="164">
+        <v>22918.29</v>
+      </c>
+      <c r="I72" s="121">
+        <v>0</v>
+      </c>
+      <c r="J72" s="121">
+        <v>0</v>
+      </c>
+      <c r="K72" s="122">
+        <v>0</v>
+      </c>
+      <c r="L72" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A73" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B71" s="153" t="s">
+      <c r="B73" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="C71" s="152">
-[...33 lines deleted...]
-      <c r="A72" s="150" t="s">
+      <c r="C73" s="127">
+        <f t="shared" ref="C73:D76" si="31">-E73+G73+I73+K73</f>
+        <v>0</v>
+      </c>
+      <c r="D73" s="127">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="E73" s="163">
+        <v>0</v>
+      </c>
+      <c r="F73" s="163">
+        <v>0</v>
+      </c>
+      <c r="G73" s="167">
+        <v>0</v>
+      </c>
+      <c r="H73" s="164">
+        <v>0</v>
+      </c>
+      <c r="I73" s="121">
+        <v>0</v>
+      </c>
+      <c r="J73" s="121">
+        <v>0</v>
+      </c>
+      <c r="K73" s="122">
+        <v>0</v>
+      </c>
+      <c r="L73" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A74" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B72" s="153" t="s">
+      <c r="B74" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="C72" s="152">
-[...33 lines deleted...]
-      <c r="A73" s="150" t="s">
+      <c r="C74" s="127">
+        <f t="shared" si="31"/>
+        <v>341407.89</v>
+      </c>
+      <c r="D74" s="127">
+        <f t="shared" si="31"/>
+        <v>135362.5</v>
+      </c>
+      <c r="E74" s="163">
+        <v>157733.94</v>
+      </c>
+      <c r="F74" s="163">
+        <v>0</v>
+      </c>
+      <c r="G74" s="167">
+        <v>499141.83</v>
+      </c>
+      <c r="H74" s="164">
+        <v>135362.5</v>
+      </c>
+      <c r="I74" s="121">
+        <v>0</v>
+      </c>
+      <c r="J74" s="121">
+        <v>0</v>
+      </c>
+      <c r="K74" s="122">
+        <v>0</v>
+      </c>
+      <c r="L74" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A75" s="1" t="s">
         <v>75</v>
-      </c>
-[...78 lines deleted...]
-        <v>222</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="C75" s="165">
-[...33 lines deleted...]
-      <c r="A76" s="150" t="s">
+      <c r="C75" s="127">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="D75" s="127">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="E75" s="163">
+        <v>0</v>
+      </c>
+      <c r="F75" s="163">
+        <v>0</v>
+      </c>
+      <c r="G75" s="167">
+        <v>0</v>
+      </c>
+      <c r="H75" s="164">
+        <v>0</v>
+      </c>
+      <c r="I75" s="121">
+        <v>0</v>
+      </c>
+      <c r="J75" s="121">
+        <v>0</v>
+      </c>
+      <c r="K75" s="122">
+        <v>0</v>
+      </c>
+      <c r="L75" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A76" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C76" s="127">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="D76" s="127">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="E76" s="163">
+        <v>0</v>
+      </c>
+      <c r="F76" s="163">
+        <v>0</v>
+      </c>
+      <c r="G76" s="167">
+        <v>0</v>
+      </c>
+      <c r="H76" s="164">
+        <v>0</v>
+      </c>
+      <c r="I76" s="121">
+        <v>0</v>
+      </c>
+      <c r="J76" s="121">
+        <v>0</v>
+      </c>
+      <c r="K76" s="122">
+        <v>0</v>
+      </c>
+      <c r="L76" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A77" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C77" s="136">
+        <f t="shared" ref="C77:D77" si="32">-E77+G77+I77+K77</f>
+        <v>0</v>
+      </c>
+      <c r="D77" s="136">
+        <f t="shared" si="32"/>
+        <v>11881.59</v>
+      </c>
+      <c r="E77" s="163">
+        <v>0</v>
+      </c>
+      <c r="F77" s="163">
+        <v>5389.41</v>
+      </c>
+      <c r="G77" s="167">
+        <v>0</v>
+      </c>
+      <c r="H77" s="164">
+        <v>17271</v>
+      </c>
+      <c r="I77" s="121">
+        <v>0</v>
+      </c>
+      <c r="J77" s="121">
+        <v>0</v>
+      </c>
+      <c r="K77" s="122">
+        <v>0</v>
+      </c>
+      <c r="L77" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A78" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B76" s="153" t="s">
+      <c r="B78" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="C76" s="152">
-[...36 lines deleted...]
-      <c r="B77" s="187" t="s">
+      <c r="C78" s="127">
+        <f>-E78+G78+I78+K78</f>
+        <v>0</v>
+      </c>
+      <c r="D78" s="127">
+        <f>-F78+H78+J78+L78</f>
+        <v>366233.52</v>
+      </c>
+      <c r="E78" s="163">
+        <v>0</v>
+      </c>
+      <c r="F78" s="163">
+        <v>528165.38</v>
+      </c>
+      <c r="G78" s="167">
+        <v>0</v>
+      </c>
+      <c r="H78" s="164">
+        <v>894398.9</v>
+      </c>
+      <c r="I78" s="121">
+        <v>0</v>
+      </c>
+      <c r="J78" s="121">
+        <v>0</v>
+      </c>
+      <c r="K78" s="122">
+        <v>0</v>
+      </c>
+      <c r="L78" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A79" s="109" t="s">
+        <v>219</v>
+      </c>
+      <c r="B79" s="154" t="s">
         <v>61</v>
       </c>
-      <c r="C77" s="152">
-[...36 lines deleted...]
-      <c r="B78" s="189" t="s">
+      <c r="C79" s="127">
+        <f>-E79+G79+I79+K79</f>
+        <v>0</v>
+      </c>
+      <c r="D79" s="127">
+        <f>-F79+H79+J79+L79</f>
+        <v>0</v>
+      </c>
+      <c r="E79" s="163">
+        <v>0</v>
+      </c>
+      <c r="F79" s="163">
+        <v>0</v>
+      </c>
+      <c r="G79" s="167">
+        <v>0</v>
+      </c>
+      <c r="H79" s="164">
+        <v>0</v>
+      </c>
+      <c r="I79" s="121">
+        <v>0</v>
+      </c>
+      <c r="J79" s="121">
+        <v>0</v>
+      </c>
+      <c r="K79" s="122">
+        <v>0</v>
+      </c>
+      <c r="L79" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A80" s="155" t="s">
+        <v>226</v>
+      </c>
+      <c r="B80" s="156" t="s">
         <v>61</v>
       </c>
-      <c r="C78" s="185">
-[...85 lines deleted...]
-      <c r="O79" s="168" t="s">
+      <c r="C80" s="153">
+        <f>SUM(C70:C79)</f>
+        <v>341407.89</v>
+      </c>
+      <c r="D80" s="153">
+        <f t="shared" ref="D80:L80" si="33">SUM(D70:D79)</f>
+        <v>751143.90000000014</v>
+      </c>
+      <c r="E80" s="153">
+        <f t="shared" si="33"/>
+        <v>157733.94</v>
+      </c>
+      <c r="F80" s="153">
+        <f t="shared" si="33"/>
+        <v>533554.79</v>
+      </c>
+      <c r="G80" s="153">
+        <f t="shared" si="33"/>
+        <v>499141.83</v>
+      </c>
+      <c r="H80" s="153">
+        <f t="shared" si="33"/>
+        <v>1284698.69</v>
+      </c>
+      <c r="I80" s="153">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="J80" s="153">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="K80" s="153">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="L80" s="153">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A81" s="155" t="s">
+        <v>182</v>
+      </c>
+      <c r="B81" s="155"/>
+      <c r="C81" s="157">
+        <f t="shared" ref="C81:L81" si="34">+C9+C11+C14+C19+C21+C23+C34+C36+C38+C45+C49+C59+C61+C63+C69+C80</f>
+        <v>56326470.549999997</v>
+      </c>
+      <c r="D81" s="157">
+        <f t="shared" si="34"/>
+        <v>3710268.5300000003</v>
+      </c>
+      <c r="E81" s="157">
+        <f t="shared" si="34"/>
+        <v>6722145.580000001</v>
+      </c>
+      <c r="F81" s="157">
+        <f t="shared" si="34"/>
+        <v>630624.75</v>
+      </c>
+      <c r="G81" s="157">
+        <f>+G9+G11+G14+G19+G21+G23+G34+G36+G38+G45+G49+G59+G61+G63+G69+G80</f>
+        <v>63048616.129999995</v>
+      </c>
+      <c r="H81" s="157">
+        <f t="shared" si="34"/>
+        <v>4340893.2799999993</v>
+      </c>
+      <c r="I81" s="157">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="J81" s="157">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="K81" s="157">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="L81" s="157">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="O81" s="139" t="s">
         <v>78</v>
       </c>
-      <c r="P79" t="s">
+      <c r="P81" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="O80" s="167" t="s">
+    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A82" s="1"/>
+      <c r="B82" s="1"/>
+      <c r="C82" s="6"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="128"/>
+      <c r="F82" s="128"/>
+      <c r="G82" s="128"/>
+      <c r="H82" s="128"/>
+      <c r="I82" s="128"/>
+      <c r="J82" s="128"/>
+      <c r="K82" s="128"/>
+      <c r="L82" s="128"/>
+      <c r="O82" s="138" t="s">
         <v>78</v>
       </c>
-      <c r="P80" s="167" t="s">
+      <c r="P82" s="138" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="81" spans="1:12" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="A82" s="1" t="s">
+    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A83" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B83" s="109"/>
+      <c r="C83" s="7"/>
+      <c r="D83" s="7"/>
+      <c r="E83" s="129"/>
+      <c r="F83" s="129"/>
+      <c r="G83" s="129"/>
+      <c r="H83" s="129"/>
+      <c r="I83" s="129"/>
+      <c r="J83" s="129"/>
+      <c r="K83" s="129"/>
+      <c r="L83" s="129"/>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A84" s="1" t="s">
         <v>51</v>
-      </c>
-[...78 lines deleted...]
-        <v>53</v>
       </c>
       <c r="B84" s="2">
         <v>93.558000000000007</v>
       </c>
       <c r="C84" s="4">
-        <f t="shared" si="32"/>
-        <v>868265.41</v>
+        <f t="shared" ref="C84:C95" si="35">-E84+G84+I84+K84</f>
+        <v>0</v>
       </c>
       <c r="D84" s="4">
-        <f t="shared" si="33"/>
-[...27 lines deleted...]
-    <row r="85" spans="1:12" s="113" customFormat="1" x14ac:dyDescent="0.25">
+        <f t="shared" ref="D84:D95" si="36">-F84+H84+J84+L84</f>
+        <v>0</v>
+      </c>
+      <c r="E84" s="166">
+        <v>0</v>
+      </c>
+      <c r="F84" s="163">
+        <v>0</v>
+      </c>
+      <c r="G84" s="164">
+        <v>0</v>
+      </c>
+      <c r="H84" s="164">
+        <v>0</v>
+      </c>
+      <c r="I84" s="121">
+        <v>0</v>
+      </c>
+      <c r="J84" s="121">
+        <v>0</v>
+      </c>
+      <c r="K84" s="122">
+        <v>0</v>
+      </c>
+      <c r="L84" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B85" s="2">
+        <v>93.558000000000007</v>
+      </c>
+      <c r="C85" s="4">
+        <f t="shared" si="35"/>
+        <v>0</v>
+      </c>
+      <c r="D85" s="4">
+        <f t="shared" si="36"/>
+        <v>0</v>
+      </c>
+      <c r="E85" s="166">
+        <v>0</v>
+      </c>
+      <c r="F85" s="163">
+        <v>164818</v>
+      </c>
+      <c r="G85" s="164">
+        <v>0</v>
+      </c>
+      <c r="H85" s="164">
+        <v>164818</v>
+      </c>
+      <c r="I85" s="121">
+        <v>0</v>
+      </c>
+      <c r="J85" s="121">
+        <v>0</v>
+      </c>
+      <c r="K85" s="122">
+        <v>0</v>
+      </c>
+      <c r="L85" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A86" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B86" s="2">
+        <v>93.558000000000007</v>
+      </c>
+      <c r="C86" s="4">
+        <f t="shared" si="35"/>
+        <v>633216.88</v>
+      </c>
+      <c r="D86" s="4">
+        <f t="shared" si="36"/>
+        <v>0</v>
+      </c>
+      <c r="E86" s="166">
+        <v>56383.02</v>
+      </c>
+      <c r="F86" s="163">
+        <v>0</v>
+      </c>
+      <c r="G86" s="164">
+        <v>689599.9</v>
+      </c>
+      <c r="H86" s="164">
+        <v>0</v>
+      </c>
+      <c r="I86" s="121">
+        <v>0</v>
+      </c>
+      <c r="J86" s="121">
+        <v>0</v>
+      </c>
+      <c r="K86" s="122">
+        <v>0</v>
+      </c>
+      <c r="L86" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A87" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B85" s="2">
+      <c r="B87" s="2">
         <v>93.56</v>
       </c>
-      <c r="C85" s="4">
-[...33 lines deleted...]
-      <c r="A86" s="1" t="s">
+      <c r="C87" s="4">
+        <f t="shared" si="35"/>
+        <v>-449.14000000000004</v>
+      </c>
+      <c r="D87" s="4">
+        <f t="shared" si="36"/>
+        <v>-123.42999999999999</v>
+      </c>
+      <c r="E87" s="166">
+        <v>-327.95</v>
+      </c>
+      <c r="F87" s="163">
+        <v>-90.05</v>
+      </c>
+      <c r="G87" s="164">
+        <v>-777.09</v>
+      </c>
+      <c r="H87" s="164">
+        <v>-213.48</v>
+      </c>
+      <c r="I87" s="121">
+        <v>0</v>
+      </c>
+      <c r="J87" s="121">
+        <v>0</v>
+      </c>
+      <c r="K87" s="122">
+        <v>0</v>
+      </c>
+      <c r="L87" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A88" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B86" s="2">
+      <c r="B88" s="2">
         <v>93.566000000000003</v>
       </c>
-      <c r="C86" s="4">
-[...78 lines deleted...]
-      </c>
       <c r="C88" s="4">
-        <f t="shared" si="32"/>
-        <v>9404.0999999999985</v>
+        <f t="shared" si="35"/>
+        <v>30139.620000000003</v>
       </c>
       <c r="D88" s="4">
-        <f t="shared" si="33"/>
-[...27 lines deleted...]
-    <row r="89" spans="1:12" s="113" customFormat="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="36"/>
+        <v>0</v>
+      </c>
+      <c r="E88" s="166">
+        <v>7224</v>
+      </c>
+      <c r="F88" s="163">
+        <v>0</v>
+      </c>
+      <c r="G88" s="164">
+        <v>37363.620000000003</v>
+      </c>
+      <c r="H88" s="164">
+        <v>0</v>
+      </c>
+      <c r="I88" s="121">
+        <v>0</v>
+      </c>
+      <c r="J88" s="121">
+        <v>0</v>
+      </c>
+      <c r="K88" s="122">
+        <v>0</v>
+      </c>
+      <c r="L88" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
-        <v>47</v>
+        <v>232</v>
       </c>
       <c r="B89" s="2">
         <v>93.658000000000001</v>
       </c>
       <c r="C89" s="4">
-        <f t="shared" si="32"/>
-        <v>41293.450000000004</v>
+        <f t="shared" si="35"/>
+        <v>378512.59</v>
       </c>
       <c r="D89" s="4">
-        <f t="shared" si="33"/>
-[...27 lines deleted...]
-    <row r="90" spans="1:12" s="113" customFormat="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="36"/>
+        <v>189256.25</v>
+      </c>
+      <c r="E89" s="166">
+        <v>33684.86</v>
+      </c>
+      <c r="F89" s="163">
+        <v>16842.439999999999</v>
+      </c>
+      <c r="G89" s="164">
+        <v>412197.45</v>
+      </c>
+      <c r="H89" s="164">
+        <v>206098.69</v>
+      </c>
+      <c r="I89" s="121">
+        <v>0</v>
+      </c>
+      <c r="J89" s="121">
+        <v>0</v>
+      </c>
+      <c r="K89" s="122">
+        <v>0</v>
+      </c>
+      <c r="L89" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B90" s="2">
         <v>93.658000000000001</v>
       </c>
       <c r="C90" s="4">
-        <f t="shared" si="32"/>
-        <v>729873.93</v>
+        <f t="shared" si="35"/>
+        <v>20388.940000000002</v>
       </c>
       <c r="D90" s="4">
-        <f t="shared" si="33"/>
-[...27 lines deleted...]
-    <row r="91" spans="1:12" s="113" customFormat="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="36"/>
+        <v>0</v>
+      </c>
+      <c r="E90" s="166">
+        <v>1324.1</v>
+      </c>
+      <c r="F90" s="163">
+        <v>0</v>
+      </c>
+      <c r="G90" s="164">
+        <v>21713.040000000001</v>
+      </c>
+      <c r="H90" s="164">
+        <v>0</v>
+      </c>
+      <c r="I90" s="121">
+        <v>0</v>
+      </c>
+      <c r="J90" s="121">
+        <v>0</v>
+      </c>
+      <c r="K90" s="122">
+        <v>0</v>
+      </c>
+      <c r="L90" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B91" s="2">
         <v>93.658000000000001</v>
       </c>
       <c r="C91" s="4">
-        <f t="shared" si="32"/>
-        <v>0</v>
+        <f t="shared" si="35"/>
+        <v>73887.700000000012</v>
       </c>
       <c r="D91" s="4">
-        <f t="shared" si="33"/>
-[...27 lines deleted...]
-    <row r="92" spans="1:12" s="113" customFormat="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="36"/>
+        <v>40374.78</v>
+      </c>
+      <c r="E91" s="166">
+        <v>5051.26</v>
+      </c>
+      <c r="F91" s="163">
+        <v>2712.74</v>
+      </c>
+      <c r="G91" s="164">
+        <v>78938.960000000006</v>
+      </c>
+      <c r="H91" s="164">
+        <v>43087.519999999997</v>
+      </c>
+      <c r="I91" s="121">
+        <v>0</v>
+      </c>
+      <c r="J91" s="121">
+        <v>0</v>
+      </c>
+      <c r="K91" s="122">
+        <v>0</v>
+      </c>
+      <c r="L91" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B92" s="2">
+        <v>93.658000000000001</v>
+      </c>
+      <c r="C92" s="4">
+        <f t="shared" si="35"/>
+        <v>795412.99</v>
+      </c>
+      <c r="D92" s="4">
+        <f t="shared" si="36"/>
+        <v>262346.52</v>
+      </c>
+      <c r="E92" s="166">
+        <v>66732.100000000006</v>
+      </c>
+      <c r="F92" s="163">
+        <v>21296.31</v>
+      </c>
+      <c r="G92" s="164">
+        <v>862145.09</v>
+      </c>
+      <c r="H92" s="164">
+        <v>283642.83</v>
+      </c>
+      <c r="I92" s="121">
+        <v>0</v>
+      </c>
+      <c r="J92" s="121">
+        <v>0</v>
+      </c>
+      <c r="K92" s="122">
+        <v>0</v>
+      </c>
+      <c r="L92" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A93" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B93" s="2">
+        <v>93.658000000000001</v>
+      </c>
+      <c r="C93" s="4">
+        <f t="shared" si="35"/>
+        <v>114.56</v>
+      </c>
+      <c r="D93" s="4">
+        <f t="shared" si="36"/>
+        <v>0</v>
+      </c>
+      <c r="E93" s="166">
+        <v>0</v>
+      </c>
+      <c r="F93" s="163">
+        <v>0</v>
+      </c>
+      <c r="G93" s="164">
+        <v>114.56</v>
+      </c>
+      <c r="H93" s="164">
+        <v>0</v>
+      </c>
+      <c r="I93" s="121">
+        <v>0</v>
+      </c>
+      <c r="J93" s="121">
+        <v>0</v>
+      </c>
+      <c r="K93" s="122">
+        <v>0</v>
+      </c>
+      <c r="L93" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A94" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B92" s="2">
+      <c r="B94" s="2">
         <v>93.659000000000006</v>
       </c>
-      <c r="C92" s="4">
-[...33 lines deleted...]
-      <c r="A93" s="1" t="s">
+      <c r="C94" s="4">
+        <f t="shared" si="35"/>
+        <v>4177346.89</v>
+      </c>
+      <c r="D94" s="4">
+        <f t="shared" si="36"/>
+        <v>1113110.6800000002</v>
+      </c>
+      <c r="E94" s="166">
+        <v>387238.68</v>
+      </c>
+      <c r="F94" s="163">
+        <v>103391.13</v>
+      </c>
+      <c r="G94" s="164">
+        <v>4564585.57</v>
+      </c>
+      <c r="H94" s="164">
+        <v>1216501.81</v>
+      </c>
+      <c r="I94" s="121">
+        <v>0</v>
+      </c>
+      <c r="J94" s="121">
+        <v>0</v>
+      </c>
+      <c r="K94" s="122">
+        <v>0</v>
+      </c>
+      <c r="L94" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A95" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B95" s="2">
+        <v>93.674000000000007</v>
+      </c>
+      <c r="C95" s="4">
+        <f t="shared" si="35"/>
+        <v>-10636.52</v>
+      </c>
+      <c r="D95" s="4">
+        <f t="shared" si="36"/>
+        <v>5986.02</v>
+      </c>
+      <c r="E95" s="166">
+        <v>10636.52</v>
+      </c>
+      <c r="F95" s="163">
+        <v>0</v>
+      </c>
+      <c r="G95" s="164">
+        <v>0</v>
+      </c>
+      <c r="H95" s="164">
+        <v>5986.02</v>
+      </c>
+      <c r="I95" s="121">
+        <v>0</v>
+      </c>
+      <c r="J95" s="121">
+        <v>0</v>
+      </c>
+      <c r="K95" s="122">
+        <v>0</v>
+      </c>
+      <c r="L95" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A96" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B93" s="2">
+      <c r="B96" s="2">
         <v>93.674000000000007</v>
       </c>
-      <c r="C93" s="4">
-[...118 lines deleted...]
-      </c>
       <c r="C96" s="4">
-        <f t="shared" si="34"/>
+        <f t="shared" ref="C96" si="37">-E96+G96+I96+K96</f>
         <v>0</v>
       </c>
       <c r="D96" s="4">
-        <f t="shared" si="35"/>
-[...23 lines deleted...]
-      <c r="L96" s="144">
+        <f t="shared" ref="D96" si="38">-F96+H96+J96+L96</f>
+        <v>37673.39</v>
+      </c>
+      <c r="E96" s="166">
+        <v>0</v>
+      </c>
+      <c r="F96" s="163">
+        <v>0</v>
+      </c>
+      <c r="G96" s="164">
+        <v>0</v>
+      </c>
+      <c r="H96" s="164">
+        <v>37673.39</v>
+      </c>
+      <c r="I96" s="121">
+        <v>0</v>
+      </c>
+      <c r="J96" s="121">
+        <v>0</v>
+      </c>
+      <c r="K96" s="122">
+        <v>0</v>
+      </c>
+      <c r="L96" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A97" s="1" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C97" s="4">
-        <f t="shared" si="34"/>
+        <f t="shared" ref="C97:C105" si="39">-E97+G97+I97+K97</f>
         <v>0</v>
       </c>
       <c r="D97" s="4">
-        <f t="shared" si="35"/>
-[...27 lines deleted...]
-    <row r="98" spans="1:12" s="113" customFormat="1" x14ac:dyDescent="0.25">
+        <f t="shared" ref="D97:D105" si="40">-F97+H97+J97+L97</f>
+        <v>610946.78</v>
+      </c>
+      <c r="E97" s="166">
+        <v>0</v>
+      </c>
+      <c r="F97" s="163">
+        <v>81718.02</v>
+      </c>
+      <c r="G97" s="164">
+        <v>0</v>
+      </c>
+      <c r="H97" s="164">
+        <v>692664.8</v>
+      </c>
+      <c r="I97" s="121">
+        <v>0</v>
+      </c>
+      <c r="J97" s="121">
+        <v>0</v>
+      </c>
+      <c r="K97" s="122">
+        <v>0</v>
+      </c>
+      <c r="L97" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
-        <v>209</v>
+        <v>55</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C98" s="4">
-        <f t="shared" si="34"/>
+        <f t="shared" si="39"/>
         <v>0</v>
       </c>
       <c r="D98" s="4">
-        <f t="shared" si="35"/>
-[...27 lines deleted...]
-    <row r="99" spans="1:12" s="113" customFormat="1" x14ac:dyDescent="0.25">
+        <f t="shared" si="40"/>
+        <v>114229.14</v>
+      </c>
+      <c r="E98" s="166">
+        <v>0</v>
+      </c>
+      <c r="F98" s="163">
+        <v>15330</v>
+      </c>
+      <c r="G98" s="164">
+        <v>0</v>
+      </c>
+      <c r="H98" s="164">
+        <v>129559.14</v>
+      </c>
+      <c r="I98" s="121">
+        <v>0</v>
+      </c>
+      <c r="J98" s="121">
+        <v>0</v>
+      </c>
+      <c r="K98" s="122">
+        <v>0</v>
+      </c>
+      <c r="L98" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
-        <v>227</v>
+        <v>59</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C99" s="4">
-        <f t="shared" ref="C99" si="36">-E99+G99+I99+K99</f>
+        <f t="shared" si="39"/>
         <v>0</v>
       </c>
       <c r="D99" s="4">
-        <f t="shared" ref="D99" si="37">-F99+H99+J99+L99</f>
-[...23 lines deleted...]
-      <c r="L99" s="144">
+        <f t="shared" si="40"/>
+        <v>771.64</v>
+      </c>
+      <c r="E99" s="166">
+        <v>0</v>
+      </c>
+      <c r="F99" s="163">
+        <v>0</v>
+      </c>
+      <c r="G99" s="164">
+        <v>0</v>
+      </c>
+      <c r="H99" s="164">
+        <v>771.64</v>
+      </c>
+      <c r="I99" s="121">
+        <v>0</v>
+      </c>
+      <c r="J99" s="121">
+        <v>0</v>
+      </c>
+      <c r="K99" s="122">
+        <v>0</v>
+      </c>
+      <c r="L99" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C100" s="4">
-        <f t="shared" si="34"/>
+        <f t="shared" si="39"/>
         <v>0</v>
       </c>
       <c r="D100" s="4">
-        <f t="shared" si="35"/>
-[...23 lines deleted...]
-      <c r="L100" s="144">
+        <f t="shared" si="40"/>
+        <v>0</v>
+      </c>
+      <c r="E100" s="166">
+        <v>0</v>
+      </c>
+      <c r="F100" s="163">
+        <v>0</v>
+      </c>
+      <c r="G100" s="164">
+        <v>0</v>
+      </c>
+      <c r="H100" s="164">
+        <v>0</v>
+      </c>
+      <c r="I100" s="121">
+        <v>0</v>
+      </c>
+      <c r="J100" s="121">
+        <v>0</v>
+      </c>
+      <c r="K100" s="122">
+        <v>0</v>
+      </c>
+      <c r="L100" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
-        <v>57</v>
+        <v>207</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C101" s="4">
-        <f t="shared" si="34"/>
+        <f t="shared" si="39"/>
         <v>0</v>
       </c>
       <c r="D101" s="4">
-        <f t="shared" si="35"/>
-[...23 lines deleted...]
-      <c r="L101" s="144">
+        <f t="shared" si="40"/>
+        <v>0</v>
+      </c>
+      <c r="E101" s="166">
+        <v>0</v>
+      </c>
+      <c r="F101" s="163">
+        <v>0</v>
+      </c>
+      <c r="G101" s="164">
+        <v>0</v>
+      </c>
+      <c r="H101" s="164">
+        <v>0</v>
+      </c>
+      <c r="I101" s="121">
+        <v>0</v>
+      </c>
+      <c r="J101" s="121">
+        <v>0</v>
+      </c>
+      <c r="K101" s="122">
+        <v>0</v>
+      </c>
+      <c r="L101" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
-        <v>58</v>
+        <v>223</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="C102" s="173">
-[...32 lines deleted...]
-    <row r="103" spans="1:12" s="113" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C102" s="4">
+        <f t="shared" ref="C102" si="41">-E102+G102+I102+K102</f>
+        <v>0</v>
+      </c>
+      <c r="D102" s="4">
+        <f t="shared" ref="D102" si="42">-F102+H102+J102+L102</f>
+        <v>245644.38</v>
+      </c>
+      <c r="E102" s="166">
+        <v>0</v>
+      </c>
+      <c r="F102" s="163">
+        <v>17977.990000000002</v>
+      </c>
+      <c r="G102" s="164">
+        <v>0</v>
+      </c>
+      <c r="H102" s="164">
+        <v>263622.37</v>
+      </c>
+      <c r="I102" s="121">
+        <v>0</v>
+      </c>
+      <c r="J102" s="121">
+        <v>0</v>
+      </c>
+      <c r="K102" s="122">
+        <v>0</v>
+      </c>
+      <c r="L102" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A103" s="1" t="s">
-        <v>228</v>
+        <v>56</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="C103" s="173">
-[...28 lines deleted...]
-      <c r="L103" s="144">
+      <c r="C103" s="4">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="D103" s="4">
+        <f t="shared" si="40"/>
+        <v>2631497.19</v>
+      </c>
+      <c r="E103" s="166">
+        <v>0</v>
+      </c>
+      <c r="F103" s="163">
+        <v>235105.5</v>
+      </c>
+      <c r="G103" s="164">
+        <v>0</v>
+      </c>
+      <c r="H103" s="164">
+        <v>2866602.69</v>
+      </c>
+      <c r="I103" s="121">
+        <v>0</v>
+      </c>
+      <c r="J103" s="121">
+        <v>0</v>
+      </c>
+      <c r="K103" s="122">
+        <v>0</v>
+      </c>
+      <c r="L103" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A104" s="1" t="s">
-        <v>74</v>
-[...13 lines deleted...]
-      <c r="F104" s="8">
+        <v>57</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C104" s="4">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="D104" s="4">
         <f t="shared" si="40"/>
-        <v>524585.82999999996</v>
-[...1 lines deleted...]
-      <c r="G104" s="8">
+        <v>411350.38</v>
+      </c>
+      <c r="E104" s="166">
+        <v>0</v>
+      </c>
+      <c r="F104" s="163">
+        <v>34552.82</v>
+      </c>
+      <c r="G104" s="164">
+        <v>0</v>
+      </c>
+      <c r="H104" s="164">
+        <v>445903.2</v>
+      </c>
+      <c r="I104" s="121">
+        <v>0</v>
+      </c>
+      <c r="J104" s="121">
+        <v>0</v>
+      </c>
+      <c r="K104" s="122">
+        <v>0</v>
+      </c>
+      <c r="L104" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A105" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C105" s="144">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="D105" s="144">
         <f t="shared" si="40"/>
-        <v>6996070.0499999998</v>
-[...18 lines deleted...]
-        <f t="shared" si="40"/>
+        <v>482360.49</v>
+      </c>
+      <c r="E105" s="166">
+        <v>0</v>
+      </c>
+      <c r="F105" s="163">
+        <v>43310.720000000001</v>
+      </c>
+      <c r="G105" s="164">
+        <v>0</v>
+      </c>
+      <c r="H105" s="164">
+        <v>525671.21</v>
+      </c>
+      <c r="I105" s="121">
+        <v>0</v>
+      </c>
+      <c r="J105" s="121">
+        <v>0</v>
+      </c>
+      <c r="K105" s="122">
+        <v>0</v>
+      </c>
+      <c r="L105" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A106" s="1" t="s">
-        <v>185</v>
-[...59 lines deleted...]
-        <v>0</v>
+        <v>224</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C106" s="144">
+        <f t="shared" ref="C106" si="43">-E106+G106+I106+K106</f>
+        <v>0</v>
+      </c>
+      <c r="D106" s="144">
+        <f t="shared" ref="D106" si="44">-F106+H106+J106+L106</f>
+        <v>0</v>
+      </c>
+      <c r="E106" s="166">
+        <v>0</v>
+      </c>
+      <c r="F106" s="163">
+        <v>0</v>
+      </c>
+      <c r="G106" s="164">
+        <v>0</v>
+      </c>
+      <c r="H106" s="164">
+        <v>0</v>
+      </c>
+      <c r="I106" s="121">
+        <v>0</v>
+      </c>
+      <c r="J106" s="121">
+        <v>0</v>
+      </c>
+      <c r="K106" s="122">
+        <v>0</v>
+      </c>
+      <c r="L106" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A107" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C107" s="8">
+        <f>SUM(C84:C106)</f>
+        <v>6097934.5100000007</v>
+      </c>
+      <c r="D107" s="8">
+        <f>SUM(D84:D106)</f>
+        <v>6145424.21</v>
+      </c>
+      <c r="E107" s="8">
+        <f t="shared" ref="E107:L107" si="45">SUM(E84:E106)</f>
+        <v>567946.59000000008</v>
+      </c>
+      <c r="F107" s="8">
+        <f t="shared" si="45"/>
+        <v>736965.62</v>
+      </c>
+      <c r="G107" s="8">
+        <f t="shared" si="45"/>
+        <v>6665881.1000000006</v>
+      </c>
+      <c r="H107" s="8">
+        <f>SUM(H84:H106)</f>
+        <v>6882389.8300000001</v>
+      </c>
+      <c r="I107" s="8">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="J107" s="8">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="K107" s="8">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="L107" s="8">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A109" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C109" s="8">
+        <f>+C81+C107</f>
+        <v>62424405.059999995</v>
+      </c>
+      <c r="D109" s="8">
+        <f t="shared" ref="D109:L109" si="46">+D81+D107</f>
+        <v>9855692.7400000002</v>
+      </c>
+      <c r="E109" s="145">
+        <f t="shared" si="46"/>
+        <v>7290092.1700000009</v>
+      </c>
+      <c r="F109" s="145">
+        <f t="shared" si="46"/>
+        <v>1367590.37</v>
+      </c>
+      <c r="G109" s="145">
+        <f t="shared" si="46"/>
+        <v>69714497.229999989</v>
+      </c>
+      <c r="H109" s="145">
+        <f t="shared" si="46"/>
+        <v>11223283.109999999</v>
+      </c>
+      <c r="I109" s="145">
+        <f t="shared" si="46"/>
+        <v>0</v>
+      </c>
+      <c r="J109" s="145">
+        <f t="shared" si="46"/>
+        <v>0</v>
+      </c>
+      <c r="K109" s="145">
+        <f t="shared" si="46"/>
+        <v>0</v>
+      </c>
+      <c r="L109" s="145">
+        <f t="shared" si="46"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C111" s="138">
+        <f>+SEFSA!K107</f>
+        <v>62424405.059999995</v>
+      </c>
+      <c r="D111" s="138">
+        <f>+SEFSA!M107</f>
+        <v>9855692.7400000002</v>
+      </c>
+      <c r="G111" s="130" t="s">
+        <v>78</v>
+      </c>
+      <c r="H111" s="130" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="G112" s="130" t="s">
+        <v>78</v>
+      </c>
+      <c r="H112" s="130" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="113" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C113" s="138">
+        <f>+C109-C111</f>
+        <v>0</v>
+      </c>
+      <c r="D113" s="138">
+        <f>+D109-D111</f>
+        <v>0</v>
+      </c>
+      <c r="F113" s="130" t="s">
+        <v>78</v>
+      </c>
+      <c r="G113" s="168" t="s">
+        <v>78</v>
+      </c>
+      <c r="H113" s="168" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="115" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="F115" s="168" t="s">
+        <v>78</v>
+      </c>
+      <c r="G115" s="130" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="117" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="G117" s="168" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E1:F1"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="K1:L1"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="G1:H1"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I1:J1"/>
     <mergeCell ref="I2:J2"/>
   </mergeCells>
   <printOptions headings="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;R&amp;"Arial,Regular"&amp;10revised 9/20/2025</oddFooter>
+    <oddFooter>&amp;R&amp;"Arial,Regular"&amp;10revised 9/23/2026</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1953C635-544C-4C99-971E-A4AFF57C2DB4}">
-  <dimension ref="A1:Q160"/>
+  <dimension ref="A1:P163"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M86" sqref="M86"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="T14" sqref="T14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.28515625" style="11" customWidth="1"/>
     <col min="2" max="3" width="2.140625" style="11" customWidth="1"/>
     <col min="4" max="4" width="2.42578125" style="11" customWidth="1"/>
     <col min="5" max="5" width="1.140625" style="11" customWidth="1"/>
     <col min="6" max="6" width="38.140625" style="11" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="1.7109375" style="11" customWidth="1"/>
     <col min="9" max="9" width="11" style="11" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" style="11" customWidth="1"/>
     <col min="11" max="11" width="15" style="11" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" style="11" customWidth="1"/>
     <col min="13" max="13" width="14" style="11" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="1.85546875" style="11" customWidth="1"/>
     <col min="15" max="15" width="11.42578125" style="11" customWidth="1"/>
     <col min="16" max="16" width="1.85546875" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="245" t="str">
+      <c r="A1" s="205" t="str">
         <f>+'WC302 Input'!A1</f>
         <v>Wake County</v>
       </c>
-      <c r="B1" s="245"/>
-[...13 lines deleted...]
-      <c r="P1" s="246"/>
+      <c r="B1" s="205"/>
+      <c r="C1" s="205"/>
+      <c r="D1" s="205"/>
+      <c r="E1" s="205"/>
+      <c r="F1" s="205"/>
+      <c r="G1" s="205"/>
+      <c r="H1" s="205"/>
+      <c r="I1" s="205"/>
+      <c r="J1" s="205"/>
+      <c r="K1" s="205"/>
+      <c r="L1" s="205"/>
+      <c r="M1" s="205"/>
+      <c r="N1" s="205"/>
+      <c r="O1" s="205"/>
+      <c r="P1" s="206"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A2" s="247" t="s">
+      <c r="A2" s="207" t="s">
         <v>80</v>
       </c>
-      <c r="B2" s="247"/>
-[...13 lines deleted...]
-      <c r="P2" s="248"/>
+      <c r="B2" s="207"/>
+      <c r="C2" s="207"/>
+      <c r="D2" s="207"/>
+      <c r="E2" s="207"/>
+      <c r="F2" s="207"/>
+      <c r="G2" s="207"/>
+      <c r="H2" s="207"/>
+      <c r="I2" s="207"/>
+      <c r="J2" s="207"/>
+      <c r="K2" s="207"/>
+      <c r="L2" s="207"/>
+      <c r="M2" s="207"/>
+      <c r="N2" s="207"/>
+      <c r="O2" s="207"/>
+      <c r="P2" s="208"/>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A3" s="247" t="s">
-[...16 lines deleted...]
-      <c r="P3" s="248"/>
+      <c r="A3" s="207" t="s">
+        <v>255</v>
+      </c>
+      <c r="B3" s="207"/>
+      <c r="C3" s="207"/>
+      <c r="D3" s="207"/>
+      <c r="E3" s="207"/>
+      <c r="F3" s="207"/>
+      <c r="G3" s="207"/>
+      <c r="H3" s="207"/>
+      <c r="I3" s="207"/>
+      <c r="J3" s="207"/>
+      <c r="K3" s="207"/>
+      <c r="L3" s="207"/>
+      <c r="M3" s="207"/>
+      <c r="N3" s="207"/>
+      <c r="O3" s="207"/>
+      <c r="P3" s="208"/>
     </row>
     <row r="4" spans="1:16" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="9"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
-      <c r="E4" s="15"/>
-[...9 lines deleted...]
-      <c r="O4" s="15"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="14"/>
+      <c r="L4" s="14"/>
+      <c r="M4" s="14"/>
+      <c r="N4" s="14"/>
+      <c r="O4" s="14"/>
       <c r="P4" s="9"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A5" s="16"/>
-[...5 lines deleted...]
-      <c r="G5" s="17" t="s">
+      <c r="A5" s="15"/>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="H5" s="16"/>
-      <c r="I5" s="18" t="s">
+      <c r="H5" s="15"/>
+      <c r="I5" s="17" t="s">
         <v>81</v>
       </c>
-      <c r="J5" s="16"/>
-      <c r="K5" s="20" t="s">
+      <c r="J5" s="15"/>
+      <c r="K5" s="19" t="s">
         <v>62</v>
       </c>
-      <c r="L5" s="16"/>
-[...2 lines deleted...]
-      <c r="O5" s="19"/>
+      <c r="L5" s="15"/>
+      <c r="M5" s="15"/>
+      <c r="N5" s="15"/>
+      <c r="O5" s="18"/>
       <c r="P5" s="9"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A6" s="19"/>
-[...5 lines deleted...]
-      <c r="G6" s="17" t="s">
+      <c r="A6" s="18"/>
+      <c r="B6" s="18"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="16" t="s">
         <v>62</v>
       </c>
-      <c r="H6" s="20"/>
-      <c r="I6" s="20" t="s">
+      <c r="H6" s="19"/>
+      <c r="I6" s="19" t="s">
         <v>82</v>
       </c>
-      <c r="J6" s="19"/>
-      <c r="K6" s="20" t="s">
+      <c r="J6" s="18"/>
+      <c r="K6" s="19" t="s">
         <v>83</v>
       </c>
-      <c r="L6" s="20"/>
-[...2 lines deleted...]
-      <c r="O6" s="86" t="s">
+      <c r="L6" s="19"/>
+      <c r="M6" s="18"/>
+      <c r="N6" s="18"/>
+      <c r="O6" s="83" t="s">
         <v>84</v>
       </c>
       <c r="P6" s="9"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="B7" s="21"/>
-[...3 lines deleted...]
-      <c r="F7" s="19"/>
+      <c r="B7" s="20"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
       <c r="G7" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="H7" s="20"/>
-      <c r="I7" s="20" t="s">
+      <c r="H7" s="19"/>
+      <c r="I7" s="19" t="s">
         <v>87</v>
       </c>
-      <c r="J7" s="19"/>
-      <c r="K7" s="20" t="s">
+      <c r="J7" s="18"/>
+      <c r="K7" s="19" t="s">
         <v>88</v>
       </c>
-      <c r="L7" s="20"/>
-      <c r="M7" s="20" t="s">
+      <c r="L7" s="19"/>
+      <c r="M7" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="N7" s="19"/>
-      <c r="O7" s="20" t="s">
+      <c r="N7" s="18"/>
+      <c r="O7" s="19" t="s">
         <v>89</v>
       </c>
       <c r="P7" s="9"/>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A8" s="22" t="s">
+      <c r="A8" s="21" t="s">
         <v>90</v>
       </c>
-      <c r="B8" s="22"/>
-[...4 lines deleted...]
-      <c r="G8" s="23" t="s">
+      <c r="B8" s="21"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="22" t="s">
         <v>91</v>
       </c>
-      <c r="H8" s="24"/>
-      <c r="I8" s="24" t="s">
+      <c r="H8" s="23"/>
+      <c r="I8" s="23" t="s">
         <v>92</v>
       </c>
-      <c r="J8" s="19"/>
-      <c r="K8" s="24" t="s">
+      <c r="J8" s="18"/>
+      <c r="K8" s="23" t="s">
         <v>93</v>
       </c>
-      <c r="L8" s="24"/>
-      <c r="M8" s="24" t="s">
+      <c r="L8" s="23"/>
+      <c r="M8" s="23" t="s">
         <v>93</v>
       </c>
-      <c r="N8" s="19"/>
-      <c r="O8" s="24" t="s">
+      <c r="N8" s="18"/>
+      <c r="O8" s="23" t="s">
         <v>94</v>
       </c>
       <c r="P8" s="9"/>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A9" s="25" t="s">
+      <c r="A9" s="24" t="s">
         <v>95</v>
       </c>
-      <c r="B9" s="25"/>
-[...1 lines deleted...]
-      <c r="D9" s="16"/>
+      <c r="B9" s="24"/>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
       <c r="E9" s="9"/>
-      <c r="F9" s="25" t="s">
+      <c r="F9" s="24" t="s">
         <v>78</v>
       </c>
-      <c r="G9" s="18" t="s">
+      <c r="G9" s="17" t="s">
         <v>96</v>
       </c>
-      <c r="H9" s="18"/>
-      <c r="I9" s="26" t="s">
+      <c r="H9" s="17"/>
+      <c r="I9" s="25" t="s">
         <v>97</v>
       </c>
-      <c r="J9" s="16"/>
-      <c r="K9" s="18" t="s">
+      <c r="J9" s="15"/>
+      <c r="K9" s="17" t="s">
         <v>98</v>
       </c>
-      <c r="L9" s="18"/>
-      <c r="M9" s="18" t="s">
+      <c r="L9" s="17"/>
+      <c r="M9" s="17" t="s">
         <v>99</v>
       </c>
-      <c r="N9" s="16"/>
-      <c r="O9" s="18" t="s">
+      <c r="N9" s="15"/>
+      <c r="O9" s="17" t="s">
         <v>100</v>
       </c>
       <c r="P9" s="9"/>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A10" s="27" t="s">
+      <c r="A10" s="26" t="s">
         <v>101</v>
       </c>
-      <c r="B10" s="27"/>
-[...12 lines deleted...]
-      <c r="O10" s="16"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="15"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="25"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="15"/>
+      <c r="L10" s="15"/>
+      <c r="M10" s="15"/>
+      <c r="N10" s="15"/>
+      <c r="O10" s="15"/>
       <c r="P10" s="9"/>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A11" s="28" t="s">
+      <c r="A11" s="27" t="s">
         <v>102</v>
       </c>
-      <c r="B11" s="28"/>
-[...12 lines deleted...]
-      <c r="O11" s="16"/>
+      <c r="B11" s="27"/>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="15"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
+      <c r="I11" s="15"/>
+      <c r="J11" s="15"/>
+      <c r="K11" s="56"/>
+      <c r="L11" s="56"/>
+      <c r="M11" s="15"/>
+      <c r="N11" s="15"/>
+      <c r="O11" s="15"/>
       <c r="P11" s="9"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A12" s="16"/>
-      <c r="B12" s="16" t="s">
+      <c r="A12" s="15"/>
+      <c r="B12" s="15" t="s">
         <v>103</v>
       </c>
-      <c r="C12" s="16"/>
-[...11 lines deleted...]
-      <c r="O12" s="59"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="25"/>
+      <c r="H12" s="28"/>
+      <c r="I12" s="25"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="56"/>
+      <c r="L12" s="56"/>
+      <c r="M12" s="56"/>
+      <c r="N12" s="56"/>
+      <c r="O12" s="56"/>
       <c r="P12" s="9"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A13" s="16"/>
-      <c r="B13" s="25" t="s">
+      <c r="A13" s="15"/>
+      <c r="B13" s="24" t="s">
         <v>104</v>
       </c>
-      <c r="C13" s="16"/>
-[...11 lines deleted...]
-      <c r="O13" s="16"/>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="28"/>
+      <c r="I13" s="25"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="15"/>
+      <c r="N13" s="15"/>
+      <c r="O13" s="15"/>
       <c r="P13" s="9"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A14" s="16"/>
-      <c r="B14" s="25" t="s">
+      <c r="A14" s="15"/>
+      <c r="B14" s="24" t="s">
         <v>105</v>
       </c>
-      <c r="C14" s="16"/>
-[...11 lines deleted...]
-      <c r="O14" s="50"/>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="28"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="47"/>
+      <c r="O14" s="47"/>
       <c r="P14" s="9"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A15" s="16"/>
-[...1 lines deleted...]
-      <c r="C15" s="268" t="s">
+      <c r="A15" s="15"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="192" t="s">
         <v>106</v>
       </c>
-      <c r="D15" s="269"/>
-[...10 lines deleted...]
-      <c r="O15" s="50"/>
+      <c r="D15" s="227"/>
+      <c r="E15" s="227"/>
+      <c r="F15" s="227"/>
+      <c r="G15" s="25"/>
+      <c r="H15" s="28"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="47"/>
+      <c r="L15" s="47"/>
+      <c r="M15" s="47"/>
+      <c r="N15" s="47"/>
+      <c r="O15" s="47"/>
       <c r="P15" s="9"/>
     </row>
-    <row r="16" spans="1:16" s="113" customFormat="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-      <c r="G17" s="26">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A16" s="15"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="192" t="s">
+        <v>229</v>
+      </c>
+      <c r="D16" s="193"/>
+      <c r="E16" s="193"/>
+      <c r="F16" s="193"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="28"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="47"/>
+      <c r="O16" s="47"/>
+      <c r="P16" s="9"/>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A17" s="15"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="24" t="s">
+        <v>230</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17" s="25">
         <v>10.561</v>
       </c>
-      <c r="H17" s="26"/>
-      <c r="I17" s="18" t="s">
+      <c r="H17" s="25"/>
+      <c r="I17" s="17" t="s">
         <v>108</v>
       </c>
-      <c r="J17" s="194"/>
-      <c r="K17" s="87">
+      <c r="J17" s="15"/>
+      <c r="K17" s="84">
         <f>+'WC302 Input'!C4</f>
         <v>0</v>
       </c>
-      <c r="L17" s="87"/>
-      <c r="M17" s="87">
+      <c r="L17" s="84"/>
+      <c r="M17" s="84">
         <f>+'WC302 Input'!D4</f>
         <v>0</v>
       </c>
-      <c r="N17" s="87"/>
-[...8 lines deleted...]
-      <c r="C18" s="264" t="s">
+      <c r="N17" s="84"/>
+      <c r="O17" s="84">
+        <v>0</v>
+      </c>
+      <c r="P17" s="9"/>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A18" s="15"/>
+      <c r="B18" s="15"/>
+      <c r="C18" s="223" t="s">
         <v>107</v>
       </c>
-      <c r="D18" s="233"/>
-[...11 lines deleted...]
-      <c r="P18" s="192"/>
+      <c r="D18" s="193"/>
+      <c r="E18" s="193"/>
+      <c r="F18" s="193"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="17"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="84"/>
+      <c r="L18" s="84"/>
+      <c r="M18" s="84"/>
+      <c r="N18" s="84"/>
+      <c r="O18" s="84"/>
+      <c r="P18" s="9"/>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A19" s="16"/>
-[...7 lines deleted...]
-      <c r="G19" s="26">
+      <c r="A19" s="15"/>
+      <c r="B19" s="15"/>
+      <c r="C19" s="24" t="s">
+        <v>228</v>
+      </c>
+      <c r="D19" s="24"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="25">
         <v>10.561</v>
       </c>
-      <c r="H19" s="26"/>
-      <c r="I19" s="18" t="s">
+      <c r="H19" s="25"/>
+      <c r="I19" s="17" t="s">
         <v>108</v>
       </c>
-      <c r="J19" s="16"/>
-      <c r="K19" s="197">
+      <c r="J19" s="15"/>
+      <c r="K19" s="159">
         <f>SUM('WC302 Input'!C5:C8)</f>
-        <v>7999197.6399999997</v>
-[...2 lines deleted...]
-      <c r="M19" s="197">
+        <v>8369249.3099999996</v>
+      </c>
+      <c r="L19" s="84"/>
+      <c r="M19" s="159">
         <f>SUM('WC302 Input'!D5:D8)</f>
-        <v>13023.9</v>
-[...20 lines deleted...]
-      <c r="K20" s="196">
+        <v>0</v>
+      </c>
+      <c r="N19" s="158"/>
+      <c r="O19" s="159">
+        <v>0</v>
+      </c>
+      <c r="P19" s="85"/>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A20" s="15"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="223" t="s">
+        <v>231</v>
+      </c>
+      <c r="D20" s="193"/>
+      <c r="E20" s="193"/>
+      <c r="F20" s="193"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="17"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="158">
         <f>SUM(K17:K19)</f>
-        <v>7999197.6399999997</v>
-[...2 lines deleted...]
-      <c r="M20" s="196">
+        <v>8369249.3099999996</v>
+      </c>
+      <c r="L20" s="84"/>
+      <c r="M20" s="158">
         <f>SUM(M17:M19)</f>
-        <v>13023.9</v>
-[...2 lines deleted...]
-      <c r="O20" s="196">
+        <v>0</v>
+      </c>
+      <c r="N20" s="84"/>
+      <c r="O20" s="158">
         <f>SUM(O17:O19)</f>
         <v>0</v>
       </c>
-      <c r="P20" s="88"/>
-[...28 lines deleted...]
-      <c r="G22" s="26">
+      <c r="P20" s="85"/>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A21" s="15"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="24"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="17"/>
+      <c r="J21" s="15"/>
+      <c r="K21" s="158"/>
+      <c r="L21" s="84"/>
+      <c r="M21" s="158"/>
+      <c r="N21" s="84"/>
+      <c r="O21" s="158"/>
+      <c r="P21" s="85"/>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A22" s="15"/>
+      <c r="B22" s="15"/>
+      <c r="C22" s="24" t="s">
+        <v>247</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22" s="25">
+        <v>93.471999999999994</v>
+      </c>
+      <c r="H22" s="25"/>
+      <c r="I22" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="J22" s="15"/>
+      <c r="K22" s="158">
+        <f>+'WC302 Input'!C11</f>
+        <v>80.989999999999995</v>
+      </c>
+      <c r="L22" s="84"/>
+      <c r="M22" s="158">
+        <f>+'WC302 Input'!D11</f>
+        <v>0</v>
+      </c>
+      <c r="N22" s="84"/>
+      <c r="O22" s="158">
+        <v>0</v>
+      </c>
+      <c r="P22" s="85"/>
+    </row>
+    <row r="23" spans="1:16" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="15"/>
+      <c r="B23" s="15"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="15"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="17"/>
+      <c r="J23" s="15"/>
+      <c r="K23" s="84"/>
+      <c r="L23" s="84"/>
+      <c r="M23" s="84"/>
+      <c r="N23" s="84"/>
+      <c r="O23" s="84"/>
+      <c r="P23" s="85"/>
+    </row>
+    <row r="24" spans="1:16" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="15"/>
+      <c r="B24" s="15"/>
+      <c r="C24" s="201" t="s">
+        <v>166</v>
+      </c>
+      <c r="D24" s="197"/>
+      <c r="E24" s="197"/>
+      <c r="F24" s="197"/>
+      <c r="G24" s="25">
         <v>93.555999999999997</v>
       </c>
-      <c r="H22" s="29"/>
-      <c r="I22" s="26" t="s">
+      <c r="H24" s="28"/>
+      <c r="I24" s="25" t="s">
         <v>108</v>
       </c>
-      <c r="J22" s="30"/>
-[...18 lines deleted...]
-      <c r="C23" s="25" t="s">
+      <c r="J24" s="15"/>
+      <c r="K24" s="131">
+        <f>SUM('WC302 Input'!C12:C13)</f>
+        <v>129418.03000000001</v>
+      </c>
+      <c r="L24" s="56"/>
+      <c r="M24" s="131">
+        <f>SUM('WC302 Input'!D12:D13)</f>
+        <v>0</v>
+      </c>
+      <c r="N24" s="56"/>
+      <c r="O24" s="89">
+        <v>0</v>
+      </c>
+      <c r="P24" s="9"/>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A25" s="15"/>
+      <c r="B25" s="15"/>
+      <c r="C25" s="24" t="s">
         <v>110</v>
       </c>
-      <c r="D23" s="25"/>
-[...2 lines deleted...]
-      <c r="G23" s="26">
+      <c r="D25" s="24"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="25">
         <v>93.558000000000007</v>
       </c>
-      <c r="H23" s="29"/>
-      <c r="I23" s="26" t="s">
+      <c r="H25" s="28"/>
+      <c r="I25" s="25" t="s">
         <v>108</v>
       </c>
-      <c r="J23" s="16"/>
-[...71 lines deleted...]
-        <v>191</v>
+      <c r="J25" s="15"/>
+      <c r="K25" s="107">
+        <f>SUM('WC302 Input'!C15:C18)</f>
+        <v>3483178.95</v>
+      </c>
+      <c r="L25" s="56"/>
+      <c r="M25" s="107">
+        <f>SUM('WC302 Input'!D15:D18)</f>
+        <v>0</v>
+      </c>
+      <c r="N25" s="56"/>
+      <c r="O25" s="89">
+        <v>0</v>
+      </c>
+      <c r="P25" s="9"/>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A26" s="31"/>
+      <c r="B26" s="31"/>
+      <c r="C26" s="32" t="s">
+        <v>204</v>
       </c>
       <c r="D26" s="33"/>
       <c r="E26" s="33"/>
       <c r="F26" s="33"/>
-      <c r="G26" s="36">
+      <c r="G26" s="34"/>
+      <c r="H26" s="35"/>
+      <c r="I26" s="34"/>
+      <c r="J26" s="31"/>
+      <c r="K26" s="90"/>
+      <c r="L26" s="90"/>
+      <c r="M26" s="90"/>
+      <c r="N26" s="90"/>
+      <c r="O26" s="90"/>
+      <c r="P26" s="44"/>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A27" s="31"/>
+      <c r="B27" s="31"/>
+      <c r="C27" s="36" t="s">
+        <v>139</v>
+      </c>
+      <c r="D27" s="31"/>
+      <c r="E27" s="31"/>
+      <c r="F27" s="31"/>
+      <c r="G27" s="34">
         <v>93.658000000000001</v>
       </c>
-      <c r="H26" s="37"/>
-      <c r="I26" s="36" t="s">
+      <c r="H27" s="35"/>
+      <c r="I27" s="34" t="s">
         <v>108</v>
       </c>
-      <c r="J26" s="33"/>
-[...24 lines deleted...]
-      <c r="G27" s="36">
+      <c r="J27" s="31"/>
+      <c r="K27" s="132">
+        <f>SUM('WC302 Input'!C39:C44)+SUM('WC302 Input'!C74:C75)</f>
+        <v>5855120.3600000003</v>
+      </c>
+      <c r="L27" s="90"/>
+      <c r="M27" s="132">
+        <f>SUM('WC302 Input'!D39:D44)+SUM('WC302 Input'!D74:D75)</f>
+        <v>440421.56</v>
+      </c>
+      <c r="N27" s="90"/>
+      <c r="O27" s="91">
+        <v>0</v>
+      </c>
+      <c r="P27" s="44"/>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A28" s="31"/>
+      <c r="B28" s="31"/>
+      <c r="C28" s="36" t="s">
+        <v>189</v>
+      </c>
+      <c r="D28" s="31"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="34">
+        <v>93.658000000000001</v>
+      </c>
+      <c r="H28" s="35"/>
+      <c r="I28" s="34" t="s">
+        <v>108</v>
+      </c>
+      <c r="J28" s="31"/>
+      <c r="K28" s="132">
+        <f>+SUM('WC302 Input'!C89:C93)</f>
+        <v>1268316.78</v>
+      </c>
+      <c r="L28" s="90"/>
+      <c r="M28" s="132">
+        <f>+SUM('WC302 Input'!D89:D93)</f>
+        <v>491977.55000000005</v>
+      </c>
+      <c r="N28" s="90"/>
+      <c r="O28" s="91">
+        <v>0</v>
+      </c>
+      <c r="P28" s="44"/>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A29" s="31"/>
+      <c r="B29" s="31"/>
+      <c r="C29" s="36" t="s">
+        <v>188</v>
+      </c>
+      <c r="D29" s="31"/>
+      <c r="E29" s="31"/>
+      <c r="F29" s="31"/>
+      <c r="G29" s="34">
         <v>93.659000000000006</v>
       </c>
-      <c r="H27" s="37"/>
-      <c r="I27" s="36" t="s">
+      <c r="H29" s="35"/>
+      <c r="I29" s="34" t="s">
         <v>108</v>
       </c>
-      <c r="J27" s="33"/>
-[...19 lines deleted...]
-      <c r="D28" s="33" t="s">
+      <c r="J29" s="31"/>
+      <c r="K29" s="132">
+        <f>SUM('WC302 Input'!C46:C48)</f>
+        <v>675881.87</v>
+      </c>
+      <c r="L29" s="90"/>
+      <c r="M29" s="132">
+        <f>SUM('WC302 Input'!D46:D48)</f>
+        <v>0</v>
+      </c>
+      <c r="N29" s="90"/>
+      <c r="O29" s="91">
+        <v>0</v>
+      </c>
+      <c r="P29" s="44"/>
+    </row>
+    <row r="30" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="31"/>
+      <c r="B30" s="31"/>
+      <c r="C30" s="36"/>
+      <c r="D30" s="31" t="s">
         <v>111</v>
       </c>
-      <c r="E28" s="33"/>
-[...24 lines deleted...]
-      <c r="C29" s="9" t="s">
+      <c r="E30" s="31"/>
+      <c r="F30" s="31"/>
+      <c r="G30" s="34"/>
+      <c r="H30" s="35"/>
+      <c r="I30" s="34"/>
+      <c r="J30" s="31"/>
+      <c r="K30" s="133">
+        <f>SUM(K27:K29)</f>
+        <v>7799319.0100000007</v>
+      </c>
+      <c r="L30" s="90"/>
+      <c r="M30" s="133">
+        <f>SUM(M27:M29)</f>
+        <v>932399.1100000001</v>
+      </c>
+      <c r="N30" s="90"/>
+      <c r="O30" s="92">
+        <f>SUM(O27:O29)</f>
+        <v>0</v>
+      </c>
+      <c r="P30" s="44"/>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A31" s="15"/>
+      <c r="B31" s="15"/>
+      <c r="C31" s="9" t="s">
         <v>112</v>
-      </c>
-[...62 lines deleted...]
-        <v>113</v>
       </c>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
-      <c r="F31" s="16"/>
-[...8 lines deleted...]
-      <c r="O31" s="16"/>
+      <c r="F31" s="15"/>
+      <c r="G31" s="30">
+        <v>93.563000000000002</v>
+      </c>
+      <c r="H31" s="30"/>
+      <c r="I31" s="30" t="s">
+        <v>108</v>
+      </c>
+      <c r="J31" s="9"/>
+      <c r="K31" s="89">
+        <f>+'WC302 Input'!C20</f>
+        <v>6395414.7000000002</v>
+      </c>
+      <c r="L31" s="89"/>
+      <c r="M31" s="89">
+        <f>+'WC302 Input'!D20</f>
+        <v>0</v>
+      </c>
+      <c r="N31" s="89"/>
+      <c r="O31" s="89">
+        <v>0</v>
+      </c>
       <c r="P31" s="9"/>
     </row>
-    <row r="32" spans="1:16" s="49" customFormat="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G32" s="32">
+    <row r="32" spans="1:16" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="15"/>
+      <c r="B32" s="37"/>
+      <c r="C32" s="225" t="s">
+        <v>176</v>
+      </c>
+      <c r="D32" s="197"/>
+      <c r="E32" s="197"/>
+      <c r="F32" s="197"/>
+      <c r="G32" s="30">
+        <v>93.566000000000003</v>
+      </c>
+      <c r="H32" s="30"/>
+      <c r="I32" s="30" t="s">
+        <v>108</v>
+      </c>
+      <c r="J32" s="9"/>
+      <c r="K32" s="89">
+        <f>+'WC302 Input'!C22</f>
+        <v>23680.22</v>
+      </c>
+      <c r="L32" s="89"/>
+      <c r="M32" s="89">
+        <f>+'WC302 Input'!D22</f>
+        <v>0</v>
+      </c>
+      <c r="N32" s="89"/>
+      <c r="O32" s="89">
+        <v>0</v>
+      </c>
+      <c r="P32" s="9"/>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A33" s="15"/>
+      <c r="B33" s="15"/>
+      <c r="C33" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="D33" s="9"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="17"/>
+      <c r="H33" s="15"/>
+      <c r="I33" s="15"/>
+      <c r="J33" s="15"/>
+      <c r="K33" s="15"/>
+      <c r="L33" s="15"/>
+      <c r="M33" s="15"/>
+      <c r="N33" s="15"/>
+      <c r="O33" s="15"/>
+      <c r="P33" s="9"/>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A34" s="15"/>
+      <c r="B34" s="15"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="E34" s="9"/>
+      <c r="F34" s="15"/>
+      <c r="G34" s="30">
         <v>93.567999999999998</v>
       </c>
-      <c r="H32" s="32"/>
-      <c r="I32" s="32" t="s">
+      <c r="H34" s="30"/>
+      <c r="I34" s="30" t="s">
         <v>108</v>
       </c>
-      <c r="J32" s="30"/>
-[...22 lines deleted...]
-      <c r="G33" s="32">
+      <c r="J34" s="15"/>
+      <c r="K34" s="107">
+        <f>SUM('WC302 Input'!C24:C25)</f>
+        <v>-5659.17</v>
+      </c>
+      <c r="L34" s="15"/>
+      <c r="M34" s="107">
+        <f>SUM('WC302 Input'!D24:D25)</f>
+        <v>0</v>
+      </c>
+      <c r="N34" s="15"/>
+      <c r="O34" s="15"/>
+      <c r="P34" s="9"/>
+    </row>
+    <row r="35" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="15"/>
+      <c r="B35" s="15"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="199" t="s">
+        <v>167</v>
+      </c>
+      <c r="E35" s="193"/>
+      <c r="F35" s="193"/>
+      <c r="G35" s="30">
         <v>93.567999999999998</v>
       </c>
-      <c r="H33" s="32"/>
-      <c r="I33" s="32" t="s">
+      <c r="H35" s="30"/>
+      <c r="I35" s="30" t="s">
         <v>108</v>
       </c>
-      <c r="J33" s="30"/>
-[...17 lines deleted...]
-      <c r="D34" s="239" t="s">
+      <c r="J35" s="15"/>
+      <c r="K35" s="107">
+        <f>+'WC302 Input'!C28+SUM('WC302 Input'!C32:C33)</f>
+        <v>275147.95999999996</v>
+      </c>
+      <c r="L35" s="15"/>
+      <c r="M35" s="107">
+        <f>+'WC302 Input'!D28+SUM('WC302 Input'!D32:D33)</f>
+        <v>0</v>
+      </c>
+      <c r="N35" s="15"/>
+      <c r="O35" s="15"/>
+      <c r="P35" s="9"/>
+    </row>
+    <row r="36" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="15"/>
+      <c r="B36" s="15"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="199" t="s">
+        <v>168</v>
+      </c>
+      <c r="E36" s="193"/>
+      <c r="F36" s="193"/>
+      <c r="G36" s="30">
+        <v>93.567999999999998</v>
+      </c>
+      <c r="H36" s="30"/>
+      <c r="I36" s="30" t="s">
+        <v>108</v>
+      </c>
+      <c r="J36" s="9"/>
+      <c r="K36" s="111">
+        <f>+SUM('WC302 Input'!C26:C27)+SUM('WC302 Input'!C29:C31)</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="89"/>
+      <c r="M36" s="111">
+        <f>+SUM('WC302 Input'!D26:D27)+SUM('WC302 Input'!D29:D31)</f>
+        <v>0</v>
+      </c>
+      <c r="N36" s="89"/>
+      <c r="O36" s="89">
+        <v>0</v>
+      </c>
+      <c r="P36" s="9"/>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A37" s="9"/>
+      <c r="B37" s="9"/>
+      <c r="C37" s="24"/>
+      <c r="D37" s="24" t="s">
+        <v>191</v>
+      </c>
+      <c r="E37" s="15"/>
+      <c r="F37" s="15"/>
+      <c r="G37" s="25"/>
+      <c r="H37" s="25"/>
+      <c r="I37" s="30"/>
+      <c r="J37" s="15"/>
+      <c r="K37" s="107">
+        <f>SUM(K34:K36)</f>
+        <v>269488.78999999998</v>
+      </c>
+      <c r="L37" s="56"/>
+      <c r="M37" s="143">
+        <f>SUM(M34:M36)</f>
+        <v>0</v>
+      </c>
+      <c r="N37" s="56"/>
+      <c r="O37" s="93">
+        <f>SUM(O36:O36)</f>
+        <v>0</v>
+      </c>
+      <c r="P37" s="9"/>
+    </row>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A38" s="15"/>
+      <c r="B38" s="38" t="s">
+        <v>114</v>
+      </c>
+      <c r="C38" s="39"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="38"/>
+      <c r="F38" s="38"/>
+      <c r="G38" s="40"/>
+      <c r="H38" s="40"/>
+      <c r="I38" s="40"/>
+      <c r="J38" s="38"/>
+      <c r="K38" s="94"/>
+      <c r="L38" s="94"/>
+      <c r="M38" s="94"/>
+      <c r="N38" s="95"/>
+      <c r="O38" s="94"/>
+      <c r="P38" s="44"/>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A39" s="15"/>
+      <c r="B39" s="39"/>
+      <c r="C39" s="39" t="s">
+        <v>115</v>
+      </c>
+      <c r="D39" s="38"/>
+      <c r="E39" s="38"/>
+      <c r="F39" s="38"/>
+      <c r="G39" s="40"/>
+      <c r="H39" s="40"/>
+      <c r="I39" s="34"/>
+      <c r="J39" s="38"/>
+      <c r="K39" s="94"/>
+      <c r="L39" s="94"/>
+      <c r="M39" s="94"/>
+      <c r="N39" s="95"/>
+      <c r="O39" s="94"/>
+      <c r="P39" s="44"/>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A40" s="15"/>
+      <c r="B40" s="38"/>
+      <c r="C40" s="41" t="s">
+        <v>190</v>
+      </c>
+      <c r="D40" s="39"/>
+      <c r="E40" s="38"/>
+      <c r="F40" s="38"/>
+      <c r="G40" s="40"/>
+      <c r="H40" s="42"/>
+      <c r="I40" s="40"/>
+      <c r="J40" s="38"/>
+      <c r="K40" s="95"/>
+      <c r="L40" s="95"/>
+      <c r="M40" s="96"/>
+      <c r="N40" s="95"/>
+      <c r="O40" s="96"/>
+      <c r="P40" s="44"/>
+    </row>
+    <row r="41" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="15"/>
+      <c r="B41" s="38" t="s">
+        <v>116</v>
+      </c>
+      <c r="C41" s="41"/>
+      <c r="D41" s="39"/>
+      <c r="E41" s="38"/>
+      <c r="F41" s="38"/>
+      <c r="G41" s="40"/>
+      <c r="H41" s="42"/>
+      <c r="I41" s="40"/>
+      <c r="J41" s="38"/>
+      <c r="K41" s="95"/>
+      <c r="L41" s="95"/>
+      <c r="M41" s="96"/>
+      <c r="N41" s="95"/>
+      <c r="O41" s="96"/>
+      <c r="P41" s="44"/>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A42" s="15"/>
+      <c r="B42" s="38"/>
+      <c r="C42" s="224" t="s">
+        <v>205</v>
+      </c>
+      <c r="D42" s="225"/>
+      <c r="E42" s="225"/>
+      <c r="F42" s="225"/>
+      <c r="G42" s="43">
+        <v>93.596000000000004</v>
+      </c>
+      <c r="H42" s="43"/>
+      <c r="I42" s="40" t="s">
+        <v>108</v>
+      </c>
+      <c r="J42" s="44"/>
+      <c r="K42" s="97">
+        <f>SUM('WC302 Input'!C35)</f>
+        <v>2435988.79</v>
+      </c>
+      <c r="L42" s="97"/>
+      <c r="M42" s="97">
+        <f>SUM('WC302 Input'!D35)</f>
+        <v>0</v>
+      </c>
+      <c r="N42" s="44"/>
+      <c r="O42" s="97">
+        <v>0</v>
+      </c>
+      <c r="P42" s="44"/>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A43" s="15"/>
+      <c r="B43" s="15"/>
+      <c r="C43" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="15"/>
+      <c r="G43" s="15"/>
+      <c r="H43" s="15"/>
+      <c r="I43" s="15"/>
+      <c r="J43" s="15"/>
+      <c r="K43" s="15"/>
+      <c r="L43" s="15"/>
+      <c r="M43" s="15"/>
+      <c r="N43" s="15"/>
+      <c r="O43" s="15"/>
+      <c r="P43" s="9"/>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A44" s="15"/>
+      <c r="B44" s="15"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="45" t="s">
+        <v>118</v>
+      </c>
+      <c r="E44" s="9"/>
+      <c r="F44" s="15"/>
+      <c r="G44" s="30">
+        <v>93.644999999999996</v>
+      </c>
+      <c r="H44" s="30"/>
+      <c r="I44" s="30" t="s">
+        <v>108</v>
+      </c>
+      <c r="J44" s="9"/>
+      <c r="K44" s="89">
+        <v>0</v>
+      </c>
+      <c r="L44" s="89"/>
+      <c r="M44" s="89">
+        <v>0</v>
+      </c>
+      <c r="N44" s="9"/>
+      <c r="O44" s="89">
+        <v>0</v>
+      </c>
+      <c r="P44" s="9"/>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A45" s="15"/>
+      <c r="B45" s="15"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="E45" s="15"/>
+      <c r="F45" s="15"/>
+      <c r="G45" s="25">
+        <v>93.644999999999996</v>
+      </c>
+      <c r="H45" s="25"/>
+      <c r="I45" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="J45" s="15"/>
+      <c r="K45" s="111">
+        <f>+'WC302 Input'!C37</f>
+        <v>182588.59000000003</v>
+      </c>
+      <c r="L45" s="47"/>
+      <c r="M45" s="151">
+        <f>+'WC302 Input'!D37</f>
+        <v>0</v>
+      </c>
+      <c r="N45" s="56"/>
+      <c r="O45" s="88">
+        <v>0</v>
+      </c>
+      <c r="P45" s="9"/>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A46" s="15"/>
+      <c r="B46" s="15"/>
+      <c r="C46" s="9"/>
+      <c r="D46" s="226" t="s">
+        <v>196</v>
+      </c>
+      <c r="E46" s="208"/>
+      <c r="F46" s="208"/>
+      <c r="G46" s="25"/>
+      <c r="H46" s="25"/>
+      <c r="I46" s="25"/>
+      <c r="J46" s="15"/>
+      <c r="K46" s="107">
+        <f>SUM(K44:K45)</f>
+        <v>182588.59000000003</v>
+      </c>
+      <c r="L46" s="47"/>
+      <c r="M46" s="107">
+        <f>SUM(M44:M45)</f>
+        <v>0</v>
+      </c>
+      <c r="N46" s="56"/>
+      <c r="O46" s="98">
+        <f>SUM(O44:O45)</f>
+        <v>0</v>
+      </c>
+      <c r="P46" s="9"/>
+    </row>
+    <row r="47" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="15"/>
+      <c r="B47" s="15"/>
+      <c r="C47" s="225" t="s">
+        <v>192</v>
+      </c>
+      <c r="D47" s="197"/>
+      <c r="E47" s="197"/>
+      <c r="F47" s="197"/>
+      <c r="G47" s="25"/>
+      <c r="H47" s="25"/>
+      <c r="I47" s="25"/>
+      <c r="J47" s="15"/>
+      <c r="K47" s="56"/>
+      <c r="L47" s="56"/>
+      <c r="M47" s="56"/>
+      <c r="N47" s="56"/>
+      <c r="O47" s="98"/>
+      <c r="P47" s="9"/>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A48" s="15"/>
+      <c r="B48" s="15"/>
+      <c r="C48" s="80"/>
+      <c r="D48" s="225" t="s">
+        <v>193</v>
+      </c>
+      <c r="E48" s="197"/>
+      <c r="F48" s="197"/>
+      <c r="G48" s="25">
+        <v>93.674000000000007</v>
+      </c>
+      <c r="H48" s="25"/>
+      <c r="I48" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="J48" s="15"/>
+      <c r="K48" s="47">
+        <f>+'WC302 Input'!C60</f>
+        <v>84152.83</v>
+      </c>
+      <c r="L48" s="47"/>
+      <c r="M48" s="47">
+        <f>+'WC302 Input'!D60</f>
+        <v>21038.19</v>
+      </c>
+      <c r="N48" s="56"/>
+      <c r="O48" s="47">
+        <v>0</v>
+      </c>
+      <c r="P48" s="9"/>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A49" s="15"/>
+      <c r="B49" s="15"/>
+      <c r="C49" s="80"/>
+      <c r="D49" s="225" t="s">
+        <v>194</v>
+      </c>
+      <c r="E49" s="197"/>
+      <c r="F49" s="197"/>
+      <c r="G49" s="25">
+        <v>93.674000000000007</v>
+      </c>
+      <c r="H49" s="25"/>
+      <c r="I49" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="J49" s="15"/>
+      <c r="K49" s="47">
+        <f>+SUM('WC302 Input'!C95:C96)</f>
+        <v>-10636.52</v>
+      </c>
+      <c r="L49" s="47"/>
+      <c r="M49" s="47">
+        <f>+SUM('WC302 Input'!D95:D96)</f>
+        <v>43659.41</v>
+      </c>
+      <c r="N49" s="56"/>
+      <c r="O49" s="112">
+        <v>0</v>
+      </c>
+      <c r="P49" s="9"/>
+    </row>
+    <row r="50" spans="1:16" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="15"/>
+      <c r="B50" s="15"/>
+      <c r="C50" s="29"/>
+      <c r="D50" s="225" t="s">
+        <v>195</v>
+      </c>
+      <c r="E50" s="197"/>
+      <c r="F50" s="197"/>
+      <c r="G50" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="H50" s="25"/>
+      <c r="I50" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="J50" s="15"/>
+      <c r="K50" s="113">
+        <f>SUM(K48:K49)</f>
+        <v>73516.31</v>
+      </c>
+      <c r="L50" s="56"/>
+      <c r="M50" s="113">
+        <f>SUM(M48:M49)</f>
+        <v>64697.600000000006</v>
+      </c>
+      <c r="N50" s="56"/>
+      <c r="O50" s="113">
+        <f>SUM(O48:O49)</f>
+        <v>0</v>
+      </c>
+      <c r="P50" s="9"/>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A51" s="15"/>
+      <c r="B51" s="15"/>
+      <c r="C51" s="29"/>
+      <c r="D51" s="13"/>
+      <c r="E51" s="67"/>
+      <c r="F51" s="67"/>
+      <c r="G51" s="25"/>
+      <c r="H51" s="25"/>
+      <c r="I51" s="25"/>
+      <c r="J51" s="15"/>
+      <c r="K51" s="56"/>
+      <c r="L51" s="56"/>
+      <c r="M51" s="56"/>
+      <c r="N51" s="56"/>
+      <c r="O51" s="114"/>
+      <c r="P51" s="9"/>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A52" s="18"/>
+      <c r="B52" s="18"/>
+      <c r="C52" s="18"/>
+      <c r="D52" s="18"/>
+      <c r="E52" s="18"/>
+      <c r="F52" s="18"/>
+      <c r="G52" s="18"/>
+      <c r="H52" s="18"/>
+      <c r="I52" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="J52" s="18"/>
+      <c r="K52" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="L52" s="18"/>
+      <c r="M52" s="18"/>
+      <c r="N52" s="18"/>
+      <c r="O52" s="18"/>
+      <c r="P52" s="9"/>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A53" s="18"/>
+      <c r="B53" s="18"/>
+      <c r="C53" s="18"/>
+      <c r="D53" s="18"/>
+      <c r="E53" s="18"/>
+      <c r="F53" s="18"/>
+      <c r="G53" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="H53" s="19"/>
+      <c r="I53" s="19" t="s">
+        <v>82</v>
+      </c>
+      <c r="J53" s="18"/>
+      <c r="K53" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="L53" s="19"/>
+      <c r="M53" s="18"/>
+      <c r="N53" s="18"/>
+      <c r="O53" s="83" t="s">
+        <v>84</v>
+      </c>
+      <c r="P53" s="9"/>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A54" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B54" s="20"/>
+      <c r="C54" s="18"/>
+      <c r="D54" s="18"/>
+      <c r="E54" s="18"/>
+      <c r="F54" s="18"/>
+      <c r="G54" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="H54" s="19"/>
+      <c r="I54" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="J54" s="18"/>
+      <c r="K54" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="L54" s="19"/>
+      <c r="M54" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="N54" s="18"/>
+      <c r="O54" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="P54" s="9"/>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A55" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B55" s="21"/>
+      <c r="C55" s="18"/>
+      <c r="D55" s="18"/>
+      <c r="E55" s="18"/>
+      <c r="F55" s="18"/>
+      <c r="G55" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="H55" s="23"/>
+      <c r="I55" s="23" t="s">
+        <v>92</v>
+      </c>
+      <c r="J55" s="18"/>
+      <c r="K55" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="L55" s="23"/>
+      <c r="M55" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="N55" s="18"/>
+      <c r="O55" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="P55" s="9"/>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A56" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B56" s="24"/>
+      <c r="C56" s="15"/>
+      <c r="D56" s="15"/>
+      <c r="E56" s="9"/>
+      <c r="F56" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="G56" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="H56" s="17"/>
+      <c r="I56" s="25" t="s">
+        <v>97</v>
+      </c>
+      <c r="J56" s="15"/>
+      <c r="K56" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="L56" s="17"/>
+      <c r="M56" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="N56" s="15"/>
+      <c r="O56" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="P56" s="9"/>
+    </row>
+    <row r="57" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="24"/>
+      <c r="B57" s="24"/>
+      <c r="C57" s="220" t="s">
         <v>170</v>
       </c>
-      <c r="E34" s="233"/>
-[...5 lines deleted...]
-      <c r="I34" s="32" t="s">
+      <c r="D57" s="221"/>
+      <c r="E57" s="221"/>
+      <c r="F57" s="221"/>
+      <c r="G57" s="25">
+        <v>93.667000000000002</v>
+      </c>
+      <c r="H57" s="25"/>
+      <c r="I57" s="25" t="s">
         <v>108</v>
       </c>
-      <c r="J34" s="9"/>
-[...137 lines deleted...]
-      <c r="I40" s="42" t="s">
+      <c r="J57" s="15"/>
+      <c r="K57" s="107">
+        <f>+'WC302 Input'!C58</f>
+        <v>830463.76</v>
+      </c>
+      <c r="L57" s="56"/>
+      <c r="M57" s="89">
+        <f>+'WC302 Input'!D58</f>
+        <v>0</v>
+      </c>
+      <c r="N57" s="56"/>
+      <c r="O57" s="89">
+        <v>0</v>
+      </c>
+      <c r="P57" s="9"/>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A58" s="9"/>
+      <c r="B58" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C58" s="15"/>
+      <c r="D58" s="24"/>
+      <c r="E58" s="15"/>
+      <c r="F58" s="15"/>
+      <c r="G58" s="15"/>
+      <c r="H58" s="15"/>
+      <c r="I58" s="15"/>
+      <c r="J58" s="15"/>
+      <c r="K58" s="15"/>
+      <c r="L58" s="15"/>
+      <c r="M58" s="15"/>
+      <c r="N58" s="15"/>
+      <c r="O58" s="15"/>
+      <c r="P58" s="9"/>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A59" s="9"/>
+      <c r="B59" s="24"/>
+      <c r="C59" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="D59" s="24"/>
+      <c r="E59" s="15"/>
+      <c r="F59" s="15"/>
+      <c r="G59" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="H59" s="15"/>
+      <c r="I59" s="15"/>
+      <c r="J59" s="15"/>
+      <c r="K59" s="15"/>
+      <c r="L59" s="15"/>
+      <c r="M59" s="15"/>
+      <c r="N59" s="15"/>
+      <c r="O59" s="15"/>
+      <c r="P59" s="9"/>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A60" s="9"/>
+      <c r="B60" s="24"/>
+      <c r="C60" s="15"/>
+      <c r="D60" s="24" t="s">
+        <v>173</v>
+      </c>
+      <c r="E60" s="15"/>
+      <c r="F60" s="15"/>
+      <c r="G60" s="30">
+        <v>93.667000000000002</v>
+      </c>
+      <c r="H60" s="30"/>
+      <c r="I60" s="30" t="s">
         <v>108</v>
       </c>
-      <c r="J40" s="46"/>
-[...49 lines deleted...]
-      <c r="I42" s="32" t="s">
+      <c r="J60" s="9"/>
+      <c r="K60" s="89">
+        <f>+SUM('WC302 Input'!C56:C57)</f>
+        <v>66947.3</v>
+      </c>
+      <c r="L60" s="89"/>
+      <c r="M60" s="89">
+        <f>+SUM('WC302 Input'!D56:D57)</f>
+        <v>0</v>
+      </c>
+      <c r="N60" s="9"/>
+      <c r="O60" s="89">
+        <v>0</v>
+      </c>
+      <c r="P60" s="9"/>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A61" s="9"/>
+      <c r="B61" s="24"/>
+      <c r="C61" s="15"/>
+      <c r="D61" t="s">
+        <v>174</v>
+      </c>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61" s="30">
+        <v>93.667000000000002</v>
+      </c>
+      <c r="H61"/>
+      <c r="I61" s="30" t="s">
         <v>108</v>
       </c>
-      <c r="J42" s="110"/>
-[...27 lines deleted...]
-      <c r="I43" s="26" t="s">
+      <c r="J61" s="9"/>
+      <c r="K61" s="89">
+        <f>SUM('WC302 Input'!C50:C53)</f>
+        <v>194024.43000000002</v>
+      </c>
+      <c r="L61" s="89"/>
+      <c r="M61" s="89">
+        <f>SUM('WC302 Input'!D50:D53)</f>
+        <v>150542.99</v>
+      </c>
+      <c r="N61" s="9"/>
+      <c r="O61" s="89">
+        <v>0</v>
+      </c>
+      <c r="P61" s="9"/>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A62" s="9"/>
+      <c r="B62" s="24"/>
+      <c r="C62" s="15"/>
+      <c r="D62" t="s">
+        <v>181</v>
+      </c>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62" s="30">
+        <v>93.667000000000002</v>
+      </c>
+      <c r="H62"/>
+      <c r="I62" s="30" t="s">
         <v>108</v>
       </c>
-      <c r="J43" s="112"/>
-[...20 lines deleted...]
-      <c r="D44" s="267" t="s">
+      <c r="J62" s="9"/>
+      <c r="K62" s="89">
+        <f>+'WC302 Input'!C54</f>
+        <v>0</v>
+      </c>
+      <c r="L62" s="89"/>
+      <c r="M62" s="89">
+        <f>+'WC302 Input'!D54</f>
+        <v>0</v>
+      </c>
+      <c r="N62" s="9"/>
+      <c r="O62" s="89">
+        <v>0</v>
+      </c>
+      <c r="P62" s="9"/>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A63" s="9"/>
+      <c r="B63" s="15"/>
+      <c r="D63" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="G63" s="30">
+        <v>93.667000000000002</v>
+      </c>
+      <c r="H63" s="30"/>
+      <c r="I63" s="30" t="s">
+        <v>108</v>
+      </c>
+      <c r="K63" s="89">
+        <f>+'WC302 Input'!C55</f>
+        <v>218196.3</v>
+      </c>
+      <c r="L63" s="89"/>
+      <c r="M63" s="89">
+        <f>+'WC302 Input'!D55</f>
+        <v>0</v>
+      </c>
+      <c r="N63" s="89"/>
+      <c r="O63" s="107">
+        <v>0</v>
+      </c>
+      <c r="P63" s="9"/>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A64" s="9"/>
+      <c r="B64" s="15"/>
+      <c r="C64" s="24" t="s">
+        <v>197</v>
+      </c>
+      <c r="D64" s="24"/>
+      <c r="E64" s="15"/>
+      <c r="F64" s="15"/>
+      <c r="G64" s="25">
+        <v>93.667000000000002</v>
+      </c>
+      <c r="H64" s="30"/>
+      <c r="I64" s="30"/>
+      <c r="J64" s="9"/>
+      <c r="K64" s="99">
+        <f>SUM(K57:K63)</f>
+        <v>1309631.79</v>
+      </c>
+      <c r="L64" s="89"/>
+      <c r="M64" s="99">
+        <f>SUM(M57:M63)</f>
+        <v>150542.99</v>
+      </c>
+      <c r="N64" s="99">
+        <f>SUM(N50:N63)</f>
+        <v>0</v>
+      </c>
+      <c r="O64" s="99">
+        <f>SUM(O57:O63)</f>
+        <v>0</v>
+      </c>
+      <c r="P64" s="99">
+        <f>SUM(P58:P63)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="15"/>
+      <c r="B65" s="194" t="s">
+        <v>103</v>
+      </c>
+      <c r="C65" s="198"/>
+      <c r="D65" s="198"/>
+      <c r="E65" s="198"/>
+      <c r="F65" s="198"/>
+      <c r="G65" s="25"/>
+      <c r="H65" s="28"/>
+      <c r="I65" s="25"/>
+      <c r="J65" s="15"/>
+      <c r="K65" s="56"/>
+      <c r="L65" s="56"/>
+      <c r="M65" s="56"/>
+      <c r="N65" s="56"/>
+      <c r="O65" s="56"/>
+      <c r="P65" s="9"/>
+    </row>
+    <row r="66" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A66" s="15"/>
+      <c r="B66" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C66" s="24"/>
+      <c r="D66" s="15"/>
+      <c r="E66" s="15"/>
+      <c r="F66" s="15"/>
+      <c r="G66" s="25"/>
+      <c r="H66" s="28"/>
+      <c r="I66" s="25"/>
+      <c r="J66" s="15"/>
+      <c r="K66" s="56"/>
+      <c r="L66" s="56"/>
+      <c r="M66" s="56"/>
+      <c r="N66" s="56"/>
+      <c r="O66" s="56"/>
+      <c r="P66" s="9"/>
+    </row>
+    <row r="67" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A67" s="15"/>
+      <c r="B67" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C67" s="15"/>
+      <c r="D67" s="15"/>
+      <c r="E67" s="24"/>
+      <c r="F67" s="15"/>
+      <c r="G67" s="25"/>
+      <c r="H67" s="28"/>
+      <c r="I67" s="25"/>
+      <c r="J67" s="15"/>
+      <c r="K67" s="15"/>
+      <c r="L67" s="15"/>
+      <c r="M67" s="15"/>
+      <c r="N67" s="15"/>
+      <c r="O67" s="15"/>
+      <c r="P67" s="9"/>
+    </row>
+    <row r="68" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A68" s="15"/>
+      <c r="B68" s="15"/>
+      <c r="C68" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D68" s="15"/>
+      <c r="E68" s="15"/>
+      <c r="F68" s="15"/>
+      <c r="G68" s="25"/>
+      <c r="H68" s="28"/>
+      <c r="I68" s="25"/>
+      <c r="J68" s="15"/>
+      <c r="K68" s="15"/>
+      <c r="L68" s="15"/>
+      <c r="M68" s="15"/>
+      <c r="N68" s="15"/>
+      <c r="O68" s="15"/>
+      <c r="P68" s="9"/>
+    </row>
+    <row r="69" spans="1:16" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="15"/>
+      <c r="B69" s="15"/>
+      <c r="C69" s="220" t="s">
+        <v>202</v>
+      </c>
+      <c r="D69" s="221"/>
+      <c r="E69" s="221"/>
+      <c r="F69" s="221"/>
+      <c r="G69" s="25">
+        <v>93.766999999999996</v>
+      </c>
+      <c r="H69" s="28"/>
+      <c r="I69" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="J69" s="15"/>
+      <c r="K69" s="47">
+        <f>+'WC302 Input'!C62</f>
+        <v>1654165.74</v>
+      </c>
+      <c r="L69" s="56"/>
+      <c r="M69" s="47">
+        <f>+'WC302 Input'!D62</f>
+        <v>543408.91999999993</v>
+      </c>
+      <c r="N69" s="56"/>
+      <c r="O69" s="47">
+        <v>0</v>
+      </c>
+      <c r="P69" s="9"/>
+    </row>
+    <row r="70" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A70" s="15"/>
+      <c r="B70" s="218" t="s">
+        <v>121</v>
+      </c>
+      <c r="C70" s="219"/>
+      <c r="D70" s="219"/>
+      <c r="E70" s="219"/>
+      <c r="F70" s="219"/>
+      <c r="G70" s="25"/>
+      <c r="H70" s="28"/>
+      <c r="I70" s="25"/>
+      <c r="J70" s="15"/>
+      <c r="K70" s="15"/>
+      <c r="L70" s="15"/>
+      <c r="M70" s="15"/>
+      <c r="N70" s="15"/>
+      <c r="O70" s="15"/>
+      <c r="P70" s="9"/>
+    </row>
+    <row r="71" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="15"/>
+      <c r="B71" s="15"/>
+      <c r="C71" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="D71" s="24"/>
+      <c r="E71" s="15"/>
+      <c r="F71" s="15"/>
+      <c r="G71" s="25">
+        <v>93.778000000000006</v>
+      </c>
+      <c r="H71" s="28"/>
+      <c r="I71" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="J71" s="15"/>
+      <c r="K71" s="107">
+        <f>SUM('WC302 Input'!C64:C68)</f>
+        <v>25458429.59</v>
+      </c>
+      <c r="L71" s="47"/>
+      <c r="M71" s="107">
+        <f>SUM('WC302 Input'!D64:D68)</f>
+        <v>1939075.47</v>
+      </c>
+      <c r="N71" s="56"/>
+      <c r="O71" s="100">
+        <v>0</v>
+      </c>
+      <c r="P71" s="9"/>
+    </row>
+    <row r="72" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="15"/>
+      <c r="B72" s="192" t="s">
+        <v>226</v>
+      </c>
+      <c r="C72" s="193"/>
+      <c r="D72" s="193"/>
+      <c r="E72" s="193"/>
+      <c r="F72" s="193"/>
+      <c r="G72" s="25"/>
+      <c r="H72" s="28"/>
+      <c r="I72" s="25"/>
+      <c r="J72" s="15"/>
+      <c r="K72" s="107">
+        <f>+K20+K22+K24+K25+K30+K31+K32+K37+K42+K46+K50+K64+K69+K71</f>
+        <v>57584150.809999995</v>
+      </c>
+      <c r="L72" s="47"/>
+      <c r="M72" s="107">
+        <f>+M20+M22+M24+M25+M30+M31+M32+M37+M42+M46+M50+M64+M69+M71</f>
+        <v>3630124.09</v>
+      </c>
+      <c r="N72" s="56"/>
+      <c r="O72" s="107">
+        <f>+O20+O22+O24+O25+O30+O31+O32+O37+O42+O46+O50+O64+O69+O71</f>
+        <v>0</v>
+      </c>
+      <c r="P72" s="9"/>
+    </row>
+    <row r="73" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B73" s="15"/>
+      <c r="C73" s="15"/>
+      <c r="D73" s="15"/>
+      <c r="E73" s="15"/>
+      <c r="F73" s="15"/>
+      <c r="G73" s="25"/>
+      <c r="H73" s="28"/>
+      <c r="I73" s="15"/>
+      <c r="J73" s="15"/>
+      <c r="K73" s="47"/>
+      <c r="L73" s="47"/>
+      <c r="M73" s="47"/>
+      <c r="N73" s="47"/>
+      <c r="O73" s="47"/>
+      <c r="P73" s="9"/>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A74" s="15"/>
+      <c r="B74" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C74" s="24"/>
+      <c r="D74" s="15"/>
+      <c r="E74" s="15"/>
+      <c r="F74" s="15"/>
+      <c r="G74" s="25"/>
+      <c r="H74" s="28"/>
+      <c r="I74" s="24"/>
+      <c r="J74" s="15"/>
+      <c r="K74" s="47"/>
+      <c r="L74" s="47"/>
+      <c r="M74" s="86"/>
+      <c r="N74" s="47"/>
+      <c r="O74" s="47"/>
+      <c r="P74" s="9"/>
+    </row>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A75" s="15"/>
+      <c r="B75" s="15"/>
+      <c r="C75" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="D75" s="15"/>
+      <c r="E75" s="15"/>
+      <c r="F75" s="15"/>
+      <c r="G75" s="25"/>
+      <c r="H75" s="28"/>
+      <c r="I75" s="24"/>
+      <c r="J75" s="15"/>
+      <c r="K75" s="47"/>
+      <c r="L75" s="47"/>
+      <c r="M75" s="86"/>
+      <c r="N75" s="47"/>
+      <c r="O75" s="47"/>
+      <c r="P75" s="9"/>
+    </row>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A76" s="15"/>
+      <c r="B76" s="15"/>
+      <c r="C76"/>
+      <c r="D76" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="E76" s="24"/>
+      <c r="F76" s="15"/>
+      <c r="G76" s="15"/>
+      <c r="H76" s="28"/>
+      <c r="I76" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="J76" s="24"/>
+      <c r="K76" s="87">
+        <f>+'WC302 Input'!C71</f>
+        <v>0</v>
+      </c>
+      <c r="L76" s="87"/>
+      <c r="M76" s="47">
+        <f>+'WC302 Input'!D71</f>
+        <v>214748</v>
+      </c>
+      <c r="N76" s="47"/>
+      <c r="O76" s="87">
+        <v>0</v>
+      </c>
+      <c r="P76" s="9"/>
+    </row>
+    <row r="77" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A77" s="15"/>
+      <c r="B77" s="15"/>
+      <c r="C77"/>
+      <c r="D77" s="223" t="s">
+        <v>184</v>
+      </c>
+      <c r="E77" s="193"/>
+      <c r="F77" s="193"/>
+      <c r="G77" s="15"/>
+      <c r="H77" s="28"/>
+      <c r="I77" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="J77" s="24"/>
+      <c r="K77" s="87">
+        <f>+'WC302 Input'!C78</f>
+        <v>0</v>
+      </c>
+      <c r="L77" s="87"/>
+      <c r="M77" s="47">
+        <f>+'WC302 Input'!D78</f>
+        <v>366233.52</v>
+      </c>
+      <c r="N77" s="47"/>
+      <c r="O77" s="87">
+        <v>0</v>
+      </c>
+      <c r="P77" s="9"/>
+    </row>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A78" s="15"/>
+      <c r="B78" s="15"/>
+      <c r="C78"/>
+      <c r="D78" s="223" t="s">
+        <v>218</v>
+      </c>
+      <c r="E78" s="193"/>
+      <c r="F78" s="193"/>
+      <c r="G78" s="15"/>
+      <c r="H78" s="28"/>
+      <c r="I78" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="J78" s="24"/>
+      <c r="K78" s="87">
+        <f>+'WC302 Input'!C77</f>
+        <v>0</v>
+      </c>
+      <c r="L78" s="87"/>
+      <c r="M78" s="47">
+        <f>+'WC302 Input'!D77</f>
+        <v>11881.59</v>
+      </c>
+      <c r="N78" s="47"/>
+      <c r="O78" s="87">
+        <v>0</v>
+      </c>
+      <c r="P78" s="9"/>
+    </row>
+    <row r="79" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A79" s="15"/>
+      <c r="B79" s="15"/>
+      <c r="C79"/>
+      <c r="D79" s="223" t="s">
+        <v>217</v>
+      </c>
+      <c r="E79" s="223"/>
+      <c r="F79" s="223"/>
+      <c r="G79" s="15"/>
+      <c r="H79" s="28"/>
+      <c r="I79" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="J79" s="24"/>
+      <c r="K79" s="87">
+        <f>+'WC302 Input'!C73</f>
+        <v>0</v>
+      </c>
+      <c r="L79" s="87"/>
+      <c r="M79" s="47">
+        <f>+'WC302 Input'!D72</f>
+        <v>22918.29</v>
+      </c>
+      <c r="N79" s="47"/>
+      <c r="O79" s="87"/>
+      <c r="P79" s="9"/>
+    </row>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A80" s="15"/>
+      <c r="B80" s="15"/>
+      <c r="C80" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="D80" s="15"/>
+      <c r="E80" s="15"/>
+      <c r="F80" s="15"/>
+      <c r="G80" s="25"/>
+      <c r="H80" s="28"/>
+      <c r="I80" s="24"/>
+      <c r="J80" s="15"/>
+      <c r="K80" s="47"/>
+      <c r="L80" s="47"/>
+      <c r="M80" s="86"/>
+      <c r="N80" s="47"/>
+      <c r="O80" s="47"/>
+      <c r="P80" s="9"/>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A81" s="15"/>
+      <c r="B81" s="15"/>
+      <c r="C81" s="48"/>
+      <c r="D81" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E81" s="24"/>
+      <c r="F81" s="15"/>
+      <c r="G81" s="15"/>
+      <c r="H81" s="28"/>
+      <c r="I81" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="J81" s="24"/>
+      <c r="K81" s="47">
+        <f>+'WC302 Input'!C105</f>
+        <v>0</v>
+      </c>
+      <c r="L81" s="87"/>
+      <c r="M81" s="47">
+        <f>+'WC302 Input'!D105</f>
+        <v>482360.49</v>
+      </c>
+      <c r="N81" s="47"/>
+      <c r="O81" s="47">
+        <v>0</v>
+      </c>
+      <c r="P81" s="9"/>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A82" s="15"/>
+      <c r="B82" s="15"/>
+      <c r="C82" s="48"/>
+      <c r="D82" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="E82" s="15"/>
+      <c r="F82" s="15"/>
+      <c r="G82" s="25"/>
+      <c r="H82" s="28"/>
+      <c r="I82" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="J82" s="15"/>
+      <c r="K82" s="47">
+        <f>+'WC302 Input'!C104</f>
+        <v>0</v>
+      </c>
+      <c r="L82" s="87"/>
+      <c r="M82" s="47">
+        <f>+'WC302 Input'!D104</f>
+        <v>411350.38</v>
+      </c>
+      <c r="N82" s="47"/>
+      <c r="O82" s="47">
+        <v>0</v>
+      </c>
+      <c r="P82" s="12"/>
+    </row>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A83" s="15"/>
+      <c r="B83" s="15"/>
+      <c r="C83" s="48"/>
+      <c r="D83" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="E83" s="15"/>
+      <c r="F83" s="15"/>
+      <c r="G83" s="25"/>
+      <c r="H83" s="28"/>
+      <c r="I83" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="J83" s="15"/>
+      <c r="K83" s="47">
+        <f>+'WC302 Input'!C99</f>
+        <v>0</v>
+      </c>
+      <c r="L83" s="87"/>
+      <c r="M83" s="47">
+        <f>+'WC302 Input'!D99</f>
+        <v>771.64</v>
+      </c>
+      <c r="N83" s="47"/>
+      <c r="O83" s="47">
+        <v>0</v>
+      </c>
+      <c r="P83" s="12"/>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A84" s="15"/>
+      <c r="B84" s="15"/>
+      <c r="C84" s="48"/>
+      <c r="D84" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="E84" s="15"/>
+      <c r="F84" s="15"/>
+      <c r="G84" s="25"/>
+      <c r="H84" s="28"/>
+      <c r="I84" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="J84" s="15"/>
+      <c r="K84" s="47">
+        <f>+'WC302 Input'!C98</f>
+        <v>0</v>
+      </c>
+      <c r="L84" s="87"/>
+      <c r="M84" s="47">
+        <f>+'WC302 Input'!D98</f>
+        <v>114229.14</v>
+      </c>
+      <c r="N84" s="47"/>
+      <c r="O84" s="47">
+        <v>0</v>
+      </c>
+      <c r="P84" s="12"/>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A85" s="15"/>
+      <c r="B85" s="15"/>
+      <c r="C85" s="48"/>
+      <c r="D85" s="208" t="s">
+        <v>60</v>
+      </c>
+      <c r="E85" s="208"/>
+      <c r="F85" s="208"/>
+      <c r="G85" s="25"/>
+      <c r="H85" s="28"/>
+      <c r="I85" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="J85" s="15"/>
+      <c r="K85" s="87">
+        <f>+'WC302 Input'!C100</f>
+        <v>0</v>
+      </c>
+      <c r="L85" s="87"/>
+      <c r="M85" s="87">
+        <f>+'WC302 Input'!D100</f>
+        <v>0</v>
+      </c>
+      <c r="N85" s="47"/>
+      <c r="O85" s="47">
+        <v>0</v>
+      </c>
+      <c r="P85" s="12"/>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A86" s="15"/>
+      <c r="B86" s="15"/>
+      <c r="C86" s="48"/>
+      <c r="D86" s="208" t="s">
+        <v>223</v>
+      </c>
+      <c r="E86" s="208"/>
+      <c r="F86" s="208"/>
+      <c r="G86" s="25"/>
+      <c r="H86" s="28"/>
+      <c r="I86" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="J86" s="15"/>
+      <c r="K86" s="87">
+        <f>+'WC302 Input'!C102</f>
+        <v>0</v>
+      </c>
+      <c r="L86" s="87"/>
+      <c r="M86" s="87">
+        <f>+'WC302 Input'!D102</f>
+        <v>245644.38</v>
+      </c>
+      <c r="N86" s="47"/>
+      <c r="O86" s="47">
+        <v>0</v>
+      </c>
+      <c r="P86" s="12"/>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A87" s="15"/>
+      <c r="B87" s="15"/>
+      <c r="C87" s="48"/>
+      <c r="D87" s="222" t="s">
+        <v>224</v>
+      </c>
+      <c r="E87" s="222"/>
+      <c r="F87" s="222"/>
+      <c r="G87" s="25"/>
+      <c r="H87" s="28"/>
+      <c r="I87" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="J87" s="15"/>
+      <c r="K87" s="87">
+        <f>+'WC302 Input'!C106</f>
+        <v>0</v>
+      </c>
+      <c r="L87" s="87"/>
+      <c r="M87" s="87">
+        <f>+'WC302 Input'!D106</f>
+        <v>0</v>
+      </c>
+      <c r="N87" s="47"/>
+      <c r="O87" s="47">
+        <v>0</v>
+      </c>
+      <c r="P87" s="12"/>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A88" s="15"/>
+      <c r="B88" s="15"/>
+      <c r="C88" s="15"/>
+      <c r="D88" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="E88" s="15"/>
+      <c r="F88" s="15"/>
+      <c r="G88" s="25"/>
+      <c r="H88" s="28"/>
+      <c r="I88" s="17"/>
+      <c r="J88" s="15"/>
+      <c r="K88" s="101">
+        <f>+K72+SUM(K76:K87)</f>
+        <v>57584150.809999995</v>
+      </c>
+      <c r="L88" s="87"/>
+      <c r="M88" s="101">
+        <f>+M72+SUM(M76:M87)</f>
+        <v>5500261.5199999996</v>
+      </c>
+      <c r="N88" s="86"/>
+      <c r="O88" s="101">
+        <f>+O72+SUM(O76:O84)</f>
+        <v>0</v>
+      </c>
+      <c r="P88" s="9"/>
+    </row>
+    <row r="89" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="15"/>
+      <c r="B89" s="15"/>
+      <c r="C89" s="15"/>
+      <c r="D89" s="24"/>
+      <c r="E89" s="15"/>
+      <c r="F89" s="15"/>
+      <c r="G89" s="25"/>
+      <c r="H89" s="28"/>
+      <c r="I89" s="17"/>
+      <c r="J89" s="15"/>
+      <c r="K89" s="87"/>
+      <c r="L89" s="87"/>
+      <c r="M89" s="87"/>
+      <c r="N89" s="86"/>
+      <c r="O89" s="87"/>
+      <c r="P89" s="9"/>
+    </row>
+    <row r="90" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A90" s="108" t="s">
+        <v>233</v>
+      </c>
+      <c r="B90" s="15"/>
+      <c r="C90" s="15"/>
+      <c r="D90" s="24"/>
+      <c r="E90" s="15"/>
+      <c r="F90" s="15"/>
+      <c r="G90" s="25"/>
+      <c r="H90" s="28"/>
+      <c r="I90" s="17"/>
+      <c r="J90" s="15"/>
+      <c r="K90" s="87"/>
+      <c r="L90" s="87"/>
+      <c r="M90" s="87"/>
+      <c r="N90" s="86"/>
+      <c r="O90" s="87"/>
+      <c r="P90" s="9"/>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A91" s="108"/>
+      <c r="B91" s="110" t="s">
+        <v>178</v>
+      </c>
+      <c r="C91" s="69"/>
+      <c r="D91" s="68"/>
+      <c r="E91" s="69"/>
+      <c r="F91" s="69"/>
+      <c r="G91" s="25"/>
+      <c r="H91" s="28"/>
+      <c r="I91" s="17"/>
+      <c r="J91" s="15"/>
+      <c r="K91" s="87"/>
+      <c r="L91" s="87"/>
+      <c r="M91" s="87"/>
+      <c r="N91" s="86"/>
+      <c r="O91" s="87"/>
+      <c r="P91" s="9"/>
+    </row>
+    <row r="92" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A92" s="15"/>
+      <c r="B92" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C92" s="15"/>
+      <c r="D92" s="24"/>
+      <c r="E92" s="15"/>
+      <c r="F92" s="15"/>
+      <c r="G92" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="H92" s="28"/>
+      <c r="I92" s="17"/>
+      <c r="J92" s="15"/>
+      <c r="K92" s="87">
+        <f>+'WC302 Input'!C70</f>
+        <v>0</v>
+      </c>
+      <c r="L92" s="87"/>
+      <c r="M92" s="87">
+        <f>+'WC302 Input'!D70</f>
+        <v>0</v>
+      </c>
+      <c r="N92" s="86"/>
+      <c r="O92" s="87">
+        <v>0</v>
+      </c>
+      <c r="P92" s="9"/>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A93" s="15"/>
+      <c r="B93" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="C93" s="15"/>
+      <c r="D93" s="24"/>
+      <c r="E93" s="15"/>
+      <c r="F93" s="15"/>
+      <c r="G93" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="H93" s="28"/>
+      <c r="I93" s="17"/>
+      <c r="J93" s="15"/>
+      <c r="K93" s="87">
+        <f>+'WC302 Input'!C73</f>
+        <v>0</v>
+      </c>
+      <c r="L93" s="87"/>
+      <c r="M93" s="87">
+        <f>+'WC302 Input'!D73</f>
+        <v>0</v>
+      </c>
+      <c r="N93" s="86"/>
+      <c r="O93" s="87">
+        <v>0</v>
+      </c>
+      <c r="P93" s="9"/>
+    </row>
+    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A94" s="15"/>
+      <c r="B94" s="222" t="s">
+        <v>220</v>
+      </c>
+      <c r="C94" s="222"/>
+      <c r="D94" s="222"/>
+      <c r="E94" s="222"/>
+      <c r="F94" s="222"/>
+      <c r="G94" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="H94" s="28"/>
+      <c r="I94" s="17"/>
+      <c r="J94" s="15"/>
+      <c r="K94" s="87">
+        <f>+'WC302 Input'!C76</f>
+        <v>0</v>
+      </c>
+      <c r="L94" s="87"/>
+      <c r="M94" s="87">
+        <f>+'WC302 Input'!D73</f>
+        <v>0</v>
+      </c>
+      <c r="N94" s="86"/>
+      <c r="O94" s="87">
+        <v>0</v>
+      </c>
+      <c r="P94" s="9"/>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A95" s="15"/>
+      <c r="B95" s="192" t="s">
+        <v>240</v>
+      </c>
+      <c r="C95" s="193"/>
+      <c r="D95" s="193"/>
+      <c r="E95" s="193"/>
+      <c r="F95" s="193"/>
+      <c r="G95" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="H95" s="28"/>
+      <c r="I95" s="17"/>
+      <c r="J95" s="15"/>
+      <c r="K95" s="87">
+        <f>+'WC302 Input'!C79</f>
+        <v>0</v>
+      </c>
+      <c r="L95" s="87"/>
+      <c r="M95" s="87">
+        <f>+'WC302 Input'!D79</f>
+        <v>0</v>
+      </c>
+      <c r="N95" s="86"/>
+      <c r="O95" s="87">
+        <v>0</v>
+      </c>
+      <c r="P95" s="9"/>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A96" s="15"/>
+      <c r="B96" s="69" t="s">
+        <v>179</v>
+      </c>
+      <c r="C96" s="69"/>
+      <c r="D96" s="68"/>
+      <c r="E96" s="69"/>
+      <c r="F96" s="69"/>
+      <c r="G96" s="25"/>
+      <c r="H96" s="28"/>
+      <c r="I96" s="17"/>
+      <c r="J96" s="15"/>
+      <c r="K96" s="87"/>
+      <c r="L96" s="87"/>
+      <c r="M96" s="87"/>
+      <c r="N96" s="86"/>
+      <c r="O96" s="87"/>
+      <c r="P96" s="9"/>
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A97" s="15"/>
+      <c r="B97" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C97" s="15"/>
+      <c r="D97" s="24"/>
+      <c r="E97" s="15"/>
+      <c r="F97" s="15"/>
+      <c r="G97" s="25">
+        <v>93.566000000000003</v>
+      </c>
+      <c r="H97" s="28"/>
+      <c r="I97" s="17"/>
+      <c r="J97" s="15"/>
+      <c r="K97" s="87">
+        <f>+'WC302 Input'!C88</f>
+        <v>30139.620000000003</v>
+      </c>
+      <c r="L97" s="87"/>
+      <c r="M97" s="87">
+        <f>+'WC302 Input'!D88</f>
+        <v>0</v>
+      </c>
+      <c r="N97" s="86"/>
+      <c r="O97" s="87"/>
+      <c r="P97" s="9"/>
+    </row>
+    <row r="98" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A98" s="15"/>
+      <c r="B98" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="C98" s="15"/>
+      <c r="D98" s="24"/>
+      <c r="E98" s="15"/>
+      <c r="F98" s="15"/>
+      <c r="G98" s="25">
+        <v>93.56</v>
+      </c>
+      <c r="H98" s="28"/>
+      <c r="I98" s="17"/>
+      <c r="J98" s="15"/>
+      <c r="K98" s="87">
+        <f>+'WC302 Input'!C87</f>
+        <v>-449.14000000000004</v>
+      </c>
+      <c r="L98" s="87"/>
+      <c r="M98" s="87">
+        <f>+'WC302 Input'!D87</f>
+        <v>-123.42999999999999</v>
+      </c>
+      <c r="N98" s="86"/>
+      <c r="O98" s="87"/>
+      <c r="P98" s="9"/>
+    </row>
+    <row r="99" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="15"/>
+      <c r="B99" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="C99" s="15"/>
+      <c r="D99" s="24"/>
+      <c r="E99" s="15"/>
+      <c r="F99" s="15"/>
+      <c r="G99" s="25">
+        <v>93.558000000000007</v>
+      </c>
+      <c r="H99" s="28"/>
+      <c r="I99" s="17"/>
+      <c r="J99" s="15"/>
+      <c r="K99" s="87">
+        <f>+'WC302 Input'!C84</f>
+        <v>0</v>
+      </c>
+      <c r="L99" s="87"/>
+      <c r="M99" s="87">
+        <f>+'WC302 Input'!D84</f>
+        <v>0</v>
+      </c>
+      <c r="N99" s="86"/>
+      <c r="O99" s="87"/>
+      <c r="P99" s="9"/>
+    </row>
+    <row r="100" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A100" s="15"/>
+      <c r="B100" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C100" s="15"/>
+      <c r="D100" s="24"/>
+      <c r="E100" s="15"/>
+      <c r="F100" s="15"/>
+      <c r="G100" s="25">
+        <v>93.558000000000007</v>
+      </c>
+      <c r="H100" s="28"/>
+      <c r="I100" s="17"/>
+      <c r="J100" s="15"/>
+      <c r="K100" s="87">
+        <f>+'WC302 Input'!C85</f>
+        <v>0</v>
+      </c>
+      <c r="L100" s="87"/>
+      <c r="M100" s="87">
+        <f>+'WC302 Input'!D85</f>
+        <v>0</v>
+      </c>
+      <c r="N100" s="86"/>
+      <c r="O100" s="87"/>
+      <c r="P100" s="9"/>
+    </row>
+    <row r="101" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A101" s="15"/>
+      <c r="B101" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C101" s="15"/>
+      <c r="D101" s="24"/>
+      <c r="E101" s="15"/>
+      <c r="F101" s="15"/>
+      <c r="G101" s="25">
+        <v>93.558000000000007</v>
+      </c>
+      <c r="H101" s="28"/>
+      <c r="I101" s="17"/>
+      <c r="J101" s="15"/>
+      <c r="K101" s="87">
+        <f>+'WC302 Input'!C86</f>
+        <v>633216.88</v>
+      </c>
+      <c r="L101" s="87"/>
+      <c r="M101" s="87">
+        <f>+'WC302 Input'!D86</f>
+        <v>0</v>
+      </c>
+      <c r="N101" s="86"/>
+      <c r="O101" s="87"/>
+      <c r="P101" s="9"/>
+    </row>
+    <row r="102" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A102" s="15"/>
+      <c r="B102" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C102" s="15"/>
+      <c r="D102" s="24"/>
+      <c r="E102" s="15"/>
+      <c r="F102" s="15"/>
+      <c r="G102" s="25">
+        <v>93.659000000000006</v>
+      </c>
+      <c r="H102" s="28"/>
+      <c r="I102" s="17"/>
+      <c r="J102" s="15"/>
+      <c r="K102" s="87">
+        <f>+'WC302 Input'!C94</f>
+        <v>4177346.89</v>
+      </c>
+      <c r="L102" s="87"/>
+      <c r="M102" s="87">
+        <f>+'WC302 Input'!D94</f>
+        <v>1113110.6800000002</v>
+      </c>
+      <c r="N102" s="86"/>
+      <c r="O102" s="87"/>
+      <c r="P102" s="9"/>
+    </row>
+    <row r="103" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A103" s="15"/>
+      <c r="B103" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="C103" s="15"/>
+      <c r="D103" s="24"/>
+      <c r="E103" s="15"/>
+      <c r="F103" s="15"/>
+      <c r="G103" s="25">
+        <v>93.674000000000007</v>
+      </c>
+      <c r="H103" s="28"/>
+      <c r="I103" s="17"/>
+      <c r="J103" s="15"/>
+      <c r="K103" s="87"/>
+      <c r="L103" s="87"/>
+      <c r="M103" s="87"/>
+      <c r="N103" s="86"/>
+      <c r="O103" s="87"/>
+      <c r="P103" s="9"/>
+    </row>
+    <row r="104" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A104" s="15"/>
+      <c r="B104" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C104" s="15"/>
+      <c r="D104" s="24"/>
+      <c r="E104" s="15"/>
+      <c r="F104" s="15"/>
+      <c r="G104" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="H104" s="28"/>
+      <c r="I104" s="17"/>
+      <c r="J104" s="15"/>
+      <c r="K104" s="87">
+        <f>+'WC302 Input'!C97</f>
+        <v>0</v>
+      </c>
+      <c r="L104" s="87"/>
+      <c r="M104" s="87">
+        <f>+'WC302 Input'!D97</f>
+        <v>610946.78</v>
+      </c>
+      <c r="N104" s="86"/>
+      <c r="O104" s="87"/>
+      <c r="P104" s="9"/>
+    </row>
+    <row r="105" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A105" s="15"/>
+      <c r="B105" s="192" t="s">
+        <v>56</v>
+      </c>
+      <c r="C105" s="193"/>
+      <c r="D105" s="193"/>
+      <c r="E105" s="193"/>
+      <c r="F105" s="193"/>
+      <c r="G105" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="H105" s="28"/>
+      <c r="I105" s="17"/>
+      <c r="J105" s="15"/>
+      <c r="K105" s="162">
+        <f>+'WC302 Input'!C101+'WC302 Input'!C103</f>
+        <v>0</v>
+      </c>
+      <c r="L105" s="87"/>
+      <c r="M105" s="162">
+        <f>+'WC302 Input'!D101+'WC302 Input'!D103</f>
+        <v>2631497.19</v>
+      </c>
+      <c r="N105" s="86"/>
+      <c r="O105" s="87"/>
+      <c r="P105" s="9"/>
+    </row>
+    <row r="106" spans="1:16" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="15"/>
+      <c r="B106" s="15"/>
+      <c r="C106" s="15"/>
+      <c r="D106" s="24"/>
+      <c r="E106" s="15"/>
+      <c r="F106" s="15"/>
+      <c r="G106" s="25"/>
+      <c r="H106" s="28"/>
+      <c r="I106" s="17"/>
+      <c r="J106" s="15"/>
+      <c r="K106" s="87"/>
+      <c r="L106" s="87"/>
+      <c r="M106" s="87"/>
+      <c r="N106" s="86"/>
+      <c r="O106" s="87"/>
+      <c r="P106" s="9"/>
+    </row>
+    <row r="107" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A107" s="15"/>
+      <c r="B107" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="C107" s="15"/>
+      <c r="D107" s="24"/>
+      <c r="E107" s="15"/>
+      <c r="F107" s="15"/>
+      <c r="G107" s="25"/>
+      <c r="H107" s="28"/>
+      <c r="I107" s="17"/>
+      <c r="J107" s="15"/>
+      <c r="K107" s="140">
+        <f>+K88+SUM(K92:K105)</f>
+        <v>62424405.059999995</v>
+      </c>
+      <c r="L107" s="87"/>
+      <c r="M107" s="140">
+        <f>+M88+SUM(M92:M105)</f>
+        <v>9855692.7400000002</v>
+      </c>
+      <c r="N107" s="86"/>
+      <c r="O107" s="140">
+        <f>+O88+SUM(O92:O105)</f>
+        <v>0</v>
+      </c>
+      <c r="P107" s="9"/>
+    </row>
+    <row r="108" spans="1:16" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="15"/>
+      <c r="B108" s="15"/>
+      <c r="C108" s="15"/>
+      <c r="D108" s="24"/>
+      <c r="E108" s="15"/>
+      <c r="F108" s="15"/>
+      <c r="G108" s="25"/>
+      <c r="H108" s="28"/>
+      <c r="I108" s="17"/>
+      <c r="J108" s="15"/>
+      <c r="K108" s="87" t="s">
+        <v>78</v>
+      </c>
+      <c r="L108" s="87"/>
+      <c r="M108" s="87"/>
+      <c r="N108" s="86"/>
+      <c r="O108" s="87"/>
+      <c r="P108" s="9"/>
+    </row>
+    <row r="109" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A109" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B109" s="49"/>
+      <c r="C109" s="50"/>
+      <c r="D109" s="50"/>
+      <c r="E109" s="50"/>
+      <c r="F109" s="50"/>
+      <c r="G109" s="51"/>
+      <c r="H109" s="52"/>
+      <c r="I109" s="51"/>
+      <c r="J109" s="52"/>
+      <c r="K109" s="141" t="s">
+        <v>78</v>
+      </c>
+      <c r="L109" s="141"/>
+      <c r="M109" s="141" t="s">
+        <v>78</v>
+      </c>
+      <c r="N109" s="51"/>
+      <c r="O109" s="51"/>
+      <c r="P109" s="102"/>
+    </row>
+    <row r="110" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A110" s="53" t="s">
         <v>198</v>
       </c>
-      <c r="E44" s="248"/>
-[...118 lines deleted...]
-      <c r="G48" s="26" t="s">
+      <c r="B110" s="14"/>
+      <c r="C110" s="14"/>
+      <c r="D110" s="14"/>
+      <c r="E110" s="16"/>
+      <c r="F110" s="14"/>
+      <c r="G110" s="54"/>
+      <c r="H110" s="55"/>
+      <c r="I110" s="54"/>
+      <c r="J110" s="55"/>
+      <c r="K110" s="54"/>
+      <c r="L110" s="9"/>
+      <c r="M110" s="142" t="s">
         <v>78</v>
       </c>
-      <c r="H48" s="26"/>
-[...1621 lines deleted...]
-      <c r="M110" s="9"/>
       <c r="N110" s="9"/>
       <c r="O110" s="9"/>
       <c r="P110" s="9"/>
     </row>
-    <row r="111" spans="1:16" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="250" t="s">
+    <row r="111" spans="1:16" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="209" t="s">
+        <v>256</v>
+      </c>
+      <c r="B111" s="197"/>
+      <c r="C111" s="197"/>
+      <c r="D111" s="197"/>
+      <c r="E111" s="197"/>
+      <c r="F111" s="197"/>
+      <c r="G111" s="197"/>
+      <c r="H111" s="197"/>
+      <c r="I111" s="197"/>
+      <c r="J111" s="197"/>
+      <c r="K111" s="197"/>
+      <c r="L111" s="197"/>
+      <c r="M111" s="197"/>
+      <c r="N111" s="197"/>
+      <c r="O111" s="197"/>
+      <c r="P111" s="13"/>
+    </row>
+    <row r="112" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="14"/>
+      <c r="B112" s="24"/>
+      <c r="C112" s="15"/>
+      <c r="D112" s="28"/>
+      <c r="E112" s="28"/>
+      <c r="F112" s="15"/>
+      <c r="G112" s="56"/>
+      <c r="H112" s="56"/>
+      <c r="I112" s="56"/>
+      <c r="J112" s="56"/>
+      <c r="K112" s="56"/>
+      <c r="L112" s="15"/>
+      <c r="M112" s="15"/>
+      <c r="N112" s="15"/>
+      <c r="O112" s="15"/>
+      <c r="P112" s="9"/>
+    </row>
+    <row r="113" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A113" s="57" t="s">
+        <v>199</v>
+      </c>
+      <c r="B113" s="14"/>
+      <c r="C113" s="9"/>
+      <c r="D113" s="9"/>
+      <c r="E113" s="9"/>
+      <c r="F113" s="9"/>
+      <c r="G113" s="9"/>
+      <c r="H113" s="9"/>
+      <c r="I113" s="9"/>
+      <c r="J113" s="9"/>
+      <c r="K113" s="9"/>
+      <c r="L113" s="9"/>
+      <c r="M113" s="9"/>
+      <c r="N113" s="9"/>
+      <c r="O113" s="9"/>
+      <c r="P113" s="9"/>
+    </row>
+    <row r="114" spans="1:16" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="210" t="s">
         <v>131</v>
       </c>
-      <c r="B111" s="251"/>
-[...54 lines deleted...]
-      <c r="A114" s="9" t="s">
+      <c r="B114" s="211"/>
+      <c r="C114" s="211"/>
+      <c r="D114" s="211"/>
+      <c r="E114" s="211"/>
+      <c r="F114" s="211"/>
+      <c r="G114" s="211"/>
+      <c r="H114" s="211"/>
+      <c r="I114" s="211"/>
+      <c r="J114" s="211"/>
+      <c r="K114" s="211"/>
+      <c r="L114" s="211"/>
+      <c r="M114" s="211"/>
+      <c r="N114" s="211"/>
+      <c r="O114" s="211"/>
+      <c r="P114" s="13"/>
+    </row>
+    <row r="115" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="58"/>
+      <c r="B115" s="13"/>
+      <c r="C115" s="13"/>
+      <c r="D115" s="13"/>
+      <c r="E115" s="13"/>
+      <c r="F115" s="13"/>
+      <c r="G115" s="13"/>
+      <c r="H115" s="13"/>
+      <c r="I115" s="13"/>
+      <c r="J115" s="13"/>
+      <c r="K115" s="13"/>
+      <c r="L115" s="13"/>
+      <c r="M115" s="13"/>
+      <c r="N115" s="13"/>
+      <c r="O115" s="13"/>
+      <c r="P115" s="13"/>
+    </row>
+    <row r="116" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A116" s="57" t="s">
+        <v>200</v>
+      </c>
+      <c r="B116" s="13"/>
+      <c r="C116" s="13"/>
+      <c r="D116" s="13"/>
+      <c r="E116" s="13"/>
+      <c r="F116" s="13"/>
+      <c r="G116" s="13"/>
+      <c r="H116" s="13"/>
+      <c r="I116" s="13"/>
+      <c r="J116" s="13"/>
+      <c r="K116" s="13"/>
+      <c r="L116" s="13"/>
+      <c r="M116" s="13"/>
+      <c r="N116" s="13"/>
+      <c r="O116" s="13"/>
+      <c r="P116" s="13"/>
+    </row>
+    <row r="117" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A117" s="9" t="s">
+        <v>258</v>
+      </c>
+      <c r="B117" s="14"/>
+      <c r="C117" s="9"/>
+      <c r="D117" s="9"/>
+      <c r="E117" s="9"/>
+      <c r="F117" s="9"/>
+      <c r="G117" s="9"/>
+      <c r="H117" s="9"/>
+      <c r="I117" s="9"/>
+      <c r="J117" s="9"/>
+      <c r="K117" s="9"/>
+      <c r="L117" s="9"/>
+      <c r="M117" s="9"/>
+      <c r="N117" s="9"/>
+      <c r="O117" s="9"/>
+      <c r="P117" s="9"/>
+    </row>
+    <row r="118" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="24"/>
+      <c r="B118" s="24"/>
+      <c r="C118" s="14"/>
+      <c r="D118" s="28"/>
+      <c r="E118" s="28"/>
+      <c r="F118" s="15"/>
+      <c r="G118" s="56"/>
+      <c r="H118" s="56"/>
+      <c r="I118" s="56"/>
+      <c r="J118" s="56"/>
+      <c r="K118" s="56"/>
+      <c r="L118" s="15"/>
+      <c r="M118" s="15"/>
+      <c r="N118" s="15"/>
+      <c r="O118" s="15"/>
+      <c r="P118" s="9"/>
+    </row>
+    <row r="119" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A119" s="57" t="s">
+        <v>201</v>
+      </c>
+      <c r="B119" s="24"/>
+      <c r="C119" s="24"/>
+      <c r="D119" s="28"/>
+      <c r="E119" s="28"/>
+      <c r="F119" s="15"/>
+      <c r="G119" s="15"/>
+      <c r="H119" s="15"/>
+      <c r="I119" s="17"/>
+      <c r="J119" s="15"/>
+      <c r="K119" s="87"/>
+      <c r="L119" s="87"/>
+      <c r="M119" s="47"/>
+      <c r="N119" s="15"/>
+      <c r="O119" s="15"/>
+      <c r="P119" s="9"/>
+    </row>
+    <row r="120" spans="1:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="212" t="s">
+        <v>133</v>
+      </c>
+      <c r="B120" s="211"/>
+      <c r="C120" s="211"/>
+      <c r="D120" s="211"/>
+      <c r="E120" s="211"/>
+      <c r="F120" s="211"/>
+      <c r="G120" s="211"/>
+      <c r="H120" s="211"/>
+      <c r="I120" s="211"/>
+      <c r="J120" s="211"/>
+      <c r="K120" s="211"/>
+      <c r="L120" s="211"/>
+      <c r="M120" s="211"/>
+      <c r="N120" s="211"/>
+      <c r="O120" s="211"/>
+      <c r="P120" s="13"/>
+    </row>
+    <row r="121" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="59"/>
+      <c r="B121" s="13"/>
+      <c r="C121" s="13"/>
+      <c r="D121" s="9"/>
+      <c r="E121" s="9"/>
+      <c r="F121" s="9"/>
+      <c r="G121" s="13"/>
+      <c r="H121" s="13"/>
+      <c r="I121" s="60"/>
+      <c r="J121" s="13"/>
+      <c r="K121" s="13"/>
+      <c r="L121" s="13"/>
+      <c r="M121" s="13"/>
+      <c r="N121" s="13"/>
+      <c r="O121" s="13"/>
+      <c r="P121" s="13"/>
+    </row>
+    <row r="122" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A122" s="213" t="s">
+        <v>227</v>
+      </c>
+      <c r="B122" s="211"/>
+      <c r="C122" s="211"/>
+      <c r="D122" s="211"/>
+      <c r="E122" s="211"/>
+      <c r="F122" s="211"/>
+      <c r="G122" s="211"/>
+      <c r="H122" s="211"/>
+      <c r="I122" s="211"/>
+      <c r="J122" s="211"/>
+      <c r="K122" s="211"/>
+      <c r="L122" s="211"/>
+      <c r="M122" s="211"/>
+      <c r="N122" s="211"/>
+      <c r="O122" s="211"/>
+      <c r="P122" s="103"/>
+    </row>
+    <row r="123" spans="1:16" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="214" t="s">
+        <v>134</v>
+      </c>
+      <c r="B123" s="197"/>
+      <c r="C123" s="197"/>
+      <c r="D123" s="197"/>
+      <c r="E123" s="197"/>
+      <c r="F123" s="197"/>
+      <c r="G123" s="197"/>
+      <c r="H123" s="197"/>
+      <c r="I123" s="197"/>
+      <c r="J123" s="197"/>
+      <c r="K123" s="197"/>
+      <c r="L123" s="197"/>
+      <c r="M123" s="197"/>
+      <c r="N123" s="197"/>
+      <c r="O123" s="197"/>
+      <c r="P123" s="67"/>
+    </row>
+    <row r="124" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A124" s="61"/>
+      <c r="B124" s="61"/>
+      <c r="C124" s="62" t="s">
         <v>132</v>
       </c>
-      <c r="B114" s="15"/>
-[...112 lines deleted...]
-      <c r="A120" s="254" t="s">
+      <c r="D124" s="63"/>
+      <c r="E124" s="64"/>
+      <c r="F124" s="63"/>
+      <c r="G124" s="63"/>
+      <c r="H124" s="63"/>
+      <c r="I124" s="64" t="s">
+        <v>234</v>
+      </c>
+      <c r="J124" s="61"/>
+      <c r="K124" s="104" t="s">
+        <v>62</v>
+      </c>
+      <c r="L124" s="104"/>
+      <c r="M124" s="104" t="s">
+        <v>63</v>
+      </c>
+      <c r="N124" s="61"/>
+      <c r="O124" s="61"/>
+      <c r="P124" s="81"/>
+    </row>
+    <row r="125" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A125" s="61"/>
+      <c r="B125" s="61"/>
+      <c r="C125" s="217" t="s">
         <v>135</v>
       </c>
-      <c r="B120" s="237"/>
-[...44 lines deleted...]
-      <c r="C122" s="257" t="s">
+      <c r="D125" s="197"/>
+      <c r="E125" s="197"/>
+      <c r="F125" s="197"/>
+      <c r="G125" s="197"/>
+      <c r="H125" s="61"/>
+      <c r="I125" s="65">
+        <v>10.551</v>
+      </c>
+      <c r="J125" s="61"/>
+      <c r="K125" s="105">
+        <v>7422309</v>
+      </c>
+      <c r="L125" s="105"/>
+      <c r="M125" s="105">
+        <v>0</v>
+      </c>
+      <c r="N125" s="61"/>
+      <c r="O125" s="61"/>
+      <c r="P125" s="81"/>
+    </row>
+    <row r="126" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A126" s="61"/>
+      <c r="B126" s="61"/>
+      <c r="C126" s="217" t="s">
+        <v>77</v>
+      </c>
+      <c r="D126" s="197"/>
+      <c r="E126" s="197"/>
+      <c r="F126" s="197"/>
+      <c r="G126" s="197"/>
+      <c r="H126" s="61"/>
+      <c r="I126" s="65">
+        <v>93.558000000000007</v>
+      </c>
+      <c r="J126" s="61"/>
+      <c r="K126" s="105">
+        <f>+SUM('WC302 Input'!C84:C87)</f>
+        <v>632767.74</v>
+      </c>
+      <c r="L126" s="105"/>
+      <c r="M126" s="105">
+        <f>+SUM('WC302 Input'!D84:D87)</f>
+        <v>-123.42999999999999</v>
+      </c>
+      <c r="N126" s="61"/>
+      <c r="O126" s="61"/>
+      <c r="P126" s="81"/>
+    </row>
+    <row r="127" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A127" s="61"/>
+      <c r="B127" s="61"/>
+      <c r="C127" s="217" t="s">
         <v>136</v>
       </c>
-      <c r="D122" s="237"/>
-[...50 lines deleted...]
-      <c r="C124" s="257" t="s">
+      <c r="D127" s="197"/>
+      <c r="E127" s="197"/>
+      <c r="F127" s="197"/>
+      <c r="G127" s="197"/>
+      <c r="H127" s="61"/>
+      <c r="I127" s="65">
+        <v>93.659000000000006</v>
+      </c>
+      <c r="J127" s="61"/>
+      <c r="K127" s="105">
+        <f>+'WC302 Input'!C94</f>
+        <v>4177346.89</v>
+      </c>
+      <c r="L127" s="105"/>
+      <c r="M127" s="105">
+        <f>+'WC302 Input'!D94</f>
+        <v>1113110.6800000002</v>
+      </c>
+      <c r="N127" s="61"/>
+      <c r="O127" s="61"/>
+      <c r="P127" s="81"/>
+    </row>
+    <row r="128" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A128" s="61"/>
+      <c r="B128" s="61"/>
+      <c r="C128" s="196" t="s">
         <v>137</v>
       </c>
-      <c r="D124" s="237"/>
-[...24 lines deleted...]
-      <c r="C125" s="236" t="s">
+      <c r="D128" s="197"/>
+      <c r="E128" s="197"/>
+      <c r="F128" s="197"/>
+      <c r="G128" s="197"/>
+      <c r="H128" s="61"/>
+      <c r="I128" s="66">
+        <v>93.575000000000003</v>
+      </c>
+      <c r="J128" s="61"/>
+      <c r="K128" s="105">
+        <v>988203</v>
+      </c>
+      <c r="L128" s="105"/>
+      <c r="M128" s="105">
+        <v>0</v>
+      </c>
+      <c r="N128" s="61"/>
+      <c r="O128" s="61"/>
+      <c r="P128" s="81"/>
+    </row>
+    <row r="129" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A129" s="61"/>
+      <c r="B129" s="61"/>
+      <c r="C129" s="196" t="s">
         <v>138</v>
       </c>
-      <c r="D125" s="237"/>
-[...30 lines deleted...]
-      <c r="I126" s="69">
+      <c r="D129" s="197"/>
+      <c r="E129" s="197"/>
+      <c r="F129" s="197"/>
+      <c r="G129" s="197"/>
+      <c r="H129" s="61"/>
+      <c r="I129" s="66">
         <v>93.596000000000004</v>
       </c>
-      <c r="J126" s="64"/>
-      <c r="K126" s="108">
+      <c r="J129" s="61"/>
+      <c r="K129" s="105">
         <f>304058+391100</f>
         <v>695158</v>
       </c>
-      <c r="L126" s="108"/>
-      <c r="M126" s="108">
+      <c r="L129" s="105"/>
+      <c r="M129" s="105">
         <v>43469</v>
       </c>
-      <c r="N126" s="64"/>
-[...6 lines deleted...]
-      <c r="C127" s="236" t="s">
+      <c r="N129" s="61"/>
+      <c r="O129" s="61"/>
+      <c r="P129" s="81"/>
+    </row>
+    <row r="130" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A130" s="61"/>
+      <c r="B130" s="61"/>
+      <c r="C130" s="196" t="s">
+        <v>139</v>
+      </c>
+      <c r="D130" s="197"/>
+      <c r="E130" s="197"/>
+      <c r="F130" s="197"/>
+      <c r="G130" s="197"/>
+      <c r="H130" s="61"/>
+      <c r="I130" s="66">
+        <v>93.658000000000001</v>
+      </c>
+      <c r="J130" s="61"/>
+      <c r="K130" s="105">
+        <v>376158</v>
+      </c>
+      <c r="L130" s="105"/>
+      <c r="M130" s="105">
+        <v>0</v>
+      </c>
+      <c r="N130" s="61"/>
+      <c r="O130" s="61"/>
+      <c r="P130" s="81"/>
+    </row>
+    <row r="131" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A131" s="61"/>
+      <c r="B131" s="61"/>
+      <c r="C131" s="196" t="s">
         <v>140</v>
       </c>
-      <c r="D127" s="237"/>
-[...30 lines deleted...]
-      <c r="I128" s="69">
+      <c r="D131" s="197"/>
+      <c r="E131" s="197"/>
+      <c r="F131" s="197"/>
+      <c r="G131" s="197"/>
+      <c r="H131" s="61"/>
+      <c r="I131" s="66">
         <v>93.778000000000006</v>
       </c>
-      <c r="J128" s="64"/>
-      <c r="K128" s="108">
+      <c r="J131" s="61"/>
+      <c r="K131" s="105">
         <f>1065073444-74886075+112607045</f>
         <v>1102794414</v>
       </c>
-      <c r="L128" s="108"/>
-      <c r="M128" s="108">
+      <c r="L131" s="105"/>
+      <c r="M131" s="105">
         <f>424998048-29782106+39360133</f>
         <v>434576075</v>
       </c>
-      <c r="N128" s="64"/>
-[...6 lines deleted...]
-      <c r="C129" s="236" t="s">
+      <c r="N131" s="61"/>
+      <c r="O131" s="61"/>
+      <c r="P131" s="81"/>
+    </row>
+    <row r="132" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A132" s="61"/>
+      <c r="B132" s="61"/>
+      <c r="C132" s="196" t="s">
+        <v>141</v>
+      </c>
+      <c r="D132" s="197"/>
+      <c r="E132" s="197"/>
+      <c r="F132" s="197"/>
+      <c r="G132" s="197"/>
+      <c r="H132" s="61"/>
+      <c r="I132" s="66">
+        <v>93.766999999999996</v>
+      </c>
+      <c r="J132" s="61"/>
+      <c r="K132" s="105">
+        <v>2278390</v>
+      </c>
+      <c r="L132" s="105"/>
+      <c r="M132" s="105">
+        <v>539067</v>
+      </c>
+      <c r="N132" s="61"/>
+      <c r="O132" s="61"/>
+      <c r="P132" s="81"/>
+    </row>
+    <row r="133" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A133" s="61"/>
+      <c r="B133" s="61"/>
+      <c r="C133" s="196" t="s">
         <v>142</v>
       </c>
-      <c r="D129" s="237"/>
-[...22 lines deleted...]
-      <c r="C130" s="236" t="s">
+      <c r="D133" s="197"/>
+      <c r="E133" s="197"/>
+      <c r="F133" s="197"/>
+      <c r="G133" s="197"/>
+      <c r="H133" s="61"/>
+      <c r="I133" s="66"/>
+      <c r="J133" s="61"/>
+      <c r="K133" s="105">
+        <v>0</v>
+      </c>
+      <c r="L133" s="105"/>
+      <c r="M133" s="105">
+        <v>256973</v>
+      </c>
+      <c r="N133" s="61"/>
+      <c r="O133" s="61"/>
+      <c r="P133" s="81"/>
+    </row>
+    <row r="134" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A134" s="61"/>
+      <c r="B134" s="61"/>
+      <c r="C134" s="196" t="s">
         <v>143</v>
       </c>
-      <c r="D130" s="237"/>
-[...34 lines deleted...]
-      <c r="M131" s="108">
+      <c r="D134" s="197"/>
+      <c r="E134" s="197"/>
+      <c r="F134" s="197"/>
+      <c r="G134" s="197"/>
+      <c r="H134" s="61"/>
+      <c r="I134" s="66"/>
+      <c r="J134" s="61"/>
+      <c r="K134" s="105">
+        <v>0</v>
+      </c>
+      <c r="L134" s="105"/>
+      <c r="M134" s="105">
         <f>651482+541671</f>
         <v>1193153</v>
       </c>
-      <c r="N131" s="64"/>
-[...4 lines deleted...]
-      <c r="A132" s="71" t="s">
+      <c r="N134" s="61"/>
+      <c r="O134" s="61"/>
+      <c r="P134" s="81"/>
+    </row>
+    <row r="135" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A135" s="68" t="s">
+        <v>144</v>
+      </c>
+      <c r="B135" s="68"/>
+      <c r="C135" s="69"/>
+      <c r="D135" s="69"/>
+      <c r="E135" s="69"/>
+      <c r="F135" s="69"/>
+      <c r="G135" s="70"/>
+      <c r="H135" s="70"/>
+      <c r="I135" s="70"/>
+      <c r="J135" s="70"/>
+      <c r="K135" s="70"/>
+      <c r="L135" s="70"/>
+      <c r="M135" s="70"/>
+      <c r="N135" s="70"/>
+      <c r="O135" s="70"/>
+      <c r="P135" s="9"/>
+    </row>
+    <row r="136" spans="1:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="71" t="s">
         <v>145</v>
       </c>
-      <c r="B132" s="71"/>
-[...16 lines deleted...]
-      <c r="A133" s="74" t="s">
+      <c r="B136" s="71"/>
+      <c r="C136" s="215" t="s">
         <v>146</v>
       </c>
-      <c r="B133" s="74"/>
-      <c r="C133" s="255" t="s">
+      <c r="D136" s="216"/>
+      <c r="E136" s="216"/>
+      <c r="F136" s="216"/>
+      <c r="G136" s="216"/>
+      <c r="H136" s="216"/>
+      <c r="I136" s="216"/>
+      <c r="J136" s="216"/>
+      <c r="K136" s="216"/>
+      <c r="L136" s="216"/>
+      <c r="M136" s="216"/>
+      <c r="N136" s="216"/>
+      <c r="O136" s="216"/>
+      <c r="P136" s="106"/>
+    </row>
+    <row r="137" spans="1:16" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="71" t="s">
         <v>147</v>
       </c>
-      <c r="D133" s="256"/>
-[...14 lines deleted...]
-      <c r="A134" s="74" t="s">
+      <c r="B137" s="72"/>
+      <c r="C137" s="190" t="s">
         <v>148</v>
       </c>
-      <c r="B134" s="75"/>
-      <c r="C134" s="230" t="s">
+      <c r="D137" s="191"/>
+      <c r="E137" s="191"/>
+      <c r="F137" s="191"/>
+      <c r="G137" s="191"/>
+      <c r="H137" s="191"/>
+      <c r="I137" s="191"/>
+      <c r="J137" s="191"/>
+      <c r="K137" s="191"/>
+      <c r="L137" s="191"/>
+      <c r="M137" s="191"/>
+      <c r="N137" s="191"/>
+      <c r="O137" s="191"/>
+      <c r="P137" s="82"/>
+    </row>
+    <row r="138" spans="1:16" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="71" t="s">
         <v>149</v>
       </c>
-      <c r="D134" s="231"/>
-[...14 lines deleted...]
-      <c r="A135" s="74" t="s">
+      <c r="B138" s="71"/>
+      <c r="C138" s="190" t="s">
+        <v>257</v>
+      </c>
+      <c r="D138" s="191"/>
+      <c r="E138" s="191"/>
+      <c r="F138" s="191"/>
+      <c r="G138" s="191"/>
+      <c r="H138" s="191"/>
+      <c r="I138" s="191"/>
+      <c r="J138" s="191"/>
+      <c r="K138" s="191"/>
+      <c r="L138" s="191"/>
+      <c r="M138" s="191"/>
+      <c r="N138" s="191"/>
+      <c r="O138" s="191"/>
+      <c r="P138" s="82"/>
+    </row>
+    <row r="139" spans="1:16" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="71" t="s">
         <v>150</v>
       </c>
-      <c r="B135" s="74"/>
-      <c r="C135" s="230" t="s">
+      <c r="B139" s="71"/>
+      <c r="C139" s="190" t="s">
         <v>151</v>
       </c>
-      <c r="D135" s="231"/>
-[...14 lines deleted...]
-      <c r="A136" s="74" t="s">
+      <c r="D139" s="191"/>
+      <c r="E139" s="191"/>
+      <c r="F139" s="191"/>
+      <c r="G139" s="191"/>
+      <c r="H139" s="191"/>
+      <c r="I139" s="191"/>
+      <c r="J139" s="191"/>
+      <c r="K139" s="191"/>
+      <c r="L139" s="191"/>
+      <c r="M139" s="191"/>
+      <c r="N139" s="191"/>
+      <c r="O139" s="191"/>
+      <c r="P139" s="82"/>
+    </row>
+    <row r="140" spans="1:16" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="71" t="s">
         <v>152</v>
       </c>
-      <c r="B136" s="74"/>
-      <c r="C136" s="230" t="s">
+      <c r="B140" s="24"/>
+      <c r="C140" s="190" t="s">
         <v>153</v>
       </c>
-      <c r="D136" s="231"/>
-[...14 lines deleted...]
-      <c r="A137" s="74" t="s">
+      <c r="D140" s="191"/>
+      <c r="E140" s="191"/>
+      <c r="F140" s="191"/>
+      <c r="G140" s="191"/>
+      <c r="H140" s="191"/>
+      <c r="I140" s="191"/>
+      <c r="J140" s="191"/>
+      <c r="K140" s="191"/>
+      <c r="L140" s="191"/>
+      <c r="M140" s="191"/>
+      <c r="N140" s="191"/>
+      <c r="O140" s="191"/>
+      <c r="P140" s="82"/>
+    </row>
+    <row r="141" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="17"/>
+      <c r="B141" s="17"/>
+      <c r="C141" s="15"/>
+      <c r="D141" s="15"/>
+      <c r="E141" s="15"/>
+      <c r="F141" s="15"/>
+      <c r="G141" s="56"/>
+      <c r="H141" s="56"/>
+      <c r="I141" s="56"/>
+      <c r="J141" s="56"/>
+      <c r="K141" s="56"/>
+      <c r="L141" s="56"/>
+      <c r="M141" s="15"/>
+      <c r="N141" s="15"/>
+      <c r="O141" s="15"/>
+      <c r="P141" s="9"/>
+    </row>
+    <row r="142" spans="1:16" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="73">
+        <v>2</v>
+      </c>
+      <c r="B142" s="24"/>
+      <c r="C142" s="199" t="s">
         <v>154</v>
       </c>
-      <c r="B137" s="25"/>
-      <c r="C137" s="230" t="s">
+      <c r="D142" s="200"/>
+      <c r="E142" s="200"/>
+      <c r="F142" s="200"/>
+      <c r="G142" s="200"/>
+      <c r="H142" s="200"/>
+      <c r="I142" s="200"/>
+      <c r="J142" s="200"/>
+      <c r="K142" s="200"/>
+      <c r="L142" s="200"/>
+      <c r="M142" s="200"/>
+      <c r="N142" s="200"/>
+      <c r="O142" s="200"/>
+      <c r="P142" s="29"/>
+    </row>
+    <row r="143" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="74"/>
+      <c r="B143" s="15"/>
+      <c r="C143" s="15"/>
+      <c r="D143" s="15"/>
+      <c r="E143" s="15"/>
+      <c r="F143" s="15"/>
+      <c r="G143" s="56"/>
+      <c r="H143" s="56"/>
+      <c r="I143" s="56"/>
+      <c r="J143" s="56"/>
+      <c r="K143" s="56"/>
+      <c r="L143" s="56"/>
+      <c r="M143" s="15"/>
+      <c r="N143" s="15"/>
+      <c r="O143" s="15"/>
+      <c r="P143" s="9"/>
+    </row>
+    <row r="144" spans="1:16" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="73">
+        <v>3</v>
+      </c>
+      <c r="B144" s="15"/>
+      <c r="C144" s="194" t="s">
         <v>155</v>
       </c>
-      <c r="D137" s="231"/>
-[...36 lines deleted...]
-      <c r="C139" s="239" t="s">
+      <c r="D144" s="195"/>
+      <c r="E144" s="195"/>
+      <c r="F144" s="195"/>
+      <c r="G144" s="195"/>
+      <c r="H144" s="195"/>
+      <c r="I144" s="195"/>
+      <c r="J144" s="195"/>
+      <c r="K144" s="195"/>
+      <c r="L144" s="195"/>
+      <c r="M144" s="195"/>
+      <c r="N144" s="195"/>
+      <c r="O144" s="195"/>
+      <c r="P144" s="75"/>
+    </row>
+    <row r="145" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="15"/>
+      <c r="B145" s="15"/>
+      <c r="C145" s="15"/>
+      <c r="D145" s="15"/>
+      <c r="E145" s="15"/>
+      <c r="F145" s="15"/>
+      <c r="G145" s="56"/>
+      <c r="H145" s="56"/>
+      <c r="I145" s="56"/>
+      <c r="J145" s="56"/>
+      <c r="K145" s="56"/>
+      <c r="L145" s="56"/>
+      <c r="M145" s="15"/>
+      <c r="N145" s="15"/>
+      <c r="O145" s="15"/>
+      <c r="P145" s="9"/>
+    </row>
+    <row r="146" spans="1:16" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="73">
+        <v>4</v>
+      </c>
+      <c r="B146" s="15"/>
+      <c r="C146" s="194" t="s">
         <v>156</v>
       </c>
-      <c r="D139" s="240"/>
-[...36 lines deleted...]
-      <c r="C141" s="234" t="s">
+      <c r="D146" s="195"/>
+      <c r="E146" s="195"/>
+      <c r="F146" s="195"/>
+      <c r="G146" s="195"/>
+      <c r="H146" s="195"/>
+      <c r="I146" s="195"/>
+      <c r="J146" s="195"/>
+      <c r="K146" s="195"/>
+      <c r="L146" s="195"/>
+      <c r="M146" s="195"/>
+      <c r="N146" s="195"/>
+      <c r="O146" s="195"/>
+      <c r="P146" s="78"/>
+    </row>
+    <row r="147" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="73"/>
+      <c r="B147" s="15"/>
+      <c r="C147" s="75"/>
+      <c r="D147" s="76"/>
+      <c r="E147" s="76"/>
+      <c r="F147" s="76"/>
+      <c r="G147" s="77"/>
+      <c r="H147" s="76"/>
+      <c r="I147" s="76"/>
+      <c r="J147" s="76"/>
+      <c r="K147" s="76"/>
+      <c r="L147" s="76"/>
+      <c r="M147" s="76"/>
+      <c r="N147" s="76"/>
+      <c r="O147" s="76"/>
+      <c r="P147" s="78"/>
+    </row>
+    <row r="148" spans="1:16" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="73">
+        <v>5</v>
+      </c>
+      <c r="B148" s="15"/>
+      <c r="C148" s="194" t="s">
         <v>157</v>
       </c>
-      <c r="D141" s="235"/>
-[...36 lines deleted...]
-      <c r="C143" s="234" t="s">
+      <c r="D148" s="195"/>
+      <c r="E148" s="195"/>
+      <c r="F148" s="195"/>
+      <c r="G148" s="195"/>
+      <c r="H148" s="195"/>
+      <c r="I148" s="195"/>
+      <c r="J148" s="195"/>
+      <c r="K148" s="195"/>
+      <c r="L148" s="195"/>
+      <c r="M148" s="195"/>
+      <c r="N148" s="195"/>
+      <c r="O148" s="195"/>
+      <c r="P148" s="78"/>
+    </row>
+    <row r="149" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B149" s="15"/>
+      <c r="C149" s="15"/>
+      <c r="D149" s="15"/>
+      <c r="E149" s="15"/>
+      <c r="F149" s="15"/>
+      <c r="G149" s="56"/>
+      <c r="H149" s="56"/>
+      <c r="I149" s="56"/>
+      <c r="J149" s="56"/>
+      <c r="K149" s="56"/>
+      <c r="L149" s="56"/>
+      <c r="M149" s="15"/>
+      <c r="N149" s="15"/>
+      <c r="O149" s="15"/>
+      <c r="P149" s="9"/>
+    </row>
+    <row r="150" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="71">
+        <f>+A148+1</f>
+        <v>6</v>
+      </c>
+      <c r="B150" s="15"/>
+      <c r="C150" s="203" t="s">
         <v>158</v>
       </c>
-      <c r="D143" s="235"/>
-[...36 lines deleted...]
-      <c r="C145" s="234" t="s">
+      <c r="D150" s="204"/>
+      <c r="E150" s="204"/>
+      <c r="F150" s="204"/>
+      <c r="G150" s="204"/>
+      <c r="H150" s="204"/>
+      <c r="I150" s="204"/>
+      <c r="J150" s="204"/>
+      <c r="K150" s="204"/>
+      <c r="L150" s="204"/>
+      <c r="M150" s="204"/>
+      <c r="N150" s="204"/>
+      <c r="O150" s="204"/>
+      <c r="P150" s="80"/>
+    </row>
+    <row r="151" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="24"/>
+      <c r="B151" s="15"/>
+      <c r="C151" s="78"/>
+      <c r="D151" s="10"/>
+      <c r="E151" s="10"/>
+      <c r="F151" s="10"/>
+      <c r="G151" s="10"/>
+      <c r="H151" s="10"/>
+      <c r="I151" s="10"/>
+      <c r="J151" s="10"/>
+      <c r="K151" s="10"/>
+      <c r="L151" s="10"/>
+      <c r="M151" s="10"/>
+      <c r="N151" s="10"/>
+      <c r="O151" s="10"/>
+      <c r="P151" s="13"/>
+    </row>
+    <row r="152" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="71">
+        <f>+A150+1</f>
+        <v>7</v>
+      </c>
+      <c r="B152" s="15"/>
+      <c r="C152" s="201" t="s">
         <v>159</v>
       </c>
-      <c r="D145" s="235"/>
-[...36 lines deleted...]
-      <c r="C147" s="243" t="s">
+      <c r="D152" s="202"/>
+      <c r="E152" s="202"/>
+      <c r="F152" s="202"/>
+      <c r="G152" s="202"/>
+      <c r="H152" s="202"/>
+      <c r="I152" s="202"/>
+      <c r="J152" s="202"/>
+      <c r="K152" s="202"/>
+      <c r="L152" s="202"/>
+      <c r="M152" s="202"/>
+      <c r="N152" s="202"/>
+      <c r="O152" s="202"/>
+      <c r="P152" s="78"/>
+    </row>
+    <row r="153" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="B153" s="15"/>
+      <c r="P153" s="13"/>
+    </row>
+    <row r="154" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A154" s="71">
+        <f>+A152+1</f>
+        <v>8</v>
+      </c>
+      <c r="B154" s="15"/>
+      <c r="C154" s="203" t="s">
         <v>160</v>
       </c>
-      <c r="D147" s="244"/>
-[...37 lines deleted...]
-      <c r="C149" s="241" t="s">
+      <c r="D154" s="204"/>
+      <c r="E154" s="204"/>
+      <c r="F154" s="204"/>
+      <c r="G154" s="204"/>
+      <c r="H154" s="204"/>
+      <c r="I154" s="204"/>
+      <c r="J154" s="204"/>
+      <c r="K154" s="204"/>
+      <c r="L154" s="204"/>
+      <c r="M154" s="204"/>
+      <c r="N154" s="204"/>
+      <c r="O154" s="204"/>
+      <c r="P154" s="13"/>
+    </row>
+    <row r="155" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="B155" s="15"/>
+      <c r="C155" s="79"/>
+      <c r="D155" s="76"/>
+      <c r="E155" s="76"/>
+      <c r="F155" s="76"/>
+      <c r="G155" s="77"/>
+      <c r="H155" s="76"/>
+      <c r="I155" s="76"/>
+      <c r="J155" s="76"/>
+      <c r="K155" s="76"/>
+      <c r="L155" s="76"/>
+      <c r="M155" s="76"/>
+      <c r="N155" s="76"/>
+      <c r="O155" s="76"/>
+      <c r="P155" s="78"/>
+    </row>
+    <row r="156" spans="1:16" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="71">
+        <f>+A154+1</f>
+        <v>9</v>
+      </c>
+      <c r="B156" s="15"/>
+      <c r="C156" s="190" t="s">
         <v>161</v>
       </c>
-      <c r="D149" s="242"/>
-[...14 lines deleted...]
-      <c r="A150" s="74" t="s">
+      <c r="D156" s="191"/>
+      <c r="E156" s="191"/>
+      <c r="F156" s="191"/>
+      <c r="G156" s="191"/>
+      <c r="H156" s="191"/>
+      <c r="I156" s="191"/>
+      <c r="J156" s="191"/>
+      <c r="K156" s="191"/>
+      <c r="L156" s="191"/>
+      <c r="M156" s="191"/>
+      <c r="N156" s="191"/>
+      <c r="O156" s="191"/>
+      <c r="P156" s="78"/>
+    </row>
+    <row r="157" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="71" t="s">
         <v>78</v>
       </c>
-      <c r="B150" s="16"/>
-[...8 lines deleted...]
-      <c r="C151" s="243" t="s">
+      <c r="B157" s="15"/>
+      <c r="C157" s="15"/>
+      <c r="D157" s="15"/>
+      <c r="E157" s="15"/>
+      <c r="F157" s="15"/>
+      <c r="G157" s="15"/>
+      <c r="H157" s="15"/>
+      <c r="I157" s="15"/>
+      <c r="J157" s="15"/>
+      <c r="K157" s="15"/>
+      <c r="L157" s="15"/>
+      <c r="M157" s="15"/>
+      <c r="N157" s="15"/>
+      <c r="O157" s="15"/>
+      <c r="P157" s="9"/>
+    </row>
+    <row r="158" spans="1:16" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="71">
+        <f>+A156+1</f>
+        <v>10</v>
+      </c>
+      <c r="B158" s="15"/>
+      <c r="C158" s="198" t="s">
         <v>162</v>
       </c>
-      <c r="D151" s="244"/>
-[...14 lines deleted...]
-      <c r="A152" s="74" t="s">
+      <c r="D158" s="195"/>
+      <c r="E158" s="195"/>
+      <c r="F158" s="195"/>
+      <c r="G158" s="195"/>
+      <c r="H158" s="195"/>
+      <c r="I158" s="195"/>
+      <c r="J158" s="195"/>
+      <c r="K158" s="195"/>
+      <c r="L158" s="195"/>
+      <c r="M158" s="195"/>
+      <c r="N158" s="195"/>
+      <c r="O158" s="195"/>
+      <c r="P158" s="79"/>
+    </row>
+    <row r="159" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="71" t="s">
         <v>78</v>
       </c>
-      <c r="B152" s="16"/>
-[...21 lines deleted...]
-      <c r="C153" s="230" t="s">
+      <c r="B159" s="15"/>
+      <c r="C159" s="9"/>
+      <c r="D159" s="9"/>
+      <c r="E159" s="9"/>
+      <c r="F159" s="9"/>
+      <c r="G159" s="9"/>
+      <c r="H159" s="9"/>
+      <c r="I159" s="9"/>
+      <c r="J159" s="9"/>
+      <c r="K159" s="9"/>
+      <c r="L159" s="9"/>
+      <c r="M159" s="9"/>
+      <c r="N159" s="9"/>
+      <c r="O159" s="9"/>
+      <c r="P159" s="9"/>
+    </row>
+    <row r="160" spans="1:16" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="71">
+        <f>+A158+1</f>
+        <v>11</v>
+      </c>
+      <c r="B160" s="15"/>
+      <c r="C160" s="190" t="s">
         <v>163</v>
       </c>
-      <c r="D153" s="231"/>
-[...14 lines deleted...]
-      <c r="A154" s="74" t="s">
+      <c r="D160" s="191"/>
+      <c r="E160" s="191"/>
+      <c r="F160" s="191"/>
+      <c r="G160" s="191"/>
+      <c r="H160" s="191"/>
+      <c r="I160" s="191"/>
+      <c r="J160" s="191"/>
+      <c r="K160" s="191"/>
+      <c r="L160" s="191"/>
+      <c r="M160" s="191"/>
+      <c r="N160" s="191"/>
+      <c r="O160" s="191"/>
+      <c r="P160" s="82"/>
+    </row>
+    <row r="161" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="71" t="s">
         <v>78</v>
       </c>
-      <c r="B154" s="16"/>
-[...103 lines deleted...]
-        <f>+A157+1</f>
+      <c r="B161" s="9"/>
+      <c r="C161" s="9"/>
+      <c r="D161" s="9"/>
+      <c r="E161" s="9"/>
+      <c r="F161" s="9"/>
+      <c r="G161" s="9"/>
+      <c r="H161" s="9"/>
+      <c r="I161" s="9"/>
+      <c r="J161" s="9"/>
+      <c r="K161" s="9"/>
+      <c r="L161" s="9"/>
+      <c r="M161" s="9"/>
+      <c r="N161" s="9"/>
+      <c r="O161" s="9"/>
+      <c r="P161" s="9"/>
+    </row>
+    <row r="162" spans="1:16" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="71">
+        <f>+A160+1</f>
         <v>12</v>
       </c>
-      <c r="B159" s="9"/>
-[...33 lines deleted...]
-      <c r="P160" s="9"/>
+      <c r="B162" s="9"/>
+      <c r="C162" s="190" t="s">
+        <v>161</v>
+      </c>
+      <c r="D162" s="191"/>
+      <c r="E162" s="191"/>
+      <c r="F162" s="191"/>
+      <c r="G162" s="191"/>
+      <c r="H162" s="191"/>
+      <c r="I162" s="191"/>
+      <c r="J162" s="191"/>
+      <c r="K162" s="191"/>
+      <c r="L162" s="191"/>
+      <c r="M162" s="191"/>
+      <c r="N162" s="191"/>
+      <c r="O162" s="191"/>
+      <c r="P162" s="82"/>
+    </row>
+    <row r="163" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A163" s="9"/>
+      <c r="B163" s="9"/>
+      <c r="C163" s="9"/>
+      <c r="D163" s="9"/>
+      <c r="E163" s="9"/>
+      <c r="F163" s="9"/>
+      <c r="G163" s="9"/>
+      <c r="H163" s="9"/>
+      <c r="I163" s="9"/>
+      <c r="J163" s="9"/>
+      <c r="K163" s="9"/>
+      <c r="L163" s="9"/>
+      <c r="M163" s="9"/>
+      <c r="N163" s="9"/>
+      <c r="O163" s="9"/>
+      <c r="P163" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="62">
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="C20:F20"/>
-    <mergeCell ref="C22:F22"/>
-[...2 lines deleted...]
-    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="C24:F24"/>
+    <mergeCell ref="C32:F32"/>
+    <mergeCell ref="D36:F36"/>
+    <mergeCell ref="D35:F35"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="C18:F18"/>
-    <mergeCell ref="C40:F40"/>
-[...2 lines deleted...]
-    <mergeCell ref="C45:F45"/>
+    <mergeCell ref="C42:F42"/>
     <mergeCell ref="D46:F46"/>
-    <mergeCell ref="D47:F47"/>
+    <mergeCell ref="C57:F57"/>
+    <mergeCell ref="C47:F47"/>
     <mergeCell ref="D48:F48"/>
-    <mergeCell ref="C147:O147"/>
-[...4 lines deleted...]
-    <mergeCell ref="C67:F67"/>
+    <mergeCell ref="D49:F49"/>
+    <mergeCell ref="D50:F50"/>
+    <mergeCell ref="C150:O150"/>
+    <mergeCell ref="C128:G128"/>
+    <mergeCell ref="C129:G129"/>
+    <mergeCell ref="B65:F65"/>
+    <mergeCell ref="B70:F70"/>
+    <mergeCell ref="C69:F69"/>
+    <mergeCell ref="D87:F87"/>
     <mergeCell ref="D85:F85"/>
-    <mergeCell ref="D83:F83"/>
-[...2 lines deleted...]
-    <mergeCell ref="D75:F75"/>
+    <mergeCell ref="D86:F86"/>
+    <mergeCell ref="D78:F78"/>
     <mergeCell ref="D77:F77"/>
-    <mergeCell ref="B92:F92"/>
-[...2 lines deleted...]
-    <mergeCell ref="C159:O159"/>
+    <mergeCell ref="D79:F79"/>
+    <mergeCell ref="B94:F94"/>
+    <mergeCell ref="B95:F95"/>
+    <mergeCell ref="B72:F72"/>
+    <mergeCell ref="C162:O162"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:P3"/>
-    <mergeCell ref="A108:O108"/>
     <mergeCell ref="A111:O111"/>
-    <mergeCell ref="A117:O117"/>
-    <mergeCell ref="A119:O119"/>
+    <mergeCell ref="A114:O114"/>
     <mergeCell ref="A120:O120"/>
-    <mergeCell ref="C133:O133"/>
-[...1 lines deleted...]
-    <mergeCell ref="C135:O135"/>
+    <mergeCell ref="A122:O122"/>
+    <mergeCell ref="A123:O123"/>
     <mergeCell ref="C136:O136"/>
-    <mergeCell ref="C122:G122"/>
-[...4 lines deleted...]
-    <mergeCell ref="C141:O141"/>
+    <mergeCell ref="C137:O137"/>
+    <mergeCell ref="C138:O138"/>
+    <mergeCell ref="C139:O139"/>
+    <mergeCell ref="C125:G125"/>
+    <mergeCell ref="C126:G126"/>
     <mergeCell ref="C127:G127"/>
-    <mergeCell ref="C128:G128"/>
-[...3 lines deleted...]
-    <mergeCell ref="C139:O139"/>
+    <mergeCell ref="C160:O160"/>
+    <mergeCell ref="B105:F105"/>
+    <mergeCell ref="C144:O144"/>
     <mergeCell ref="C130:G130"/>
     <mergeCell ref="C131:G131"/>
-    <mergeCell ref="C153:O153"/>
-[...3 lines deleted...]
-    <mergeCell ref="C145:O145"/>
+    <mergeCell ref="C132:G132"/>
+    <mergeCell ref="C158:O158"/>
+    <mergeCell ref="C140:O140"/>
+    <mergeCell ref="C142:O142"/>
+    <mergeCell ref="C133:G133"/>
+    <mergeCell ref="C134:G134"/>
+    <mergeCell ref="C156:O156"/>
+    <mergeCell ref="C152:O152"/>
+    <mergeCell ref="C154:O154"/>
+    <mergeCell ref="C146:O146"/>
+    <mergeCell ref="C148:O148"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;R&amp;"Arial,Regular"&amp;10Revised 9/20/2025</oddFooter>
+    <oddFooter>&amp;R&amp;"Arial,Regular"&amp;10Revised 9/23/2026</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>