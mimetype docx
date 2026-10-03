--- v0 (2025-11-15)
+++ v1 (2026-10-03)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2297C1DF" w14:textId="01D1C412" w:rsidR="007A08B3" w:rsidRPr="00673E5D" w:rsidRDefault="007A08B3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00673E5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Certification For Submitting Short-Form</w:t>
       </w:r>
       <w:r w:rsidR="00D65DC7" w:rsidRPr="00673E5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Supplement for </w:t>
@@ -126,51 +126,67 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I certify that the program </w:t>
       </w:r>
       <w:r w:rsidR="00B472F5" w:rsidRPr="006647E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="006647E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________ </w:t>
       </w:r>
       <w:r w:rsidRPr="00673E5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">has been reviewed and the standard compliance supplement is unnecessary because we subgranted/remitted less than </w:t>
+        <w:t xml:space="preserve">has been reviewed and the standard compliance supplement is unnecessary because we </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00673E5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>subgranted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00673E5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/remitted less than </w:t>
       </w:r>
       <w:r w:rsidRPr="00673E5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="00746FAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>250</w:t>
       </w:r>
       <w:r w:rsidRPr="00673E5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -275,62 +291,62 @@
         </w:rPr>
         <w:tab/>
         <w:t>Title and Signature</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77AF61AE" w14:textId="77777777" w:rsidR="007A08B3" w:rsidRPr="00673E5D" w:rsidRDefault="007A08B3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28FF10D1" w14:textId="0693027D" w:rsidR="007A08B3" w:rsidRPr="00673E5D" w:rsidRDefault="00B472F5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B472F5">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CB43D29" wp14:editId="2D120AEB">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CB43D29" wp14:editId="08ACA5FF">
             <wp:extent cx="5486400" cy="350520"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Picture 1" descr="Signature line"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Signature line"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="350520"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -347,228 +363,232 @@
       </w:r>
       <w:r w:rsidR="007A08B3" w:rsidRPr="00673E5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007A08B3" w:rsidRPr="00673E5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Department</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007A08B3" w:rsidRPr="00673E5D">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25C68C21" w14:textId="77777777" w:rsidR="00460FFA" w:rsidRDefault="00460FFA">
+    <w:p w14:paraId="6E359FEA" w14:textId="77777777" w:rsidR="00A41976" w:rsidRDefault="00A41976">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="421FFA13" w14:textId="77777777" w:rsidR="00460FFA" w:rsidRDefault="00460FFA">
+    <w:p w14:paraId="58F08271" w14:textId="77777777" w:rsidR="00A41976" w:rsidRDefault="00A41976">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C34E24A" w14:textId="77777777" w:rsidR="00460FFA" w:rsidRDefault="00460FFA">
+    <w:p w14:paraId="71DEDBF1" w14:textId="77777777" w:rsidR="00A41976" w:rsidRDefault="00A41976">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F054AF1" w14:textId="77777777" w:rsidR="00460FFA" w:rsidRDefault="00460FFA">
+    <w:p w14:paraId="1C00ADF7" w14:textId="77777777" w:rsidR="00A41976" w:rsidRDefault="00A41976">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="118"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006629F5"/>
     <w:rsid w:val="00000FF4"/>
     <w:rsid w:val="000A0704"/>
     <w:rsid w:val="000E4CE6"/>
     <w:rsid w:val="00133504"/>
     <w:rsid w:val="0016400D"/>
     <w:rsid w:val="00237BBF"/>
+    <w:rsid w:val="002B03C0"/>
     <w:rsid w:val="002B1644"/>
     <w:rsid w:val="00345A3A"/>
     <w:rsid w:val="00396A8F"/>
     <w:rsid w:val="003F6BE6"/>
     <w:rsid w:val="00421ECA"/>
     <w:rsid w:val="00455ED2"/>
     <w:rsid w:val="00456C8C"/>
     <w:rsid w:val="00460FFA"/>
     <w:rsid w:val="004669DF"/>
     <w:rsid w:val="006566EB"/>
     <w:rsid w:val="006629F5"/>
     <w:rsid w:val="006647E1"/>
     <w:rsid w:val="00673E5D"/>
     <w:rsid w:val="00693570"/>
     <w:rsid w:val="0069464F"/>
     <w:rsid w:val="0070067C"/>
     <w:rsid w:val="00740960"/>
     <w:rsid w:val="00746FAA"/>
     <w:rsid w:val="007A08B3"/>
     <w:rsid w:val="007E7650"/>
     <w:rsid w:val="00823454"/>
     <w:rsid w:val="008621AE"/>
     <w:rsid w:val="008C2F7B"/>
     <w:rsid w:val="009719A2"/>
     <w:rsid w:val="009A27B6"/>
+    <w:rsid w:val="00A41976"/>
     <w:rsid w:val="00A62C3A"/>
     <w:rsid w:val="00B244EA"/>
     <w:rsid w:val="00B2465C"/>
     <w:rsid w:val="00B472F5"/>
     <w:rsid w:val="00B573BA"/>
     <w:rsid w:val="00B862FB"/>
     <w:rsid w:val="00BF365A"/>
     <w:rsid w:val="00D37AF3"/>
     <w:rsid w:val="00D5311A"/>
     <w:rsid w:val="00D65DC7"/>
     <w:rsid w:val="00D80451"/>
     <w:rsid w:val="00E031BA"/>
+    <w:rsid w:val="00E5337A"/>
     <w:rsid w:val="00E91D03"/>
     <w:rsid w:val="00EA4200"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4C971110"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8D791E2D-B674-4A94-A6A4-3132C87BDA74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -914,51 +934,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -1186,55 +1206,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>73</Words>
-  <Characters>537</Characters>
+  <Words>91</Words>
+  <Characters>519</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Certifications for 2002 Compliance Supplements</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>OSA</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>609</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>