--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -1,207 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9468" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2718"/>
+        <w:gridCol w:w="1359"/>
+        <w:gridCol w:w="1359"/>
         <w:gridCol w:w="6750"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A38D0" w:rsidRPr="00624A8D" w14:paraId="258390E2" w14:textId="77777777">
+      <w:tr w:rsidR="00CA5C18" w:rsidRPr="00624A8D" w14:paraId="258390E2" w14:textId="77777777" w:rsidTr="0023437B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1359" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13313636" w14:textId="77777777" w:rsidR="00CA5C18" w:rsidRPr="00624A8D" w:rsidRDefault="00CA5C18" w:rsidP="00CA5C18">
+            <w:pPr>
+              <w:pStyle w:val="main"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624A8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8109" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="665D549A" w14:textId="7D112D35" w:rsidR="00CA5C18" w:rsidRPr="00624A8D" w:rsidRDefault="00CA5C18" w:rsidP="00CA5C18">
+            <w:pPr>
+              <w:pStyle w:val="main"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624A8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>[B]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A38D0" w:rsidRPr="00624A8D" w14:paraId="450B2D2F" w14:textId="77777777" w:rsidTr="00CA5C18">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
-          </w:tcPr>
-[...54 lines deleted...]
-            <w:tcW w:w="2718" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="thinThickSmallGap" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="thinThickSmallGap" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4359E805" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="00624A8D" w:rsidRDefault="005A38D0">
+          <w:p w14:paraId="500480AC" w14:textId="39F91CEF" w:rsidR="005A38D0" w:rsidRPr="00624A8D" w:rsidRDefault="005A38D0" w:rsidP="00CA5C18">
             <w:pPr>
               <w:pStyle w:val="main"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:pStyle w:val="main"/>
+            <w:r w:rsidRPr="00624A8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>State Project/Program:</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thinThickSmallGap" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="thinThickSmallGap" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57C93501" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="00624A8D" w:rsidRDefault="005A38D0">
+          <w:p w14:paraId="60735EDD" w14:textId="24D7CCA0" w:rsidR="005A38D0" w:rsidRPr="00624A8D" w:rsidRDefault="005A38D0" w:rsidP="00CA5C18">
             <w:pPr>
               <w:pStyle w:val="main"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624A8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>[C]</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58D1494D" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="00624A8D" w:rsidRDefault="005A38D0" w:rsidP="009A2219">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624A8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>[D]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF5F805" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="00624A8D" w:rsidRDefault="005A38D0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -802,112 +758,247 @@
     </w:p>
     <w:p w14:paraId="4C8C1F9B" w14:textId="77777777" w:rsidR="00D521B1" w:rsidRPr="005B365C" w:rsidRDefault="00D521B1" w:rsidP="00D521B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2808"/>
           <w:tab w:val="left" w:pos="10152"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B365C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Auditors may request documentation of monitoring visits by the State Agencies.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="36A54DA2" w14:textId="5F92E257" w:rsidR="00E224DA" w:rsidRPr="00750F3F" w:rsidRDefault="00E224DA" w:rsidP="005A7AEC">
+    <w:p w14:paraId="36A54DA2" w14:textId="653B2BED" w:rsidR="00E224DA" w:rsidRPr="00750F3F" w:rsidRDefault="005F3C90" w:rsidP="005A7AEC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="8" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="13" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00750F3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This compliance supplement </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD40EC" w:rsidRPr="00750F3F">
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>must</w:t>
+        <w:t xml:space="preserve">State </w:t>
       </w:r>
       <w:r w:rsidRPr="00750F3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be used in conjunction with the OMB 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00516452">
+        <w:t>compliance supplement must be used in conjunction with the OMB 202</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00750F3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Compliance Supplement which will be issued in the summer.  This includes “Part 3 - Compliance Requirements,” for the types that apply, “Part 6 - Internal Control,” and “Part 4 - Agency Program” requirements if the Agency issued guidance for a specific program.  The OMB Compliance Supplement is Section A of the State Compliance Supplement.</w:t>
+        <w:t xml:space="preserve"> Compliance Supplement which </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is scheduled to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be issued in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>May 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  Th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e OMB supplement will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>include “Part 3 - Compliance Requirements,” for the types that apply</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Part 6 - Internal Control</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If a federal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agency issued guidance for a specific program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, this will be included in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Part 4 - Agency Program”.  The OMB Compliance Supplement is Section A of the State Compliance Supplement</w:t>
+      </w:r>
+      <w:r w:rsidR="00E224DA" w:rsidRPr="00750F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AD40EC" w:rsidRPr="00750F3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA00EE6" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="00624A8D" w:rsidRDefault="005A38D0" w:rsidP="00E224DA">
       <w:pPr>
         <w:pStyle w:val="IHEADING"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624A8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I.</w:t>
@@ -970,1016 +1061,907 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624A8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00624A8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>III.</w:t>
       </w:r>
       <w:r w:rsidRPr="00624A8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>COMPLIANCE REQUIREMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED2B7BF" w14:textId="69023AEE" w:rsidR="00750F3F" w:rsidRPr="00F11ED9" w:rsidRDefault="00750F3F" w:rsidP="00516452">
-[...232 lines deleted...]
-    <w:p w14:paraId="30346500" w14:textId="11B3022B" w:rsidR="00750F3F" w:rsidRPr="00F11ED9" w:rsidRDefault="00750F3F" w:rsidP="00516452">
+    <w:p w14:paraId="69252197" w14:textId="3911A5FA" w:rsidR="005F3C90" w:rsidRDefault="005F3C90" w:rsidP="005F3C90">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11ED9">
+      <w:bookmarkStart w:id="3" w:name="_Hlk55889849"/>
+      <w:r w:rsidRPr="00725D51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the Matrix </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00727B6A" w:rsidRPr="00F11ED9">
+        <w:t xml:space="preserve">Noted below in the following matrix are the types of compliance requirements (Types) </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>indicates</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F11ED9">
+        <w:t xml:space="preserve">for this federal program identified by either the federal or State agency with a “Y” that are subject to the audit.  The auditor must determine if the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725D51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> “Y,” the auditor must determine if a particular type of compliance requirement has a direct and material effect on the federal program for the auditee.  For each such compliance requirement subject to the audit, the auditor must use the OMB 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00516452">
+        <w:t xml:space="preserve">Type </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F11ED9">
+        <w:t xml:space="preserve">noted by “Y” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725D51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Compliance Supplement, Part 3 (which includes generic details about each compliance requirement other than Special Tests and Provisions) and Part 4 (which includes any program</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00727B6A" w:rsidRPr="00F11ED9">
+        <w:t xml:space="preserve">has a direct and material effect on the federal program for the auditee.  If the Type is </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F11ED9">
+        <w:t>determined to be subject to audit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725D51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>specific requirements) to perform the audit.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>, the auditor must use the OMB 202</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Compliance Supplement, Part 3 and Part 4 (if an OMB supplement is issued</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for this program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) in addition to this State supplement to perform the audit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50868196" w14:textId="1DC2C5BD" w:rsidR="005F3C90" w:rsidRPr="00750F3F" w:rsidRDefault="005F3C90" w:rsidP="005F3C90">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11ED9">
+      <w:r w:rsidRPr="00725D51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42EACAFF" wp14:editId="2FD65443">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53262844" wp14:editId="64B97FE8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>708025</wp:posOffset>
+                  <wp:posOffset>820420</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6057900" cy="819150"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:extent cx="6057900" cy="581025"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6057900" cy="819150"/>
+                          <a:ext cx="6057900" cy="581025"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="69C5F8D8" w14:textId="77777777" w:rsidR="00F11ED9" w:rsidRPr="00BA54C9" w:rsidRDefault="00F11ED9" w:rsidP="00F11ED9">
+                          <w:p w14:paraId="7A3F4ACA" w14:textId="22294216" w:rsidR="005F3C90" w:rsidRPr="007E05CE" w:rsidRDefault="005F3C90" w:rsidP="005F3C90">
                             <w:pPr>
+                              <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="0000FF"/>
+                                <w:color w:val="0033CC"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BA54C9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>State Agency:  Please note the Type of Compliance Requirements that apply to be program below</w:t>
+                              <w:t xml:space="preserve">State Agency:  Please note the Type of Compliance Requirements that apply to </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> consistent with Part 2 of the OMB Compliance Supplement</w:t>
+                              <w:t>the</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BA54C9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>.  If the Type does not apply, change “Y” to a “N”.  If a program is subject to the requirements found in a Crosscutting Supplement, please use the template “</w:t>
+                              <w:t xml:space="preserve"> program below</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> must be consistent with Part 2 of the OMB Compliance Supplement</w:t>
+                            </w:r>
                             <w:r w:rsidRPr="00BA54C9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>FederalTemplate</w:t>
+                              <w:t xml:space="preserve">.  </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00BD6750">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">If </w:t>
+                            </w:r>
                             <w:r w:rsidRPr="00BA54C9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>-CC programs.docx.”</w:t>
+                              <w:t xml:space="preserve">the Type does not apply, change “Y” </w:t>
                             </w:r>
-                          </w:p>
-[...1 lines deleted...]
-                            <w:pPr>
+                            <w:r w:rsidR="00BD6750">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                            </w:pPr>
+                              <w:t xml:space="preserve">on the matrix below </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BA54C9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>to a “N”.</w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="42EACAFF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="53262844" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:55.75pt;width:477pt;height:64.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZXoRvDwIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkrYx4hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzrx+lpGnQbS/D9CCIInVEHh4ub8des710XqGpeDHJOZNGYKPMtuLfvm7e&#10;3HDmA5gGNBpZ8YP0/Hb1+tVysKWcYoe6kY4RiPHlYCvehWDLLPOikz34CVppyNmi6yGQ6bZZ42Ag&#10;9F5n0zy/ygZ0jXUopPd0e3908lXCb1spwue29TIwXXHKLaTdpb2Oe7ZaQrl1YDslTmnAP2TRgzL0&#10;6RnqHgKwnVO/QfVKOPTYhonAPsO2VUKmGqiaIn9RzWMHVqZaiBxvzzT5/wcrPu0f7RfHwvgWR2pg&#10;KsLbBxTfPTO47sBs5Z1zOHQSGvq4iJRlg/Xl6Wmk2pc+gtTDR2yoybALmIDG1vWRFaqTETo14HAm&#10;XY6BCbq8yufXi5xcgnw3xaKYp65kUD69ts6H9xJ7Fg8Vd9TUhA77Bx9iNlA+hcTPPGrVbJTWyXDb&#10;eq0d2wMJYJNWKuBFmDZsqPhiPp0fCfgrRJ7WnyB6FUjJWvVUxTkIykjbO9MknQVQ+nimlLU58Rip&#10;O5IYxnqkwMhnjc2BGHV4VCxNGB06dD85G0itFfc/duAkZ/qDoa4sitksyjsZs/n1lAx36akvPWAE&#10;QVU8cHY8rkMaiUiYwTvqXqsSsc+ZnHIlFSa+TxMTZX5pp6jnuV79AgAA//8DAFBLAwQUAAYACAAA&#10;ACEAYP1Fe94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1UpLShjgV&#10;QgLBDdoKrm68TSLsdYjdNPw9ywmOOzOafVOuJ2fFiEPoPClIZwkIpNqbjhoFu+3j9RJEiJqMtp5Q&#10;wTcGWFfnZ6UujD/RG46b2AguoVBoBW2MfSFlqFt0Osx8j8TewQ9ORz6HRppBn7jcWTlPkoV0uiP+&#10;0OoeH1qsPzdHp2CZPY8f4eXm9b1eHOwqXt2OT1+DUpcX0/0diIhT/AvDLz6jQ8VMe38kE4RVwEMi&#10;q2mag2B7lWes7BXMsyQHWZXy/4DqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANlehG8P&#10;AgAAHwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGD9&#10;RXveAAAACAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:64.6pt;width:477pt;height:45.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9oWiNDgIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkrYx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx+luGl2wR6G6UEgReqQPCRXt0Nn2EGh12BLPp3knCkrodZ2V/Ivn7ev&#10;bjjzQdhaGLCq5Efl+e365YtV7wo1gxZMrZARiPVF70rehuCKLPOyVZ3wE3DKkrEB7EQgFXdZjaIn&#10;9M5kszy/ynrA2iFI5T293p+MfJ3wm0bJ8LFpvArMlJxyC+nGdFfxztYrUexQuFbLMQ3xD1l0QlsK&#10;eoa6F0GwPerfoDotETw0YSKhy6BptFSpBqpmmv9SzWMrnEq1EDnenWny/w9Wfjg8uk/IwvAaBmpg&#10;KsK7B5BfPbOwaYXdqTtE6Fslago8jZRlvfPF+DVS7QsfQar+PdTUZLEPkICGBrvICtXJCJ0acDyT&#10;robAJD1e5YvrZU4mSbbFzTSfLVIIUTz9dujDWwUdi0LJkZqa0MXhwYeYjSieXGIwD0bXW21MUnBX&#10;bQyyg6AB2KYzov/kZizrS75cUOy/Q+Tp/Ami04Em2eiu5DdnJ1FE2t7YOs1ZENqcZErZ2JHHSN2J&#10;xDBUAzlGPiuoj8QowmliacNIaAG/c9bTtJbcf9sLVJyZd5a6spzO53G8kzJfXM9IwUtLdWkRVhJU&#10;yQNnJ3ET0krE0i3cUfcanYh9zmTMlaYw8T1uTBzzSz15Pe/1+gcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlcQSp3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUwpW1CnAoh&#10;gegNCoKrG2+TCHsdYjcNf89yguPOjGbflOvJOzHiELtAGq5mGQikOtiOGg1vrw+XKxAxGbLGBUIN&#10;3xhhXZ2elKaw4UgvOG5TI7iEYmE0tCn1hZSxbtGbOAs9Env7MHiT+BwaaQdz5HLvpMqyhfSmI/7Q&#10;mh7vW6w/twevYTV/Gj/i5vr5vV7sXZ4uluPj16D1+dl0dwsi4ZT+wvCLz+hQMdMuHMhG4TTwkMSq&#10;yhUItvObOSs7DUplS5BVKf8PqH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfaFojQ4C&#10;AAAfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5XEE&#10;qd4AAAAIAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="69C5F8D8" w14:textId="77777777" w:rsidR="00F11ED9" w:rsidRPr="00BA54C9" w:rsidRDefault="00F11ED9" w:rsidP="00F11ED9">
+                    <w:p w14:paraId="7A3F4ACA" w14:textId="22294216" w:rsidR="005F3C90" w:rsidRPr="007E05CE" w:rsidRDefault="005F3C90" w:rsidP="005F3C90">
                       <w:pPr>
+                        <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="0000FF"/>
+                          <w:color w:val="0033CC"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BA54C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>State Agency:  Please note the Type of Compliance Requirements that apply to be program below</w:t>
+                        <w:t xml:space="preserve">State Agency:  Please note the Type of Compliance Requirements that apply to </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> consistent with Part 2 of the OMB Compliance Supplement</w:t>
+                        <w:t>the</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BA54C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>.  If the Type does not apply, change “Y” to a “N”.  If a program is subject to the requirements found in a Crosscutting Supplement, please use the template “</w:t>
+                        <w:t xml:space="preserve"> program below</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> must be consistent with Part 2 of the OMB Compliance Supplement</w:t>
+                      </w:r>
                       <w:r w:rsidRPr="00BA54C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>FederalTemplate</w:t>
+                        <w:t xml:space="preserve">.  </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00BD6750">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">If </w:t>
+                      </w:r>
                       <w:r w:rsidRPr="00BA54C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>-CC programs.docx.”</w:t>
+                        <w:t xml:space="preserve">the Type does not apply, change “Y” </w:t>
                       </w:r>
-                    </w:p>
-[...1 lines deleted...]
-                      <w:pPr>
+                      <w:r w:rsidR="00BD6750">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                      </w:pPr>
+                        <w:t xml:space="preserve">on the matrix below </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BA54C9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="0000FF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>to a “N”.</w:t>
+                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="003B3EBA" w:rsidRPr="00F11ED9">
+      <w:r w:rsidRPr="00725D51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If there is no program listed on the “Matrix” in Part 2 or Part 4, the State has determined the Type that </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F11ED9">
+        <w:t xml:space="preserve">If the State determines that the federal requirement does not </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6750">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>is</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003B3EBA" w:rsidRPr="00F11ED9">
+        <w:t xml:space="preserve">to be </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> applicable.  If a Type is determined direct and material, the auditor should refer to the requirements found in Part 3 and listed in this supplement.</w:t>
+        <w:t>test</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6750">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at the local level or if the State modifies the federal requirements, this is discussed in the supplement under the type of compliance requirement.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B515CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Auditors are not expected to test requirements that have been noted with an “N.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C8998F" w14:textId="77777777" w:rsidR="00750F3F" w:rsidRPr="00750F3F" w:rsidRDefault="00750F3F" w:rsidP="00750F3F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk55889849"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9540" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="733"/>
         <w:gridCol w:w="734"/>
         <w:gridCol w:w="734"/>
         <w:gridCol w:w="734"/>
         <w:gridCol w:w="734"/>
         <w:gridCol w:w="734"/>
         <w:gridCol w:w="733"/>
         <w:gridCol w:w="734"/>
         <w:gridCol w:w="734"/>
         <w:gridCol w:w="734"/>
         <w:gridCol w:w="734"/>
         <w:gridCol w:w="734"/>
         <w:gridCol w:w="734"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006105DD" w:rsidRPr="00750F3F" w14:paraId="7CBDEAE8" w14:textId="77777777" w:rsidTr="00AC2EC3">
+      <w:tr w:rsidR="006105DD" w:rsidRPr="00750F3F" w14:paraId="7CBDEAE8" w14:textId="77777777" w:rsidTr="00BD6750">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07B50206" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="006105DD" w:rsidRDefault="006105DD" w:rsidP="006105DD">
+          <w:p w14:paraId="07B50206" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="006105DD" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:before="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006105DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22289CE9" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="22289CE9" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41CE6BAB" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="41CE6BAB" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15718D2D" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="15718D2D" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="329"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3528D0F6" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="3528D0F6" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67BC3E08" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="67BC3E08" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39193BF3" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="39193BF3" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43EF3448" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="43EF3448" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="303D9E2C" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="303D9E2C" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="356"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="141ACA8D" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="141ACA8D" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="440E2BF0" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="440E2BF0" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="352748C9" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="352748C9" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B970C41" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="4B970C41" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006105DD" w:rsidRPr="00750F3F" w14:paraId="0ED6201E" w14:textId="77777777" w:rsidTr="00AC2EC3">
         <w:trPr>
           <w:trHeight w:val="2960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2014,84 +1996,66 @@
           </w:tcPr>
           <w:p w14:paraId="4FE62F6A" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="109" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="112" w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Activities Allowed or Unallowed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB5E5C0" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="793BD455" w14:textId="605C3E3E" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00E91943">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="108" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="112" w:right="590"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Allowable Costs/</w:t>
-[...17 lines deleted...]
-              <w:t>Cost Principles</w:t>
+              <w:t>Allowable Costs/Cost Principles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="074DBC11" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="109" w:line="244" w:lineRule="auto"/>
               <w:ind w:left="112" w:right="432"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Cash Management</w:t>
             </w:r>
@@ -2292,1156 +2256,1289 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="4FDA9014" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="110" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="112" w:right="592"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Special Tests and Provisions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006105DD" w:rsidRPr="00750F3F" w14:paraId="02DCB0DF" w14:textId="77777777" w:rsidTr="00AC2EC3">
+      <w:tr w:rsidR="006105DD" w:rsidRPr="00750F3F" w14:paraId="02DCB0DF" w14:textId="77777777" w:rsidTr="00BD6750">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19771F32" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="006105DD" w:rsidRDefault="006105DD" w:rsidP="006105DD">
+          <w:p w14:paraId="19771F32" w14:textId="2664C62F" w:rsidR="006105DD" w:rsidRPr="006105DD" w:rsidRDefault="00255A18" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:before="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006105DD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>N</w:t>
+              <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0530C677" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="0530C677" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D6FE959" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="4D6FE959" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1940AEAB" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="1940AEAB" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="326"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10750F2D" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="10750F2D" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FBE84A3" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="5FBE84A3" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="540A2D45" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="540A2D45" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7626189F" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="7626189F" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD5D0DB" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="3AD5D0DB" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="325"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F741EFD" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="7F741EFD" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A08156C" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="3A08156C" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76DF8BAA" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="76DF8BAA" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43A09764" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00750F3F">
+          <w:p w14:paraId="43A09764" w14:textId="77777777" w:rsidR="006105DD" w:rsidRPr="00750F3F" w:rsidRDefault="006105DD" w:rsidP="00BD6750">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="677A10CF" w14:textId="77777777" w:rsidR="00750F3F" w:rsidRDefault="00750F3F">
       <w:pPr>
         <w:pStyle w:val="ITEXT"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="50E3BF13" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="00A90B39" w:rsidRDefault="005A38D0">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="50E3BF13" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:pStyle w:val="ITEXT"/>
         <w:spacing w:after="120"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A90B39">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A90B39">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Activities Allowed or Unallowed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C261FA2" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="00A90B39" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="4C261FA2" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D985A9F" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="00A90B39" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="6D985A9F" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A90B39">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A90B39">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Allowable Costs/Cost Principles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D97EA0" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="00A90B39" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="08D97EA0" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ADB7327" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="00A90B39" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="1ADB7327" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A90B39">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A90B39">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Cash Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDD6D64" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005C04B6" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="6FDD6D64" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CBA8772" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="1CBA8772" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C04B6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C04B6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BB72E8" w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BB72E8" w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reserve</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEAEC78" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="3AEAEC78" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="617E7914" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="617E7914" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eligibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF7EB07" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="4BF7EB07" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01004191" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="01004191" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="120"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E05CE">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Equipment and Real Property Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DFF8E0" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="01DFF8E0" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="085B4866" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="085B4866" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="120"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>G.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Matching, Level of Effort, Earmarking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F537AC" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="30F537AC" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A659F0B" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="4A659F0B" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>H.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Period of </w:t>
       </w:r>
-      <w:r w:rsidR="00BB72E8" w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BB72E8" w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Performance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37933666" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="37933666" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="259AB2E2" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="259AB2E2" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Procurement and Suspension and Debarment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACD5B0C" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="3ACD5B0C" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="732AB81E" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="732AB81E" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>J.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Program Income</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E65228" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="48E65228" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46EA9ABA" w14:textId="77777777" w:rsidR="00BB72E8" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0" w:rsidP="00BB72E8">
+    <w:p w14:paraId="46EA9ABA" w14:textId="77777777" w:rsidR="00BB72E8" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>K.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BB72E8" w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BB72E8" w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reserve</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313EB560" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="313EB560" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DC0FB9E" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="4DC0FB9E" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Reporting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F81AAC5" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="7F81AAC5" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C81479F" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="2C81479F" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Subrecipient Monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A56292" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="76A56292" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41C363A4" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="007E05CE" w:rsidRDefault="005A38D0">
+    <w:p w14:paraId="41C363A4" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005F3C90" w:rsidRDefault="005A38D0" w:rsidP="005F3C90">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E05CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Special Tests and Provisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FD253EE" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="005C04B6" w:rsidRDefault="005A38D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005A38D0" w:rsidRPr="005C04B6">
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1008" w:left="1440" w:header="864" w:footer="864" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2B0359FD" w14:textId="77777777" w:rsidR="00101B6D" w:rsidRDefault="00101B6D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2AD3F012" w14:textId="77777777" w:rsidR="00101B6D" w:rsidRDefault="00101B6D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05BC7B14" w14:textId="77777777" w:rsidR="00BD6750" w:rsidRDefault="00BD6750">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E409039" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="00624A8D" w:rsidRDefault="005A38D0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00624A8D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>B-4</w:t>
     </w:r>
     <w:r w:rsidRPr="00624A8D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>[</w:t>
     </w:r>
     <w:r w:rsidR="009A2219">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3488,52 +3585,52 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00624A8D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00624A8D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09F44BEC" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="00624A8D" w:rsidRDefault="005A38D0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00624A8D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>B-4</w:t>
     </w:r>
     <w:r w:rsidRPr="00624A8D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>[</w:t>
     </w:r>
     <w:r w:rsidR="009A2219">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3574,104 +3671,114 @@
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00784CA0" w:rsidRPr="00624A8D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00624A8D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="265E9CD3" w14:textId="77777777" w:rsidR="00101B6D" w:rsidRDefault="00101B6D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6F52A10D" w14:textId="77777777" w:rsidR="00101B6D" w:rsidRDefault="00101B6D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="692B99A7" w14:textId="77777777" w:rsidR="00BD6750" w:rsidRDefault="00BD6750">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64662656" w14:textId="77777777" w:rsidR="005A38D0" w:rsidRPr="00744BCF" w:rsidRDefault="005A38D0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00744BCF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>[C]</w:t>
     </w:r>
     <w:r w:rsidRPr="00744BCF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00744BCF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3967148B" w14:textId="2CF0DCA9" w:rsidR="005A38D0" w:rsidRPr="00750F3F" w:rsidRDefault="00505A2D">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3967148B" w14:textId="5D399EC5" w:rsidR="005A38D0" w:rsidRPr="00750F3F" w:rsidRDefault="00505A2D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>`</w:t>
     </w:r>
     <w:r w:rsidR="009164F2" w:rsidRPr="00750F3F">
       <w:rPr>
         <w:sz w:val="22"/>
@@ -3699,234 +3806,249 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00735556" w:rsidRPr="00750F3F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="0061128A" w:rsidRPr="00750F3F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00516452">
+    <w:r w:rsidR="005F3C90">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79A328A6"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="33F0F2F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="50542158">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1979459582">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="2"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="1080"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1800" w:hanging="1080"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="78"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009164F2"/>
     <w:rsid w:val="00024DBA"/>
     <w:rsid w:val="000E36B2"/>
     <w:rsid w:val="00101B6D"/>
+    <w:rsid w:val="00112646"/>
     <w:rsid w:val="001652F0"/>
+    <w:rsid w:val="001D40A1"/>
     <w:rsid w:val="001D71D6"/>
     <w:rsid w:val="001F23A8"/>
+    <w:rsid w:val="00255A18"/>
     <w:rsid w:val="0025755B"/>
+    <w:rsid w:val="00263A1B"/>
     <w:rsid w:val="002A4AB7"/>
     <w:rsid w:val="002C2DF5"/>
     <w:rsid w:val="003B3EBA"/>
     <w:rsid w:val="003E35A1"/>
     <w:rsid w:val="00505A2D"/>
     <w:rsid w:val="00516452"/>
     <w:rsid w:val="005A38D0"/>
     <w:rsid w:val="005A7AEC"/>
     <w:rsid w:val="005B365C"/>
     <w:rsid w:val="005B3D0A"/>
     <w:rsid w:val="005C04B6"/>
+    <w:rsid w:val="005F3C90"/>
     <w:rsid w:val="0060050D"/>
     <w:rsid w:val="006105DD"/>
     <w:rsid w:val="0061128A"/>
     <w:rsid w:val="00624A8D"/>
     <w:rsid w:val="00671E48"/>
     <w:rsid w:val="00677ADA"/>
     <w:rsid w:val="00727B6A"/>
     <w:rsid w:val="00735556"/>
     <w:rsid w:val="00744BCF"/>
     <w:rsid w:val="00750F3F"/>
     <w:rsid w:val="00784CA0"/>
     <w:rsid w:val="007D298A"/>
     <w:rsid w:val="007E05CE"/>
     <w:rsid w:val="00814685"/>
     <w:rsid w:val="00820695"/>
     <w:rsid w:val="00827274"/>
+    <w:rsid w:val="00856FE9"/>
     <w:rsid w:val="0088707E"/>
     <w:rsid w:val="009164F2"/>
     <w:rsid w:val="009A2219"/>
     <w:rsid w:val="009B2D0D"/>
     <w:rsid w:val="009B550F"/>
     <w:rsid w:val="009C1787"/>
     <w:rsid w:val="00A23358"/>
     <w:rsid w:val="00A2355D"/>
     <w:rsid w:val="00A551C3"/>
     <w:rsid w:val="00A90B39"/>
     <w:rsid w:val="00AC2EC3"/>
     <w:rsid w:val="00AD40EC"/>
+    <w:rsid w:val="00B06512"/>
     <w:rsid w:val="00B1749B"/>
+    <w:rsid w:val="00B8261F"/>
     <w:rsid w:val="00B93AC5"/>
     <w:rsid w:val="00BB72E8"/>
+    <w:rsid w:val="00BD6750"/>
     <w:rsid w:val="00BF0ADF"/>
     <w:rsid w:val="00C76B07"/>
+    <w:rsid w:val="00CA5C18"/>
     <w:rsid w:val="00CE0ADB"/>
     <w:rsid w:val="00D521B1"/>
     <w:rsid w:val="00D54ECF"/>
     <w:rsid w:val="00E224DA"/>
     <w:rsid w:val="00E9154F"/>
+    <w:rsid w:val="00E91943"/>
     <w:rsid w:val="00ED1CB4"/>
+    <w:rsid w:val="00ED4288"/>
     <w:rsid w:val="00F11ED9"/>
     <w:rsid w:val="00F54CFA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="68245ADD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B9FCCFD0-7D6C-495B-B9F2-CB349C756B96}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -4418,57 +4540,57 @@
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="1656" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="00B1749B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00B1749B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4690,72 +4812,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>556</Words>
-  <Characters>3013</Characters>
+  <Words>478</Words>
+  <Characters>2564</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Template for Federal Program Compliance Supplements 2002</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Office of State Auditor</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3562</CharactersWithSpaces>
+  <CharactersWithSpaces>3036</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Template for Federal Program Compliance Supplements 2002</dc:title>
   <dc:subject/>
   <dc:creator>LGC0178</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>